--- v0 (2026-06-02)
+++ v1 (2026-07-24)
@@ -52,159 +52,159 @@
   <si>
     <t>Entrada</t>
   </si>
   <si>
     <t>Qtde de Parcelas</t>
   </si>
   <si>
     <t>Valor da Parcela</t>
   </si>
   <si>
     <t>Saldo Devedor</t>
   </si>
   <si>
     <t>Próximo Vencimento</t>
   </si>
   <si>
     <t>Reservas</t>
   </si>
   <si>
     <t>Observações</t>
   </si>
   <si>
     <t>imovel</t>
   </si>
   <si>
-    <t>Porto Seguro</t>
+    <t>Itaú</t>
   </si>
   <si>
     <t>22/05/2026</t>
   </si>
   <si>
     <t>15/06/2026</t>
   </si>
   <si>
     <t>Disponível</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>Sicoob</t>
-[...2 lines deleted...]
-    <t>Santander Consórcios</t>
+    <t>Cnp</t>
   </si>
   <si>
     <t>10/06/2026</t>
   </si>
   <si>
-    <t>Itaú</t>
-[...2 lines deleted...]
-    <t>Cnp</t>
+    <t>Porto Seguro</t>
   </si>
   <si>
     <t>20/06/2026</t>
   </si>
   <si>
     <t>HS Consórcios</t>
   </si>
   <si>
     <t>Rodobens</t>
   </si>
   <si>
     <t>Bradesco Consórcios</t>
   </si>
   <si>
     <t>Racon</t>
   </si>
   <si>
     <t>*Taxa de transferência: R$840,00*</t>
   </si>
   <si>
     <t>Caixa Consórcios</t>
   </si>
   <si>
+    <t>Sicoob</t>
+  </si>
+  <si>
+    <t>Santander Consórcios</t>
+  </si>
+  <si>
     <t>Remaza</t>
   </si>
   <si>
     <t>11/06/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>Serello</t>
   </si>
   <si>
     <t>Uniao Catarinense</t>
   </si>
   <si>
     <t>Servopa</t>
   </si>
   <si>
     <t>Magalu Consórcios</t>
   </si>
   <si>
     <t>19/06/2026</t>
   </si>
   <si>
     <t>Gazin</t>
   </si>
   <si>
+    <t>Serello</t>
+  </si>
+  <si>
     <t>Primo Rossi</t>
   </si>
   <si>
     <t>18/06/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>05/06/2026</t>
   </si>
   <si>
     <t>Embracon</t>
   </si>
   <si>
     <t>27/05/2026</t>
   </si>
   <si>
     <t>*Taxa de transferência R$ 5.620,00*</t>
   </si>
   <si>
     <t>Canopus</t>
   </si>
   <si>
     <t>14/06/2026</t>
   </si>
   <si>
-    <t>*Taxa de transferência R$ 4.000,00*</t>
+    <t>05/06/2026</t>
   </si>
   <si>
     <t>10/07/2026</t>
   </si>
   <si>
     <t>Zema</t>
   </si>
   <si>
     <t>04/06/2026</t>
+  </si>
+  <si>
+    <t>*Taxa de transferência R$ 4.000,00*</t>
   </si>
   <si>
     <t>*Taxa de transferência: 2.800,00*</t>
   </si>
   <si>
     <t>Reservada</t>
   </si>
   <si>
     <t>*Taxa de transferência R$ 2.300,00*</t>
   </si>
   <si>
     <t>*Taxa de transferência: R$2.325,00*</t>
   </si>
   <si>
     <t>Mycon</t>
   </si>
   <si>
     <t>07/06/2026</t>
   </si>
   <si>
     <t>*Taxa de análise: R$400,00 e  Taxa de transferência: R$1.500,00*</t>
   </si>
   <si>
     <t>08/06/2026</t>
   </si>
@@ -223,114 +223,114 @@
   <si>
     <t>Banco Do Brasil</t>
   </si>
   <si>
     <t>Unifisa</t>
   </si>
   <si>
     <t>*Taxa de análise: R$400,00 e  Taxa de transferência: R$1.182,00*</t>
   </si>
   <si>
     <t>*Taxa de transferência R$ 1.620,00*</t>
   </si>
   <si>
     <t>*Taxa de transferência R$ 2.200,00*</t>
   </si>
   <si>
     <t>01/06/2026</t>
   </si>
   <si>
     <t>*Taxa de transferência R$ 2.100,00*</t>
   </si>
   <si>
     <t>10/05/2026</t>
   </si>
   <si>
-    <t>*Taxa de transferência: R$ 1.820,00*</t>
-[...1 lines deleted...]
-  <si>
     <t>Sicredi</t>
   </si>
   <si>
     <t>25/06/2026</t>
   </si>
   <si>
     <t>*Taxa de transferência: R$1.780,00*</t>
   </si>
   <si>
-    <t>SENDO 56 X R$ 1.399,00 + 20 X R$ 1.069,00</t>
+    <t>*Taxa de transferência: R$ 1.820,00*</t>
   </si>
   <si>
-    <t>*Taxa de transferência R$ 1.300,00*</t>
+    <t>SENDO 56 X R$ 1.399,00 + 20 X R$ 1.069,00</t>
   </si>
   <si>
     <t>*Taxa de transferência: R$ 1.480,00*</t>
   </si>
   <si>
     <t>*Taxa de análise: R$400,00 e  Taxa de transferência: R$750,00*</t>
   </si>
   <si>
     <t>*Taxa de análise: R$400,00 e  Taxa de transferência: R$519,00*</t>
   </si>
   <si>
     <t>*Taxa de transferência R$ 1.550,00*</t>
   </si>
   <si>
     <t>*Taxa de análise: R$400,00 e  Taxa de transferência: R$751,00*</t>
   </si>
   <si>
-    <t>*Taxa de análise: R$400,00 e  Taxa de transferência: R$610,00*</t>
+    <t>*Taxa de transferência R$ 1.300,00*</t>
   </si>
   <si>
     <t>*Taxa de transferência R$ 1.400,00*</t>
+  </si>
+  <si>
+    <t>*Taxa de análise: R$400,00 e  Taxa de transferência: R$610,00*</t>
   </si>
   <si>
     <t>*Taxa de análise: R$400,00 e  Taxa de transferência: R$646,00*</t>
   </si>
   <si>
     <t>*Taxa de transferência: R$900,00*</t>
   </si>
   <si>
     <t>*Taxa de transferência: R$700,00*</t>
   </si>
   <si>
     <t>*Taxa de transferência R$ 920,00*</t>
   </si>
   <si>
     <t>16/06/2026</t>
   </si>
   <si>
     <t>*Taxa de análise: R$400,00 e  Taxa de transferência: R$548,00*</t>
   </si>
   <si>
-    <t>*Taxa de transferência R$ 835,00*</t>
+    <t>*Taxa de análise: R$400,00 e  Taxa de transferência: R$524,00*</t>
   </si>
   <si>
     <t>*Taxa de análise: R$400,00 e  Taxa de transferência: R$527,00*</t>
   </si>
   <si>
-    <t>*Taxa de análise: R$400,00 e  Taxa de transferência: R$524,00*</t>
+    <t>*Taxa de transferência R$ 835,00*</t>
   </si>
   <si>
     <t>*Taxa de análise: R$400,00 e  Taxa de transferência: R$500,00*</t>
   </si>
   <si>
     <t>*Taxa de transferência: R$ 1.060,00*</t>
   </si>
   <si>
     <t>Ancora</t>
   </si>
   <si>
     <t>*Taxa de transferência: R$1.100,00*</t>
   </si>
   <si>
     <t>*Taxa de análise: R$400,00 e  Taxa de transferência: R$422,00*</t>
   </si>
   <si>
     <t>Ademicon</t>
   </si>
   <si>
     <t>*Taxa de análise: R$400,00 e  Taxa de transferência: R$400,00*</t>
   </si>
   <si>
     <t>*Taxa de análise: R$400,00 e  Taxa de transferência: R$431,00*</t>
   </si>
@@ -741,22717 +741,22717 @@
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="6" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
         <v>11</v>
       </c>
       <c r="B2" s="3">
-        <v>843000.0</v>
+        <v>933003.0</v>
       </c>
       <c r="C2" t="s">
         <v>12</v>
       </c>
       <c r="D2" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E2" s="3">
-        <v>346990.0</v>
+        <v>527890.0</v>
       </c>
       <c r="F2" s="5">
-        <v>132</v>
+        <v>186</v>
       </c>
       <c r="G2" s="3">
-        <v>6997.0</v>
+        <v>5910.0</v>
       </c>
       <c r="H2" s="3">
-        <v>923604.0</v>
+        <v>1099260.0</v>
       </c>
       <c r="I2" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J2" t="s">
         <v>15</v>
       </c>
       <c r="K2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="3">
-        <v>860530.0</v>
+        <v>943000.0</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="3">
-        <v>347690.0</v>
+        <v>424190.0</v>
       </c>
       <c r="F3" s="5">
-        <v>96</v>
+        <v>81</v>
       </c>
       <c r="G3" s="3">
-        <v>8121.0</v>
+        <v>9248.0</v>
       </c>
       <c r="H3" s="3">
-        <v>779616.0</v>
+        <v>749088.0</v>
       </c>
       <c r="I3" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J3" t="s">
         <v>15</v>
       </c>
       <c r="K3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" s="3">
-        <v>885000.0</v>
+        <v>950000.0</v>
       </c>
       <c r="C4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="3">
-        <v>331990.0</v>
+        <v>399990.0</v>
       </c>
       <c r="F4" s="5">
-        <v>69</v>
+        <v>133</v>
       </c>
       <c r="G4" s="3">
-        <v>12438.0</v>
+        <v>7457.0</v>
       </c>
       <c r="H4" s="3">
-        <v>858222.0</v>
+        <v>991781.0</v>
       </c>
       <c r="I4" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J4" t="s">
         <v>15</v>
       </c>
       <c r="K4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="3">
-        <v>900000.0</v>
+        <v>955000.0</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E5" s="3">
-        <v>391990.0</v>
+        <v>447990.0</v>
       </c>
       <c r="F5" s="5">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="G5" s="3">
-        <v>5343.0</v>
+        <v>5446.0</v>
       </c>
       <c r="H5" s="3">
-        <v>1020513.0</v>
+        <v>1023848.0</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J5" t="s">
         <v>15</v>
       </c>
       <c r="K5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="3">
-        <v>933003.0</v>
+        <v>969000.0</v>
       </c>
       <c r="C6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E6" s="3">
+        <v>332990.0</v>
+      </c>
+      <c r="F6" s="5">
+        <v>61</v>
+      </c>
+      <c r="G6" s="3">
+        <v>16426.0</v>
+      </c>
+      <c r="H6" s="3">
+        <v>1001986.0</v>
+      </c>
+      <c r="I6" s="7" t="s">
         <v>20</v>
-      </c>
-[...16 lines deleted...]
-        <v>14</v>
       </c>
       <c r="J6" t="s">
         <v>15</v>
       </c>
       <c r="K6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="3">
-        <v>943000.0</v>
+        <v>972000.0</v>
       </c>
       <c r="C7" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="3">
-        <v>424190.0</v>
+        <v>455990.0</v>
       </c>
       <c r="F7" s="5">
-        <v>81</v>
+        <v>189</v>
       </c>
       <c r="G7" s="3">
-        <v>9248.0</v>
+        <v>5833.0</v>
       </c>
       <c r="H7" s="3">
-        <v>749088.0</v>
+        <v>1102437.0</v>
       </c>
       <c r="I7" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J7" t="s">
         <v>15</v>
       </c>
       <c r="K7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="3">
-        <v>950000.0</v>
+        <v>786750.0</v>
       </c>
       <c r="C8" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E8" s="3">
-        <v>399990.0</v>
+        <v>302890.0</v>
       </c>
       <c r="F8" s="5">
-        <v>133</v>
+        <v>194</v>
       </c>
       <c r="G8" s="3">
-        <v>7457.0</v>
+        <v>5238.0</v>
       </c>
       <c r="H8" s="3">
-        <v>991781.0</v>
+        <v>1016172.0</v>
       </c>
       <c r="I8" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J8" t="s">
         <v>15</v>
       </c>
       <c r="K8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="3">
-        <v>955000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C9" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E9" s="3">
-        <v>447990.0</v>
+        <v>455790.0</v>
       </c>
       <c r="F9" s="5">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="G9" s="3">
-        <v>5446.0</v>
+        <v>5739.0</v>
       </c>
       <c r="H9" s="3">
-        <v>1023848.0</v>
+        <v>1096149.0</v>
       </c>
       <c r="I9" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J9" t="s">
         <v>15</v>
       </c>
       <c r="K9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="3">
-        <v>969000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C10" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E10" s="3">
-        <v>332990.0</v>
+        <v>298990.0</v>
       </c>
       <c r="F10" s="5">
-        <v>61</v>
+        <v>134</v>
       </c>
       <c r="G10" s="3">
-        <v>16426.0</v>
+        <v>6904.0</v>
       </c>
       <c r="H10" s="3">
-        <v>1001986.0</v>
+        <v>925136.0</v>
       </c>
       <c r="I10" s="7" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="J10" t="s">
         <v>15</v>
       </c>
       <c r="K10" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="3">
-        <v>972000.0</v>
+        <v>1011563.0</v>
       </c>
       <c r="C11" t="s">
         <v>12</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E11" s="3">
-        <v>455990.0</v>
+        <v>605190.0</v>
       </c>
       <c r="F11" s="5">
-        <v>189</v>
+        <v>92</v>
       </c>
       <c r="G11" s="3">
-        <v>5833.0</v>
+        <v>8402.0</v>
       </c>
       <c r="H11" s="3">
-        <v>1102437.0</v>
+        <v>772984.0</v>
       </c>
       <c r="I11" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J11" t="s">
         <v>15</v>
       </c>
       <c r="K11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="3">
-        <v>786750.0</v>
+        <v>805000.0</v>
       </c>
       <c r="C12" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E12" s="3">
-        <v>302890.0</v>
+        <v>369190.0</v>
       </c>
       <c r="F12" s="5">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="G12" s="3">
-        <v>5238.0</v>
+        <v>4866.0</v>
       </c>
       <c r="H12" s="3">
-        <v>1016172.0</v>
+        <v>934272.0</v>
       </c>
       <c r="I12" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J12" t="s">
         <v>15</v>
       </c>
       <c r="K12" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="3">
-        <v>1000000.0</v>
+        <v>1030000.0</v>
       </c>
       <c r="C13" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E13" s="3">
-        <v>455790.0</v>
+        <v>503190.0</v>
       </c>
       <c r="F13" s="5">
-        <v>191</v>
+        <v>108</v>
       </c>
       <c r="G13" s="3">
-        <v>5739.0</v>
+        <v>7856.0</v>
       </c>
       <c r="H13" s="3">
-        <v>1096149.0</v>
+        <v>848448.0</v>
       </c>
       <c r="I13" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J13" t="s">
         <v>15</v>
       </c>
       <c r="K13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="3">
-        <v>800000.0</v>
+        <v>822000.0</v>
       </c>
       <c r="C14" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E14" s="3">
-        <v>298990.0</v>
+        <v>415190.0</v>
       </c>
       <c r="F14" s="5">
-        <v>134</v>
+        <v>100</v>
       </c>
       <c r="G14" s="3">
-        <v>6904.0</v>
+        <v>6203.0</v>
       </c>
       <c r="H14" s="3">
-        <v>925136.0</v>
+        <v>620300.0</v>
       </c>
       <c r="I14" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J14" t="s">
         <v>15</v>
       </c>
       <c r="K14" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="3">
-        <v>1011563.0</v>
+        <v>1097500.0</v>
       </c>
       <c r="C15" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="D15" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E15" s="3">
-        <v>605190.0</v>
+        <v>644290.0</v>
       </c>
       <c r="F15" s="5">
-        <v>92</v>
+        <v>189</v>
       </c>
       <c r="G15" s="3">
-        <v>8402.0</v>
+        <v>6075.0</v>
       </c>
       <c r="H15" s="3">
-        <v>772984.0</v>
+        <v>1148175.0</v>
       </c>
       <c r="I15" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J15" t="s">
         <v>15</v>
       </c>
       <c r="K15" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="3">
-        <v>805000.0</v>
+        <v>823000.0</v>
       </c>
       <c r="C16" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D16" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E16" s="3">
-        <v>369190.0</v>
+        <v>356990.0</v>
       </c>
       <c r="F16" s="5">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="G16" s="3">
-        <v>4866.0</v>
+        <v>4853.0</v>
       </c>
       <c r="H16" s="3">
-        <v>934272.0</v>
+        <v>926923.0</v>
       </c>
       <c r="I16" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J16" t="s">
         <v>15</v>
       </c>
       <c r="K16" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="3">
-        <v>1030000.0</v>
+        <v>1135000.0</v>
       </c>
       <c r="C17" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D17" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E17" s="3">
-        <v>503190.0</v>
+        <v>484190.0</v>
       </c>
       <c r="F17" s="5">
-        <v>108</v>
+        <v>157</v>
       </c>
       <c r="G17" s="3">
-        <v>7856.0</v>
+        <v>6651.0</v>
       </c>
       <c r="H17" s="3">
-        <v>848448.0</v>
+        <v>1044207.0</v>
       </c>
       <c r="I17" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J17" t="s">
         <v>15</v>
       </c>
       <c r="K17" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="3">
-        <v>822000.0</v>
+        <v>834500.0</v>
       </c>
       <c r="C18" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="D18" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E18" s="3">
-        <v>415190.0</v>
+        <v>407190.0</v>
       </c>
       <c r="F18" s="5">
-        <v>100</v>
+        <v>121</v>
       </c>
       <c r="G18" s="3">
-        <v>6203.0</v>
+        <v>5180.0</v>
       </c>
       <c r="H18" s="3">
-        <v>620300.0</v>
+        <v>626780.0</v>
       </c>
       <c r="I18" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J18" t="s">
         <v>15</v>
       </c>
       <c r="K18" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="3">
-        <v>1097500.0</v>
+        <v>843000.0</v>
       </c>
       <c r="C19" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="D19" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E19" s="3">
-        <v>644290.0</v>
+        <v>346990.0</v>
       </c>
       <c r="F19" s="5">
-        <v>189</v>
+        <v>132</v>
       </c>
       <c r="G19" s="3">
-        <v>6075.0</v>
+        <v>6997.0</v>
       </c>
       <c r="H19" s="3">
-        <v>1148175.0</v>
+        <v>923604.0</v>
       </c>
       <c r="I19" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J19" t="s">
         <v>15</v>
       </c>
       <c r="K19" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
         <v>11</v>
       </c>
       <c r="B20" s="3">
-        <v>823000.0</v>
+        <v>860530.0</v>
       </c>
       <c r="C20" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="D20" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E20" s="3">
-        <v>356990.0</v>
+        <v>347690.0</v>
       </c>
       <c r="F20" s="5">
-        <v>191</v>
+        <v>96</v>
       </c>
       <c r="G20" s="3">
-        <v>4853.0</v>
+        <v>8121.0</v>
       </c>
       <c r="H20" s="3">
-        <v>926923.0</v>
+        <v>779616.0</v>
       </c>
       <c r="I20" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J20" t="s">
         <v>15</v>
       </c>
       <c r="K20" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="3">
-        <v>1135000.0</v>
+        <v>885000.0</v>
       </c>
       <c r="C21" t="s">
         <v>28</v>
       </c>
       <c r="D21" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E21" s="3">
-        <v>484190.0</v>
+        <v>331990.0</v>
       </c>
       <c r="F21" s="5">
-        <v>157</v>
+        <v>69</v>
       </c>
       <c r="G21" s="3">
-        <v>6651.0</v>
+        <v>12438.0</v>
       </c>
       <c r="H21" s="3">
-        <v>1044207.0</v>
+        <v>858222.0</v>
       </c>
       <c r="I21" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J21" t="s">
         <v>15</v>
       </c>
       <c r="K21" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="3">
-        <v>834500.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C22" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E22" s="3">
-        <v>407190.0</v>
+        <v>391990.0</v>
       </c>
       <c r="F22" s="5">
-        <v>121</v>
+        <v>191</v>
       </c>
       <c r="G22" s="3">
-        <v>5180.0</v>
+        <v>5343.0</v>
       </c>
       <c r="H22" s="3">
-        <v>626780.0</v>
+        <v>1020513.0</v>
       </c>
       <c r="I22" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J22" t="s">
         <v>15</v>
       </c>
       <c r="K22" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
         <v>11</v>
       </c>
       <c r="B23" s="3">
-        <v>700245.0</v>
+        <v>732234.0</v>
       </c>
       <c r="C23" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E23" s="3">
-        <v>312990.0</v>
+        <v>331990.0</v>
       </c>
       <c r="F23" s="5">
-        <v>144</v>
+        <v>157</v>
       </c>
       <c r="G23" s="3">
-        <v>4737.0</v>
+        <v>4861.0</v>
       </c>
       <c r="H23" s="3">
-        <v>682128.0</v>
+        <v>763177.0</v>
       </c>
       <c r="I23" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J23" t="s">
         <v>15</v>
       </c>
       <c r="K23" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="3">
-        <v>701000.0</v>
+        <v>589550.0</v>
       </c>
       <c r="C24" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E24" s="3">
-        <v>296990.0</v>
+        <v>226790.0</v>
       </c>
       <c r="F24" s="5">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="G24" s="3">
-        <v>4518.0</v>
+        <v>4309.0</v>
       </c>
       <c r="H24" s="3">
-        <v>799686.0</v>
+        <v>749766.0</v>
       </c>
       <c r="I24" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J24" t="s">
         <v>15</v>
       </c>
       <c r="K24" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
         <v>11</v>
       </c>
       <c r="B25" s="3">
-        <v>713800.0</v>
+        <v>741500.0</v>
       </c>
       <c r="C25" t="s">
         <v>21</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E25" s="3">
-        <v>262190.0</v>
+        <v>287190.0</v>
       </c>
       <c r="F25" s="5">
-        <v>65</v>
+        <v>194</v>
       </c>
       <c r="G25" s="3">
-        <v>11245.0</v>
+        <v>5143.0</v>
       </c>
       <c r="H25" s="3">
-        <v>730925.0</v>
+        <v>997742.0</v>
       </c>
       <c r="I25" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J25" t="s">
         <v>15</v>
       </c>
       <c r="K25" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
         <v>11</v>
       </c>
       <c r="B26" s="3">
-        <v>725000.0</v>
+        <v>597270.5</v>
       </c>
       <c r="C26" t="s">
         <v>12</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E26" s="3">
-        <v>402990.0</v>
+        <v>159990.0</v>
       </c>
       <c r="F26" s="5">
-        <v>95</v>
+        <v>26</v>
       </c>
       <c r="G26" s="3">
-        <v>6200.0</v>
+        <v>22690.0</v>
       </c>
       <c r="H26" s="3">
-        <v>589000.0</v>
+        <v>589940.0</v>
       </c>
       <c r="I26" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J26" t="s">
         <v>15</v>
       </c>
       <c r="K26" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
         <v>11</v>
       </c>
       <c r="B27" s="3">
-        <v>732234.0</v>
+        <v>753103.0</v>
       </c>
       <c r="C27" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D27" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E27" s="3">
-        <v>331990.0</v>
+        <v>324590.0</v>
       </c>
       <c r="F27" s="5">
-        <v>157</v>
+        <v>179</v>
       </c>
       <c r="G27" s="3">
-        <v>4861.0</v>
+        <v>4639.0</v>
       </c>
       <c r="H27" s="3">
-        <v>763177.0</v>
+        <v>830381.0</v>
       </c>
       <c r="I27" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J27" t="s">
         <v>15</v>
       </c>
       <c r="K27" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
         <v>11</v>
       </c>
       <c r="B28" s="3">
-        <v>589550.0</v>
+        <v>602000.0</v>
       </c>
       <c r="C28" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D28" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E28" s="3">
-        <v>226790.0</v>
+        <v>269390.0</v>
       </c>
       <c r="F28" s="5">
-        <v>174</v>
+        <v>191</v>
       </c>
       <c r="G28" s="3">
-        <v>4309.0</v>
+        <v>3660.0</v>
       </c>
       <c r="H28" s="3">
-        <v>749766.0</v>
+        <v>699060.0</v>
       </c>
       <c r="I28" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J28" t="s">
         <v>15</v>
       </c>
       <c r="K28" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
         <v>11</v>
       </c>
       <c r="B29" s="3">
-        <v>741500.0</v>
+        <v>753874.0</v>
       </c>
       <c r="C29" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="D29" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E29" s="3">
-        <v>287190.0</v>
+        <v>270690.0</v>
       </c>
       <c r="F29" s="5">
-        <v>194</v>
+        <v>48</v>
       </c>
       <c r="G29" s="3">
-        <v>5143.0</v>
+        <v>14861.0</v>
       </c>
       <c r="H29" s="3">
-        <v>997742.0</v>
+        <v>713328.0</v>
       </c>
       <c r="I29" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J29" t="s">
         <v>15</v>
       </c>
       <c r="K29" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
         <v>11</v>
       </c>
       <c r="B30" s="3">
-        <v>597270.5</v>
+        <v>615000.0</v>
       </c>
       <c r="C30" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D30" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E30" s="3">
-        <v>159990.0</v>
+        <v>271990.0</v>
       </c>
       <c r="F30" s="5">
-        <v>26</v>
+        <v>164</v>
       </c>
       <c r="G30" s="3">
-        <v>22690.0</v>
+        <v>4062.0</v>
       </c>
       <c r="H30" s="3">
-        <v>589940.0</v>
+        <v>666168.0</v>
       </c>
       <c r="I30" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J30" t="s">
         <v>15</v>
       </c>
       <c r="K30" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" t="s">
         <v>11</v>
       </c>
       <c r="B31" s="3">
-        <v>753103.0</v>
+        <v>760000.0</v>
       </c>
       <c r="C31" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D31" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E31" s="3">
-        <v>324590.0</v>
+        <v>319990.0</v>
       </c>
       <c r="F31" s="5">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="G31" s="3">
-        <v>4639.0</v>
+        <v>4789.0</v>
       </c>
       <c r="H31" s="3">
-        <v>830381.0</v>
+        <v>862020.0</v>
       </c>
       <c r="I31" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J31" t="s">
         <v>15</v>
       </c>
       <c r="K31" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" t="s">
         <v>11</v>
       </c>
       <c r="B32" s="3">
-        <v>602000.0</v>
+        <v>625000.0</v>
       </c>
       <c r="C32" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="D32" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E32" s="3">
-        <v>269390.0</v>
+        <v>237190.0</v>
       </c>
       <c r="F32" s="5">
-        <v>191</v>
+        <v>85</v>
       </c>
       <c r="G32" s="3">
-        <v>3660.0</v>
+        <v>7548.0</v>
       </c>
       <c r="H32" s="3">
-        <v>699060.0</v>
+        <v>641580.0</v>
       </c>
       <c r="I32" s="7" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="J32" t="s">
         <v>15</v>
       </c>
       <c r="K32" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" t="s">
         <v>11</v>
       </c>
       <c r="B33" s="3">
-        <v>753874.0</v>
+        <v>785050.0</v>
       </c>
       <c r="C33" t="s">
         <v>21</v>
       </c>
       <c r="D33" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E33" s="3">
-        <v>270690.0</v>
+        <v>304190.0</v>
       </c>
       <c r="F33" s="5">
-        <v>48</v>
+        <v>194</v>
       </c>
       <c r="G33" s="3">
-        <v>14861.0</v>
+        <v>5397.0</v>
       </c>
       <c r="H33" s="3">
-        <v>713328.0</v>
+        <v>1047018.0</v>
       </c>
       <c r="I33" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J33" t="s">
         <v>15</v>
       </c>
       <c r="K33" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" t="s">
         <v>11</v>
       </c>
       <c r="B34" s="3">
-        <v>615000.0</v>
+        <v>625000.0</v>
       </c>
       <c r="C34" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="D34" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E34" s="3">
-        <v>271990.0</v>
+        <v>410790.0</v>
       </c>
       <c r="F34" s="5">
-        <v>164</v>
+        <v>189</v>
       </c>
       <c r="G34" s="3">
-        <v>4062.0</v>
+        <v>2987.0</v>
       </c>
       <c r="H34" s="3">
-        <v>666168.0</v>
+        <v>564543.0</v>
       </c>
       <c r="I34" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J34" t="s">
         <v>15</v>
       </c>
       <c r="K34" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" t="s">
         <v>11</v>
       </c>
       <c r="B35" s="3">
-        <v>760000.0</v>
+        <v>632185.0</v>
       </c>
       <c r="C35" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E35" s="3">
-        <v>319990.0</v>
+        <v>214290.0</v>
       </c>
       <c r="F35" s="5">
-        <v>180</v>
+        <v>57</v>
       </c>
       <c r="G35" s="3">
-        <v>4789.0</v>
+        <v>12799.0</v>
       </c>
       <c r="H35" s="3">
-        <v>862020.0</v>
+        <v>729543.0</v>
       </c>
       <c r="I35" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J35" t="s">
         <v>15</v>
       </c>
       <c r="K35" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" t="s">
         <v>11</v>
       </c>
       <c r="B36" s="3">
-        <v>625000.0</v>
+        <v>632400.0</v>
       </c>
       <c r="C36" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E36" s="3">
-        <v>237190.0</v>
+        <v>290990.0</v>
       </c>
       <c r="F36" s="5">
-        <v>85</v>
+        <v>192</v>
       </c>
       <c r="G36" s="3">
-        <v>7548.0</v>
+        <v>3385.0</v>
       </c>
       <c r="H36" s="3">
-        <v>641580.0</v>
+        <v>649920.0</v>
       </c>
       <c r="I36" s="7" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="J36" t="s">
         <v>15</v>
       </c>
       <c r="K36" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" t="s">
         <v>11</v>
       </c>
       <c r="B37" s="3">
-        <v>785050.0</v>
+        <v>660000.0</v>
       </c>
       <c r="C37" t="s">
         <v>23</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E37" s="3">
-        <v>304190.0</v>
+        <v>342190.0</v>
       </c>
       <c r="F37" s="5">
-        <v>194</v>
+        <v>124</v>
       </c>
       <c r="G37" s="3">
-        <v>5397.0</v>
+        <v>4383.0</v>
       </c>
       <c r="H37" s="3">
-        <v>1047018.0</v>
+        <v>543492.0</v>
       </c>
       <c r="I37" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J37" t="s">
         <v>15</v>
       </c>
       <c r="K37" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" t="s">
         <v>11</v>
       </c>
       <c r="B38" s="3">
-        <v>625000.0</v>
+        <v>682298.0</v>
       </c>
       <c r="C38" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E38" s="3">
-        <v>410790.0</v>
+        <v>305390.0</v>
       </c>
       <c r="F38" s="5">
-        <v>189</v>
+        <v>141</v>
       </c>
       <c r="G38" s="3">
-        <v>2987.0</v>
+        <v>4722.0</v>
       </c>
       <c r="H38" s="3">
-        <v>564543.0</v>
+        <v>665802.0</v>
       </c>
       <c r="I38" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J38" t="s">
         <v>15</v>
       </c>
       <c r="K38" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" t="s">
         <v>11</v>
       </c>
       <c r="B39" s="3">
-        <v>632185.0</v>
+        <v>687500.0</v>
       </c>
       <c r="C39" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E39" s="3">
-        <v>214290.0</v>
+        <v>284790.0</v>
       </c>
       <c r="F39" s="5">
-        <v>57</v>
+        <v>190</v>
       </c>
       <c r="G39" s="3">
-        <v>12799.0</v>
+        <v>4456.0</v>
       </c>
       <c r="H39" s="3">
-        <v>729543.0</v>
+        <v>846640.0</v>
       </c>
       <c r="I39" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J39" t="s">
         <v>15</v>
       </c>
       <c r="K39" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" t="s">
         <v>11</v>
       </c>
       <c r="B40" s="3">
-        <v>632400.0</v>
+        <v>700245.0</v>
       </c>
       <c r="C40" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D40" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E40" s="3">
-        <v>290990.0</v>
+        <v>312990.0</v>
       </c>
       <c r="F40" s="5">
-        <v>192</v>
+        <v>144</v>
       </c>
       <c r="G40" s="3">
-        <v>3385.0</v>
+        <v>4737.0</v>
       </c>
       <c r="H40" s="3">
-        <v>649920.0</v>
+        <v>682128.0</v>
       </c>
       <c r="I40" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J40" t="s">
         <v>15</v>
       </c>
       <c r="K40" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" t="s">
         <v>11</v>
       </c>
       <c r="B41" s="3">
-        <v>660000.0</v>
+        <v>701000.0</v>
       </c>
       <c r="C41" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="D41" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E41" s="3">
-        <v>342190.0</v>
+        <v>296990.0</v>
       </c>
       <c r="F41" s="5">
-        <v>124</v>
+        <v>177</v>
       </c>
       <c r="G41" s="3">
-        <v>4383.0</v>
+        <v>4518.0</v>
       </c>
       <c r="H41" s="3">
-        <v>543492.0</v>
+        <v>799686.0</v>
       </c>
       <c r="I41" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J41" t="s">
         <v>15</v>
       </c>
       <c r="K41" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" t="s">
         <v>11</v>
       </c>
       <c r="B42" s="3">
-        <v>682298.0</v>
+        <v>713800.0</v>
       </c>
       <c r="C42" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="D42" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E42" s="3">
-        <v>305390.0</v>
+        <v>262190.0</v>
       </c>
       <c r="F42" s="5">
-        <v>141</v>
+        <v>65</v>
       </c>
       <c r="G42" s="3">
-        <v>4722.0</v>
+        <v>11245.0</v>
       </c>
       <c r="H42" s="3">
-        <v>665802.0</v>
+        <v>730925.0</v>
       </c>
       <c r="I42" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J42" t="s">
         <v>15</v>
       </c>
       <c r="K42" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" t="s">
         <v>11</v>
       </c>
       <c r="B43" s="3">
-        <v>687500.0</v>
+        <v>725000.0</v>
       </c>
       <c r="C43" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="D43" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E43" s="3">
-        <v>284790.0</v>
+        <v>402990.0</v>
       </c>
       <c r="F43" s="5">
-        <v>190</v>
+        <v>95</v>
       </c>
       <c r="G43" s="3">
-        <v>4456.0</v>
+        <v>6200.0</v>
       </c>
       <c r="H43" s="3">
-        <v>846640.0</v>
+        <v>589000.0</v>
       </c>
       <c r="I43" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J43" t="s">
         <v>15</v>
       </c>
       <c r="K43" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" t="s">
         <v>11</v>
       </c>
       <c r="B44" s="3">
-        <v>514400.0</v>
+        <v>524070.0</v>
       </c>
       <c r="C44" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="D44" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E44" s="3">
-        <v>237590.0</v>
+        <v>214190.0</v>
       </c>
       <c r="F44" s="5">
-        <v>184</v>
+        <v>145</v>
       </c>
       <c r="G44" s="3">
-        <v>3240.5</v>
+        <v>4113.0</v>
       </c>
       <c r="H44" s="3">
-        <v>596252.0</v>
+        <v>596385.0</v>
       </c>
       <c r="I44" s="7" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="J44" t="s">
         <v>15</v>
       </c>
       <c r="K44" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" t="s">
         <v>11</v>
       </c>
       <c r="B45" s="3">
-        <v>574700.0</v>
+        <v>585200.0</v>
       </c>
       <c r="C45" t="s">
-        <v>12</v>
+        <v>32</v>
       </c>
       <c r="D45" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E45" s="3">
-        <v>242390.0</v>
+        <v>217190.0</v>
       </c>
       <c r="F45" s="5">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="G45" s="3">
-        <v>4302.0</v>
+        <v>4191.0</v>
       </c>
       <c r="H45" s="3">
-        <v>606582.0</v>
+        <v>595122.0</v>
       </c>
       <c r="I45" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J45" t="s">
         <v>15</v>
       </c>
       <c r="K45" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" t="s">
         <v>11</v>
       </c>
       <c r="B46" s="3">
-        <v>515400.0</v>
+        <v>526136.0</v>
       </c>
       <c r="C46" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="D46" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E46" s="3">
-        <v>235290.0</v>
+        <v>230990.0</v>
       </c>
       <c r="F46" s="5">
-        <v>192</v>
+        <v>226</v>
       </c>
       <c r="G46" s="3">
-        <v>3048.0</v>
+        <v>2832.0</v>
       </c>
       <c r="H46" s="3">
-        <v>585216.0</v>
+        <v>640032.0</v>
       </c>
       <c r="I46" s="7" t="s">
-        <v>14</v>
+        <v>34</v>
       </c>
       <c r="J46" t="s">
         <v>15</v>
       </c>
       <c r="K46" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47" t="s">
         <v>11</v>
       </c>
       <c r="B47" s="3">
-        <v>575732.0</v>
+        <v>530000.0</v>
       </c>
       <c r="C47" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="D47" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E47" s="3">
-        <v>257590.0</v>
+        <v>275990.0</v>
       </c>
       <c r="F47" s="5">
-        <v>167</v>
+        <v>198</v>
       </c>
       <c r="G47" s="3">
-        <v>3549.0</v>
+        <v>3050.0</v>
       </c>
       <c r="H47" s="3">
-        <v>592683.0</v>
+        <v>603900.0</v>
       </c>
       <c r="I47" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J47" t="s">
         <v>15</v>
       </c>
       <c r="K47" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48" t="s">
         <v>11</v>
       </c>
       <c r="B48" s="3">
-        <v>520000.0</v>
+        <v>535000.0</v>
       </c>
       <c r="C48" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D48" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E48" s="3">
-        <v>219190.0</v>
+        <v>215190.0</v>
       </c>
       <c r="F48" s="5">
-        <v>191</v>
+        <v>133</v>
       </c>
       <c r="G48" s="3">
-        <v>3000.0</v>
+        <v>4395.0</v>
       </c>
       <c r="H48" s="3">
-        <v>573000.0</v>
+        <v>584535.0</v>
       </c>
       <c r="I48" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J48" t="s">
         <v>15</v>
       </c>
       <c r="K48" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49" t="s">
         <v>11</v>
       </c>
       <c r="B49" s="3">
-        <v>575800.0</v>
+        <v>537464.0</v>
       </c>
       <c r="C49" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="D49" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E49" s="3">
-        <v>222190.0</v>
+        <v>208890.0</v>
       </c>
       <c r="F49" s="5">
-        <v>174</v>
+        <v>145</v>
       </c>
       <c r="G49" s="3">
-        <v>4231.0</v>
+        <v>3749.0</v>
       </c>
       <c r="H49" s="3">
-        <v>736194.0</v>
+        <v>543605.0</v>
       </c>
       <c r="I49" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J49" t="s">
         <v>15</v>
       </c>
       <c r="K49" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50" t="s">
         <v>11</v>
       </c>
       <c r="B50" s="3">
-        <v>523397.0</v>
+        <v>539862.0</v>
       </c>
       <c r="C50" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D50" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E50" s="3">
-        <v>224590.0</v>
+        <v>225990.0</v>
       </c>
       <c r="F50" s="5">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="G50" s="3">
-        <v>3291.0</v>
+        <v>3266.0</v>
       </c>
       <c r="H50" s="3">
-        <v>658200.0</v>
+        <v>662998.0</v>
       </c>
       <c r="I50" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J50" t="s">
         <v>15</v>
       </c>
       <c r="K50" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51" t="s">
         <v>11</v>
       </c>
       <c r="B51" s="3">
-        <v>579113.0</v>
+        <v>545756.0</v>
       </c>
       <c r="C51" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="D51" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E51" s="3">
-        <v>232990.0</v>
+        <v>233790.0</v>
       </c>
       <c r="F51" s="5">
-        <v>179</v>
+        <v>201</v>
       </c>
       <c r="G51" s="3">
-        <v>3470.0</v>
+        <v>3367.0</v>
       </c>
       <c r="H51" s="3">
-        <v>621130.0</v>
+        <v>676767.0</v>
       </c>
       <c r="I51" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J51" t="s">
         <v>15</v>
       </c>
       <c r="K51" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52" t="s">
         <v>11</v>
       </c>
       <c r="B52" s="3">
-        <v>524070.0</v>
+        <v>555619.0</v>
       </c>
       <c r="C52" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="D52" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E52" s="3">
-        <v>214190.0</v>
+        <v>254490.0</v>
       </c>
       <c r="F52" s="5">
-        <v>145</v>
+        <v>121</v>
       </c>
       <c r="G52" s="3">
-        <v>4113.0</v>
+        <v>3904.0</v>
       </c>
       <c r="H52" s="3">
-        <v>596385.0</v>
+        <v>472384.0</v>
       </c>
       <c r="I52" s="7" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="J52" t="s">
         <v>15</v>
       </c>
       <c r="K52" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53" t="s">
         <v>11</v>
       </c>
       <c r="B53" s="3">
-        <v>585200.0</v>
+        <v>558000.0</v>
       </c>
       <c r="C53" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="D53" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E53" s="3">
-        <v>217190.0</v>
+        <v>288190.0</v>
       </c>
       <c r="F53" s="5">
-        <v>142</v>
+        <v>121</v>
       </c>
       <c r="G53" s="3">
-        <v>4191.0</v>
+        <v>3771.0</v>
       </c>
       <c r="H53" s="3">
-        <v>595122.0</v>
+        <v>456291.0</v>
       </c>
       <c r="I53" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J53" t="s">
         <v>15</v>
       </c>
       <c r="K53" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54" t="s">
         <v>11</v>
       </c>
       <c r="B54" s="3">
-        <v>526136.0</v>
+        <v>562600.0</v>
       </c>
       <c r="C54" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="D54" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E54" s="3">
-        <v>230990.0</v>
+        <v>265990.0</v>
       </c>
       <c r="F54" s="5">
-        <v>226</v>
+        <v>192</v>
       </c>
       <c r="G54" s="3">
-        <v>2832.0</v>
+        <v>2976.0</v>
       </c>
       <c r="H54" s="3">
-        <v>640032.0</v>
+        <v>571392.0</v>
       </c>
       <c r="I54" s="7" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="J54" t="s">
         <v>15</v>
       </c>
       <c r="K54" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55" t="s">
         <v>11</v>
       </c>
       <c r="B55" s="3">
-        <v>530000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C55" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="D55" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E55" s="3">
-        <v>275990.0</v>
+        <v>212490.0</v>
       </c>
       <c r="F55" s="5">
-        <v>198</v>
+        <v>145</v>
       </c>
       <c r="G55" s="3">
-        <v>3050.0</v>
+        <v>3516.0</v>
       </c>
       <c r="H55" s="3">
-        <v>603900.0</v>
+        <v>509820.0</v>
       </c>
       <c r="I55" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J55" t="s">
         <v>15</v>
       </c>
       <c r="K55" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56" t="s">
         <v>11</v>
       </c>
       <c r="B56" s="3">
-        <v>535000.0</v>
+        <v>567956.0</v>
       </c>
       <c r="C56" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="D56" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E56" s="3">
-        <v>215190.0</v>
+        <v>242890.0</v>
       </c>
       <c r="F56" s="5">
-        <v>133</v>
+        <v>201</v>
       </c>
       <c r="G56" s="3">
-        <v>4395.0</v>
+        <v>3373.0</v>
       </c>
       <c r="H56" s="3">
-        <v>584535.0</v>
+        <v>677973.0</v>
       </c>
       <c r="I56" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J56" t="s">
         <v>15</v>
       </c>
       <c r="K56" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57" t="s">
         <v>11</v>
       </c>
       <c r="B57" s="3">
-        <v>537464.0</v>
+        <v>502000.0</v>
       </c>
       <c r="C57" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="D57" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E57" s="3">
-        <v>208890.0</v>
+        <v>215190.0</v>
       </c>
       <c r="F57" s="5">
-        <v>145</v>
+        <v>186</v>
       </c>
       <c r="G57" s="3">
-        <v>3749.0</v>
+        <v>2674.0</v>
       </c>
       <c r="H57" s="3">
-        <v>543605.0</v>
+        <v>497364.0</v>
       </c>
       <c r="I57" s="7" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="J57" t="s">
         <v>15</v>
       </c>
       <c r="K57" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58" t="s">
         <v>11</v>
       </c>
       <c r="B58" s="3">
-        <v>539862.0</v>
+        <v>570000.0</v>
       </c>
       <c r="C58" t="s">
-        <v>36</v>
+        <v>19</v>
       </c>
       <c r="D58" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E58" s="3">
-        <v>225990.0</v>
+        <v>243590.0</v>
       </c>
       <c r="F58" s="5">
-        <v>203</v>
+        <v>102</v>
       </c>
       <c r="G58" s="3">
-        <v>3266.0</v>
+        <v>5573.0</v>
       </c>
       <c r="H58" s="3">
-        <v>662998.0</v>
+        <v>568446.0</v>
       </c>
       <c r="I58" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J58" t="s">
         <v>15</v>
       </c>
       <c r="K58" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59" t="s">
         <v>11</v>
       </c>
       <c r="B59" s="3">
-        <v>545756.0</v>
+        <v>514400.0</v>
       </c>
       <c r="C59" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="D59" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E59" s="3">
-        <v>233790.0</v>
+        <v>237590.0</v>
       </c>
       <c r="F59" s="5">
-        <v>201</v>
+        <v>184</v>
       </c>
       <c r="G59" s="3">
-        <v>3367.0</v>
+        <v>3240.5</v>
       </c>
       <c r="H59" s="3">
-        <v>676767.0</v>
+        <v>596252.0</v>
       </c>
       <c r="I59" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J59" t="s">
         <v>15</v>
       </c>
       <c r="K59" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60" t="s">
         <v>11</v>
       </c>
       <c r="B60" s="3">
-        <v>555619.0</v>
+        <v>574700.0</v>
       </c>
       <c r="C60" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D60" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E60" s="3">
-        <v>254490.0</v>
+        <v>242390.0</v>
       </c>
       <c r="F60" s="5">
-        <v>121</v>
+        <v>141</v>
       </c>
       <c r="G60" s="3">
-        <v>3904.0</v>
+        <v>4302.0</v>
       </c>
       <c r="H60" s="3">
-        <v>472384.0</v>
+        <v>606582.0</v>
       </c>
       <c r="I60" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J60" t="s">
         <v>15</v>
       </c>
       <c r="K60" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61" t="s">
         <v>11</v>
       </c>
       <c r="B61" s="3">
-        <v>558000.0</v>
+        <v>515400.0</v>
       </c>
       <c r="C61" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="D61" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E61" s="3">
-        <v>288190.0</v>
+        <v>235290.0</v>
       </c>
       <c r="F61" s="5">
-        <v>121</v>
+        <v>192</v>
       </c>
       <c r="G61" s="3">
-        <v>3771.0</v>
+        <v>3048.0</v>
       </c>
       <c r="H61" s="3">
-        <v>456291.0</v>
+        <v>585216.0</v>
       </c>
       <c r="I61" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J61" t="s">
         <v>15</v>
       </c>
       <c r="K61" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62" t="s">
         <v>11</v>
       </c>
       <c r="B62" s="3">
-        <v>562600.0</v>
+        <v>575732.0</v>
       </c>
       <c r="C62" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D62" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E62" s="3">
-        <v>265990.0</v>
+        <v>257590.0</v>
       </c>
       <c r="F62" s="5">
-        <v>192</v>
+        <v>167</v>
       </c>
       <c r="G62" s="3">
-        <v>2976.0</v>
+        <v>3549.0</v>
       </c>
       <c r="H62" s="3">
-        <v>571392.0</v>
+        <v>592683.0</v>
       </c>
       <c r="I62" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J62" t="s">
         <v>15</v>
       </c>
       <c r="K62" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63" t="s">
         <v>11</v>
       </c>
       <c r="B63" s="3">
-        <v>500000.0</v>
+        <v>520000.0</v>
       </c>
       <c r="C63" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D63" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E63" s="3">
-        <v>212490.0</v>
+        <v>219190.0</v>
       </c>
       <c r="F63" s="5">
-        <v>145</v>
+        <v>191</v>
       </c>
       <c r="G63" s="3">
-        <v>3516.0</v>
+        <v>3000.0</v>
       </c>
       <c r="H63" s="3">
-        <v>509820.0</v>
+        <v>573000.0</v>
       </c>
       <c r="I63" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J63" t="s">
         <v>15</v>
       </c>
       <c r="K63" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64" t="s">
         <v>11</v>
       </c>
       <c r="B64" s="3">
-        <v>567956.0</v>
+        <v>575800.0</v>
       </c>
       <c r="C64" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="D64" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E64" s="3">
-        <v>242890.0</v>
+        <v>222190.0</v>
       </c>
       <c r="F64" s="5">
-        <v>201</v>
+        <v>174</v>
       </c>
       <c r="G64" s="3">
-        <v>3373.0</v>
+        <v>4231.0</v>
       </c>
       <c r="H64" s="3">
-        <v>677973.0</v>
+        <v>736194.0</v>
       </c>
       <c r="I64" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J64" t="s">
         <v>15</v>
       </c>
       <c r="K64" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65" t="s">
         <v>11</v>
       </c>
       <c r="B65" s="3">
-        <v>502000.0</v>
+        <v>523397.0</v>
       </c>
       <c r="C65" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D65" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E65" s="3">
-        <v>215190.0</v>
+        <v>224590.0</v>
       </c>
       <c r="F65" s="5">
-        <v>186</v>
+        <v>200</v>
       </c>
       <c r="G65" s="3">
-        <v>2674.0</v>
+        <v>3291.0</v>
       </c>
       <c r="H65" s="3">
-        <v>497364.0</v>
+        <v>658200.0</v>
       </c>
       <c r="I65" s="7" t="s">
-        <v>38</v>
+        <v>18</v>
       </c>
       <c r="J65" t="s">
         <v>15</v>
       </c>
       <c r="K65" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66" t="s">
         <v>11</v>
       </c>
       <c r="B66" s="3">
-        <v>570000.0</v>
+        <v>579113.0</v>
       </c>
       <c r="C66" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="D66" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E66" s="3">
-        <v>243590.0</v>
+        <v>232990.0</v>
       </c>
       <c r="F66" s="5">
-        <v>102</v>
+        <v>179</v>
       </c>
       <c r="G66" s="3">
-        <v>5573.0</v>
+        <v>3470.0</v>
       </c>
       <c r="H66" s="3">
-        <v>568446.0</v>
+        <v>621130.0</v>
       </c>
       <c r="I66" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J66" t="s">
         <v>15</v>
       </c>
       <c r="K66" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67" t="s">
         <v>11</v>
       </c>
       <c r="B67" s="3">
-        <v>445000.0</v>
+        <v>458000.0</v>
       </c>
       <c r="C67" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="D67" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E67" s="3">
-        <v>152490.0</v>
+        <v>184190.0</v>
       </c>
       <c r="F67" s="5">
-        <v>57</v>
+        <v>190</v>
       </c>
       <c r="G67" s="3">
-        <v>8598.5</v>
+        <v>3080.0</v>
       </c>
       <c r="H67" s="3">
-        <v>490114.5</v>
+        <v>585200.0</v>
       </c>
       <c r="I67" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J67" t="s">
         <v>15</v>
       </c>
       <c r="K67" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="68" spans="1:11">
       <c r="A68" t="s">
         <v>11</v>
       </c>
       <c r="B68" s="3">
-        <v>446000.0</v>
+        <v>462000.0</v>
       </c>
       <c r="C68" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D68" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E68" s="3">
-        <v>206990.0</v>
+        <v>238990.0</v>
       </c>
       <c r="F68" s="5">
-        <v>167</v>
+        <v>119</v>
       </c>
       <c r="G68" s="3">
-        <v>2872.0</v>
+        <v>3261.0</v>
       </c>
       <c r="H68" s="3">
-        <v>479624.0</v>
+        <v>388059.0</v>
       </c>
       <c r="I68" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J68" t="s">
         <v>15</v>
       </c>
       <c r="K68" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="69" spans="1:11">
       <c r="A69" t="s">
         <v>11</v>
       </c>
       <c r="B69" s="3">
-        <v>446000.0</v>
+        <v>463000.0</v>
       </c>
       <c r="C69" t="s">
         <v>29</v>
       </c>
       <c r="D69" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E69" s="3">
-        <v>152790.0</v>
+        <v>135890.0</v>
       </c>
       <c r="F69" s="5">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="G69" s="3">
-        <v>8598.5</v>
+        <v>9513.0</v>
       </c>
       <c r="H69" s="3">
-        <v>490114.5</v>
+        <v>561267.0</v>
       </c>
       <c r="I69" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J69" t="s">
         <v>15</v>
       </c>
       <c r="K69" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="70" spans="1:11">
       <c r="A70" t="s">
         <v>11</v>
       </c>
       <c r="B70" s="3">
-        <v>446000.0</v>
+        <v>468000.0</v>
       </c>
       <c r="C70" t="s">
         <v>29</v>
       </c>
       <c r="D70" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E70" s="3">
-        <v>152790.0</v>
+        <v>125990.0</v>
       </c>
       <c r="F70" s="5">
         <v>57</v>
       </c>
       <c r="G70" s="3">
-        <v>8689.0</v>
+        <v>10514.0</v>
       </c>
       <c r="H70" s="3">
-        <v>495273.0</v>
+        <v>599298.0</v>
       </c>
       <c r="I70" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J70" t="s">
         <v>15</v>
       </c>
       <c r="K70" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="71" spans="1:11">
       <c r="A71" t="s">
         <v>11</v>
       </c>
       <c r="B71" s="3">
-        <v>458000.0</v>
+        <v>415000.0</v>
       </c>
       <c r="C71" t="s">
-        <v>36</v>
+        <v>19</v>
       </c>
       <c r="D71" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E71" s="3">
-        <v>184190.0</v>
+        <v>179990.0</v>
       </c>
       <c r="F71" s="5">
-        <v>190</v>
+        <v>133</v>
       </c>
       <c r="G71" s="3">
-        <v>3080.0</v>
+        <v>3062.0</v>
       </c>
       <c r="H71" s="3">
-        <v>585200.0</v>
+        <v>407246.0</v>
       </c>
       <c r="I71" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J71" t="s">
         <v>15</v>
       </c>
       <c r="K71" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="72" spans="1:11">
       <c r="A72" t="s">
         <v>11</v>
       </c>
       <c r="B72" s="3">
-        <v>462000.0</v>
+        <v>469300.0</v>
       </c>
       <c r="C72" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D72" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E72" s="3">
-        <v>238990.0</v>
+        <v>216990.0</v>
       </c>
       <c r="F72" s="5">
-        <v>119</v>
+        <v>155</v>
       </c>
       <c r="G72" s="3">
-        <v>3261.0</v>
+        <v>2889.0</v>
       </c>
       <c r="H72" s="3">
-        <v>388059.0</v>
+        <v>447795.0</v>
       </c>
       <c r="I72" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J72" t="s">
         <v>15</v>
       </c>
       <c r="K72" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="73" spans="1:11">
       <c r="A73" t="s">
         <v>11</v>
       </c>
       <c r="B73" s="3">
-        <v>463000.0</v>
+        <v>420000.0</v>
       </c>
       <c r="C73" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="D73" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E73" s="3">
-        <v>135890.0</v>
+        <v>161190.0</v>
       </c>
       <c r="F73" s="5">
-        <v>59</v>
+        <v>164</v>
       </c>
       <c r="G73" s="3">
-        <v>9513.0</v>
+        <v>3572.0</v>
       </c>
       <c r="H73" s="3">
-        <v>561267.0</v>
+        <v>585808.0</v>
       </c>
       <c r="I73" s="7" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="J73" t="s">
         <v>15</v>
       </c>
       <c r="K73" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="74" spans="1:11">
       <c r="A74" t="s">
         <v>11</v>
       </c>
       <c r="B74" s="3">
-        <v>468000.0</v>
+        <v>471000.0</v>
       </c>
       <c r="C74" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="D74" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E74" s="3">
-        <v>125990.0</v>
+        <v>229990.0</v>
       </c>
       <c r="F74" s="5">
-        <v>57</v>
+        <v>111</v>
       </c>
       <c r="G74" s="3">
-        <v>10514.0</v>
+        <v>3260.0</v>
       </c>
       <c r="H74" s="3">
-        <v>599298.0</v>
+        <v>361860.0</v>
       </c>
       <c r="I74" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J74" t="s">
         <v>15</v>
       </c>
       <c r="K74" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="75" spans="1:11">
       <c r="A75" t="s">
         <v>11</v>
       </c>
       <c r="B75" s="3">
-        <v>415000.0</v>
+        <v>420000.0</v>
       </c>
       <c r="C75" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D75" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E75" s="3">
-        <v>179990.0</v>
+        <v>199990.0</v>
       </c>
       <c r="F75" s="5">
-        <v>133</v>
+        <v>142</v>
       </c>
       <c r="G75" s="3">
-        <v>3062.0</v>
+        <v>2871.0</v>
       </c>
       <c r="H75" s="3">
-        <v>407246.0</v>
+        <v>407682.0</v>
       </c>
       <c r="I75" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J75" t="s">
         <v>15</v>
       </c>
       <c r="K75" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="76" spans="1:11">
       <c r="A76" t="s">
         <v>11</v>
       </c>
       <c r="B76" s="3">
-        <v>469300.0</v>
+        <v>473000.0</v>
       </c>
       <c r="C76" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D76" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E76" s="3">
-        <v>216990.0</v>
+        <v>286990.0</v>
       </c>
       <c r="F76" s="5">
-        <v>155</v>
+        <v>147</v>
       </c>
       <c r="G76" s="3">
-        <v>2889.0</v>
+        <v>2584.0</v>
       </c>
       <c r="H76" s="3">
-        <v>447795.0</v>
+        <v>379848.0</v>
       </c>
       <c r="I76" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J76" t="s">
         <v>15</v>
       </c>
       <c r="K76" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="77" spans="1:11">
       <c r="A77" t="s">
         <v>11</v>
       </c>
       <c r="B77" s="3">
-        <v>420000.0</v>
+        <v>422240.0</v>
       </c>
       <c r="C77" t="s">
         <v>37</v>
       </c>
       <c r="D77" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E77" s="3">
-        <v>161190.0</v>
+        <v>169890.0</v>
       </c>
       <c r="F77" s="5">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="G77" s="3">
-        <v>3572.0</v>
+        <v>3573.0</v>
       </c>
       <c r="H77" s="3">
-        <v>585808.0</v>
+        <v>582399.0</v>
       </c>
       <c r="I77" s="7" t="s">
         <v>38</v>
       </c>
       <c r="J77" t="s">
         <v>15</v>
       </c>
       <c r="K77" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="78" spans="1:11">
       <c r="A78" t="s">
         <v>11</v>
       </c>
       <c r="B78" s="3">
-        <v>471000.0</v>
+        <v>491550.0</v>
       </c>
       <c r="C78" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="D78" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E78" s="3">
-        <v>229990.0</v>
+        <v>200190.0</v>
       </c>
       <c r="F78" s="5">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="G78" s="3">
-        <v>3260.0</v>
+        <v>5172.0</v>
       </c>
       <c r="H78" s="3">
-        <v>361860.0</v>
+        <v>605124.0</v>
       </c>
       <c r="I78" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J78" t="s">
         <v>15</v>
       </c>
       <c r="K78" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:11">
       <c r="A79" t="s">
         <v>11</v>
       </c>
       <c r="B79" s="3">
-        <v>420000.0</v>
+        <v>428200.0</v>
       </c>
       <c r="C79" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="D79" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E79" s="3">
-        <v>199990.0</v>
+        <v>184990.0</v>
       </c>
       <c r="F79" s="5">
-        <v>142</v>
+        <v>167</v>
       </c>
       <c r="G79" s="3">
-        <v>2871.0</v>
+        <v>2633.0</v>
       </c>
       <c r="H79" s="3">
-        <v>407682.0</v>
+        <v>439711.0</v>
       </c>
       <c r="I79" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J79" t="s">
         <v>15</v>
       </c>
       <c r="K79" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="80" spans="1:11">
       <c r="A80" t="s">
         <v>11</v>
       </c>
       <c r="B80" s="3">
-        <v>473000.0</v>
+        <v>492200.0</v>
       </c>
       <c r="C80" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D80" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E80" s="3">
-        <v>286990.0</v>
+        <v>228990.0</v>
       </c>
       <c r="F80" s="5">
-        <v>147</v>
+        <v>197</v>
       </c>
       <c r="G80" s="3">
-        <v>2584.0</v>
+        <v>2551.0</v>
       </c>
       <c r="H80" s="3">
-        <v>379848.0</v>
+        <v>502547.0</v>
       </c>
       <c r="I80" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J80" t="s">
         <v>15</v>
       </c>
       <c r="K80" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="81" spans="1:11">
       <c r="A81" t="s">
         <v>11</v>
       </c>
       <c r="B81" s="3">
-        <v>422240.0</v>
+        <v>434297.0</v>
       </c>
       <c r="C81" t="s">
-        <v>37</v>
+        <v>19</v>
       </c>
       <c r="D81" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E81" s="3">
-        <v>169890.0</v>
+        <v>199990.0</v>
       </c>
       <c r="F81" s="5">
-        <v>163</v>
+        <v>179</v>
       </c>
       <c r="G81" s="3">
-        <v>3573.0</v>
+        <v>2811.5</v>
       </c>
       <c r="H81" s="3">
-        <v>582399.0</v>
+        <v>503258.5</v>
       </c>
       <c r="I81" s="7" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="J81" t="s">
         <v>15</v>
       </c>
       <c r="K81" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="82" spans="1:11">
       <c r="A82" t="s">
         <v>11</v>
       </c>
       <c r="B82" s="3">
-        <v>491550.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C82" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D82" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E82" s="3">
-        <v>200190.0</v>
+        <v>221490.0</v>
       </c>
       <c r="F82" s="5">
-        <v>117</v>
+        <v>191</v>
       </c>
       <c r="G82" s="3">
-        <v>5172.0</v>
+        <v>3108.0</v>
       </c>
       <c r="H82" s="3">
-        <v>605124.0</v>
+        <v>593628.0</v>
       </c>
       <c r="I82" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J82" t="s">
         <v>15</v>
       </c>
       <c r="K82" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="83" spans="1:11">
       <c r="A83" t="s">
         <v>11</v>
       </c>
       <c r="B83" s="3">
-        <v>428200.0</v>
+        <v>443000.0</v>
       </c>
       <c r="C83" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D83" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E83" s="3">
-        <v>184990.0</v>
+        <v>209990.0</v>
       </c>
       <c r="F83" s="5">
-        <v>167</v>
+        <v>176</v>
       </c>
       <c r="G83" s="3">
-        <v>2633.0</v>
+        <v>2652.0</v>
       </c>
       <c r="H83" s="3">
-        <v>439711.0</v>
+        <v>466752.0</v>
       </c>
       <c r="I83" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J83" t="s">
         <v>15</v>
       </c>
       <c r="K83" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="84" spans="1:11">
       <c r="A84" t="s">
         <v>11</v>
       </c>
       <c r="B84" s="3">
-        <v>492200.0</v>
+        <v>445000.0</v>
       </c>
       <c r="C84" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="D84" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E84" s="3">
-        <v>228990.0</v>
+        <v>152490.0</v>
       </c>
       <c r="F84" s="5">
-        <v>197</v>
+        <v>57</v>
       </c>
       <c r="G84" s="3">
-        <v>2551.0</v>
+        <v>8598.5</v>
       </c>
       <c r="H84" s="3">
-        <v>502547.0</v>
+        <v>490114.5</v>
       </c>
       <c r="I84" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J84" t="s">
         <v>15</v>
       </c>
       <c r="K84" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="85" spans="1:11">
       <c r="A85" t="s">
         <v>11</v>
       </c>
       <c r="B85" s="3">
-        <v>434297.0</v>
+        <v>445000.0</v>
       </c>
       <c r="C85" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="D85" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E85" s="3">
-        <v>199990.0</v>
+        <v>152490.0</v>
       </c>
       <c r="F85" s="5">
-        <v>179</v>
+        <v>57</v>
       </c>
       <c r="G85" s="3">
-        <v>2811.5</v>
+        <v>8598.5</v>
       </c>
       <c r="H85" s="3">
-        <v>503258.5</v>
+        <v>490114.5</v>
       </c>
       <c r="I85" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J85" t="s">
         <v>15</v>
       </c>
       <c r="K85" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="86" spans="1:11">
       <c r="A86" t="s">
         <v>11</v>
       </c>
       <c r="B86" s="3">
-        <v>500000.0</v>
+        <v>446000.0</v>
       </c>
       <c r="C86" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D86" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E86" s="3">
-        <v>221490.0</v>
+        <v>206990.0</v>
       </c>
       <c r="F86" s="5">
-        <v>191</v>
+        <v>167</v>
       </c>
       <c r="G86" s="3">
-        <v>3108.0</v>
+        <v>2872.0</v>
       </c>
       <c r="H86" s="3">
-        <v>593628.0</v>
+        <v>479624.0</v>
       </c>
       <c r="I86" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J86" t="s">
         <v>15</v>
       </c>
       <c r="K86" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="87" spans="1:11">
       <c r="A87" t="s">
         <v>11</v>
       </c>
       <c r="B87" s="3">
-        <v>443000.0</v>
+        <v>446000.0</v>
       </c>
       <c r="C87" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="D87" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E87" s="3">
-        <v>209990.0</v>
+        <v>152790.0</v>
       </c>
       <c r="F87" s="5">
-        <v>176</v>
+        <v>57</v>
       </c>
       <c r="G87" s="3">
-        <v>2652.0</v>
+        <v>8598.5</v>
       </c>
       <c r="H87" s="3">
-        <v>466752.0</v>
+        <v>490114.5</v>
       </c>
       <c r="I87" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J87" t="s">
         <v>15</v>
       </c>
       <c r="K87" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="88" spans="1:11">
       <c r="A88" t="s">
         <v>11</v>
       </c>
       <c r="B88" s="3">
-        <v>445000.0</v>
+        <v>446000.0</v>
       </c>
       <c r="C88" t="s">
         <v>29</v>
       </c>
       <c r="D88" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E88" s="3">
-        <v>152490.0</v>
+        <v>152790.0</v>
       </c>
       <c r="F88" s="5">
         <v>57</v>
       </c>
       <c r="G88" s="3">
-        <v>8598.5</v>
+        <v>8689.0</v>
       </c>
       <c r="H88" s="3">
-        <v>490114.5</v>
+        <v>495273.0</v>
       </c>
       <c r="I88" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J88" t="s">
         <v>15</v>
       </c>
       <c r="K88" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="89" spans="1:11">
       <c r="A89" t="s">
         <v>11</v>
       </c>
       <c r="B89" s="3">
-        <v>401950.0</v>
+        <v>368900.0</v>
       </c>
       <c r="C89" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D89" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E89" s="3">
-        <v>159590.0</v>
+        <v>171990.0</v>
       </c>
       <c r="F89" s="5">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="G89" s="3">
-        <v>3050.0</v>
+        <v>2362.0</v>
       </c>
       <c r="H89" s="3">
-        <v>414800.0</v>
+        <v>337766.0</v>
       </c>
       <c r="I89" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J89" t="s">
         <v>15</v>
       </c>
       <c r="K89" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="90" spans="1:11">
       <c r="A90" t="s">
         <v>11</v>
       </c>
       <c r="B90" s="3">
-        <v>402000.0</v>
+        <v>408400.0</v>
       </c>
       <c r="C90" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D90" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E90" s="3">
-        <v>203190.0</v>
+        <v>164190.0</v>
       </c>
       <c r="F90" s="5">
-        <v>127</v>
+        <v>170</v>
       </c>
       <c r="G90" s="3">
-        <v>2727.0</v>
+        <v>3105.0</v>
       </c>
       <c r="H90" s="3">
-        <v>346329.0</v>
+        <v>527850.0</v>
       </c>
       <c r="I90" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J90" t="s">
         <v>15</v>
       </c>
       <c r="K90" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="91" spans="1:11">
       <c r="A91" t="s">
         <v>11</v>
       </c>
       <c r="B91" s="3">
-        <v>402550.0</v>
+        <v>370000.0</v>
       </c>
       <c r="C91" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D91" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E91" s="3">
-        <v>161790.0</v>
+        <v>188990.0</v>
       </c>
       <c r="F91" s="5">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="G91" s="3">
-        <v>2710.0</v>
+        <v>2146.0</v>
       </c>
       <c r="H91" s="3">
-        <v>490510.0</v>
+        <v>375550.0</v>
       </c>
       <c r="I91" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J91" t="s">
         <v>15</v>
       </c>
       <c r="K91" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="92" spans="1:11">
       <c r="A92" t="s">
         <v>11</v>
       </c>
       <c r="B92" s="3">
-        <v>407000.0</v>
+        <v>410000.0</v>
       </c>
       <c r="C92" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D92" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E92" s="3">
-        <v>207390.0</v>
+        <v>204990.0</v>
       </c>
       <c r="F92" s="5">
-        <v>110</v>
+        <v>152</v>
       </c>
       <c r="G92" s="3">
-        <v>3171.0</v>
+        <v>2388.0</v>
       </c>
       <c r="H92" s="3">
-        <v>348810.0</v>
+        <v>362976.0</v>
       </c>
       <c r="I92" s="7" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="J92" t="s">
         <v>15</v>
       </c>
       <c r="K92" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="93" spans="1:11">
       <c r="A93" t="s">
         <v>11</v>
       </c>
       <c r="B93" s="3">
-        <v>368900.0</v>
+        <v>377000.0</v>
       </c>
       <c r="C93" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="D93" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E93" s="3">
-        <v>171990.0</v>
+        <v>134190.0</v>
       </c>
       <c r="F93" s="5">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="G93" s="3">
-        <v>2362.0</v>
+        <v>3192.0</v>
       </c>
       <c r="H93" s="3">
-        <v>337766.0</v>
+        <v>481992.0</v>
       </c>
       <c r="I93" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J93" t="s">
         <v>15</v>
       </c>
       <c r="K93" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="94" spans="1:11">
       <c r="A94" t="s">
         <v>11</v>
       </c>
       <c r="B94" s="3">
-        <v>408400.0</v>
+        <v>414000.0</v>
       </c>
       <c r="C94" t="s">
         <v>23</v>
       </c>
       <c r="D94" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E94" s="3">
-        <v>164190.0</v>
+        <v>179990.0</v>
       </c>
       <c r="F94" s="5">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="G94" s="3">
-        <v>3105.0</v>
+        <v>2966.0</v>
       </c>
       <c r="H94" s="3">
-        <v>527850.0</v>
+        <v>507186.0</v>
       </c>
       <c r="I94" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J94" t="s">
         <v>15</v>
       </c>
       <c r="K94" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="95" spans="1:11">
       <c r="A95" t="s">
         <v>11</v>
       </c>
       <c r="B95" s="3">
-        <v>370000.0</v>
+        <v>377500.0</v>
       </c>
       <c r="C95" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="D95" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E95" s="3">
-        <v>188990.0</v>
+        <v>148990.0</v>
       </c>
       <c r="F95" s="5">
-        <v>175</v>
+        <v>198</v>
       </c>
       <c r="G95" s="3">
-        <v>2146.0</v>
+        <v>2464.0</v>
       </c>
       <c r="H95" s="3">
-        <v>375550.0</v>
+        <v>487872.0</v>
       </c>
       <c r="I95" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J95" t="s">
         <v>15</v>
       </c>
       <c r="K95" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="96" spans="1:11">
       <c r="A96" t="s">
         <v>11</v>
       </c>
       <c r="B96" s="3">
-        <v>410000.0</v>
+        <v>415000.0</v>
       </c>
       <c r="C96" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="D96" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E96" s="3">
-        <v>204990.0</v>
+        <v>165490.0</v>
       </c>
       <c r="F96" s="5">
-        <v>152</v>
+        <v>170</v>
       </c>
       <c r="G96" s="3">
-        <v>2388.0</v>
+        <v>3004.0</v>
       </c>
       <c r="H96" s="3">
-        <v>362976.0</v>
+        <v>510680.0</v>
       </c>
       <c r="I96" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J96" t="s">
         <v>15</v>
       </c>
       <c r="K96" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="97" spans="1:11">
       <c r="A97" t="s">
         <v>11</v>
       </c>
       <c r="B97" s="3">
-        <v>377000.0</v>
+        <v>377600.0</v>
       </c>
       <c r="C97" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="D97" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E97" s="3">
-        <v>134190.0</v>
+        <v>152990.0</v>
       </c>
       <c r="F97" s="5">
-        <v>151</v>
+        <v>170</v>
       </c>
       <c r="G97" s="3">
-        <v>3192.0</v>
+        <v>2610.0</v>
       </c>
       <c r="H97" s="3">
-        <v>481992.0</v>
+        <v>443700.0</v>
       </c>
       <c r="I97" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J97" t="s">
         <v>15</v>
       </c>
       <c r="K97" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="98" spans="1:11">
       <c r="A98" t="s">
         <v>11</v>
       </c>
       <c r="B98" s="3">
-        <v>414000.0</v>
+        <v>380000.0</v>
       </c>
       <c r="C98" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="D98" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E98" s="3">
-        <v>179990.0</v>
+        <v>189190.0</v>
       </c>
       <c r="F98" s="5">
-        <v>171</v>
+        <v>88</v>
       </c>
       <c r="G98" s="3">
-        <v>2966.0</v>
+        <v>3104.0</v>
       </c>
       <c r="H98" s="3">
-        <v>507186.0</v>
+        <v>273152.0</v>
       </c>
       <c r="I98" s="7" t="s">
-        <v>19</v>
+        <v>40</v>
       </c>
       <c r="J98" t="s">
         <v>15</v>
       </c>
       <c r="K98" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="99" spans="1:11">
       <c r="A99" t="s">
         <v>11</v>
       </c>
       <c r="B99" s="3">
-        <v>377500.0</v>
+        <v>386500.0</v>
       </c>
       <c r="C99" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="D99" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E99" s="3">
-        <v>148990.0</v>
+        <v>221990.0</v>
       </c>
       <c r="F99" s="5">
-        <v>198</v>
+        <v>167</v>
       </c>
       <c r="G99" s="3">
-        <v>2464.0</v>
+        <v>2041.0</v>
       </c>
       <c r="H99" s="3">
-        <v>487872.0</v>
+        <v>340847.0</v>
       </c>
       <c r="I99" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J99" t="s">
         <v>15</v>
       </c>
       <c r="K99" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="100" spans="1:11">
       <c r="A100" t="s">
         <v>11</v>
       </c>
       <c r="B100" s="3">
-        <v>415000.0</v>
+        <v>390269.0</v>
       </c>
       <c r="C100" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D100" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E100" s="3">
-        <v>165490.0</v>
+        <v>172990.0</v>
       </c>
       <c r="F100" s="5">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="G100" s="3">
-        <v>3004.0</v>
+        <v>2494.0</v>
       </c>
       <c r="H100" s="3">
-        <v>510680.0</v>
+        <v>418992.0</v>
       </c>
       <c r="I100" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J100" t="s">
         <v>15</v>
       </c>
       <c r="K100" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="101" spans="1:11">
       <c r="A101" t="s">
         <v>11</v>
       </c>
       <c r="B101" s="3">
-        <v>377600.0</v>
+        <v>396000.0</v>
       </c>
       <c r="C101" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D101" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E101" s="3">
-        <v>152990.0</v>
+        <v>162190.0</v>
       </c>
       <c r="F101" s="5">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="G101" s="3">
-        <v>2610.0</v>
+        <v>2974.0</v>
       </c>
       <c r="H101" s="3">
-        <v>443700.0</v>
+        <v>532346.0</v>
       </c>
       <c r="I101" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J101" t="s">
         <v>15</v>
       </c>
       <c r="K101" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
     </row>
     <row r="102" spans="1:11">
       <c r="A102" t="s">
         <v>11</v>
       </c>
       <c r="B102" s="3">
-        <v>380000.0</v>
+        <v>396000.0</v>
       </c>
       <c r="C102" t="s">
-        <v>40</v>
+        <v>19</v>
       </c>
       <c r="D102" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E102" s="3">
-        <v>189190.0</v>
+        <v>188990.0</v>
       </c>
       <c r="F102" s="5">
-        <v>88</v>
+        <v>122</v>
       </c>
       <c r="G102" s="3">
-        <v>3104.0</v>
+        <v>2842.0</v>
       </c>
       <c r="H102" s="3">
-        <v>273152.0</v>
+        <v>346724.0</v>
       </c>
       <c r="I102" s="7" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="J102" t="s">
         <v>15</v>
       </c>
       <c r="K102" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="103" spans="1:11">
       <c r="A103" t="s">
         <v>11</v>
       </c>
       <c r="B103" s="3">
-        <v>386500.0</v>
+        <v>396900.0</v>
       </c>
       <c r="C103" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="D103" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E103" s="3">
-        <v>221990.0</v>
+        <v>158990.0</v>
       </c>
       <c r="F103" s="5">
-        <v>167</v>
+        <v>181</v>
       </c>
       <c r="G103" s="3">
-        <v>2041.0</v>
+        <v>2687.0</v>
       </c>
       <c r="H103" s="3">
-        <v>340847.0</v>
+        <v>486347.0</v>
       </c>
       <c r="I103" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J103" t="s">
         <v>15</v>
       </c>
       <c r="K103" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="104" spans="1:11">
       <c r="A104" t="s">
         <v>11</v>
       </c>
       <c r="B104" s="3">
-        <v>390269.0</v>
+        <v>401281.0</v>
       </c>
       <c r="C104" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="D104" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E104" s="3">
-        <v>172990.0</v>
+        <v>154190.0</v>
       </c>
       <c r="F104" s="5">
-        <v>168</v>
+        <v>153</v>
       </c>
       <c r="G104" s="3">
-        <v>2494.0</v>
+        <v>2966.0</v>
       </c>
       <c r="H104" s="3">
-        <v>418992.0</v>
+        <v>453798.0</v>
       </c>
       <c r="I104" s="7" t="s">
-        <v>14</v>
+        <v>43</v>
       </c>
       <c r="J104" t="s">
         <v>15</v>
       </c>
       <c r="K104" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="105" spans="1:11">
       <c r="A105" t="s">
         <v>11</v>
       </c>
       <c r="B105" s="3">
-        <v>396000.0</v>
+        <v>401950.0</v>
       </c>
       <c r="C105" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D105" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E105" s="3">
-        <v>162190.0</v>
+        <v>159590.0</v>
       </c>
       <c r="F105" s="5">
-        <v>179</v>
+        <v>136</v>
       </c>
       <c r="G105" s="3">
-        <v>2974.0</v>
+        <v>3050.0</v>
       </c>
       <c r="H105" s="3">
-        <v>532346.0</v>
+        <v>414800.0</v>
       </c>
       <c r="I105" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J105" t="s">
         <v>15</v>
       </c>
       <c r="K105" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
     </row>
     <row r="106" spans="1:11">
       <c r="A106" t="s">
         <v>11</v>
       </c>
       <c r="B106" s="3">
-        <v>396000.0</v>
+        <v>402000.0</v>
       </c>
       <c r="C106" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D106" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E106" s="3">
-        <v>188990.0</v>
+        <v>203190.0</v>
       </c>
       <c r="F106" s="5">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="G106" s="3">
-        <v>2842.0</v>
+        <v>2727.0</v>
       </c>
       <c r="H106" s="3">
-        <v>346724.0</v>
+        <v>346329.0</v>
       </c>
       <c r="I106" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J106" t="s">
         <v>15</v>
       </c>
       <c r="K106" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="107" spans="1:11">
       <c r="A107" t="s">
         <v>11</v>
       </c>
       <c r="B107" s="3">
-        <v>396900.0</v>
+        <v>402550.0</v>
       </c>
       <c r="C107" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D107" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E107" s="3">
-        <v>158990.0</v>
+        <v>161790.0</v>
       </c>
       <c r="F107" s="5">
         <v>181</v>
       </c>
       <c r="G107" s="3">
-        <v>2687.0</v>
+        <v>2710.0</v>
       </c>
       <c r="H107" s="3">
-        <v>486347.0</v>
+        <v>490510.0</v>
       </c>
       <c r="I107" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J107" t="s">
         <v>15</v>
       </c>
       <c r="K107" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="108" spans="1:11">
       <c r="A108" t="s">
         <v>11</v>
       </c>
       <c r="B108" s="3">
-        <v>401281.0</v>
+        <v>407000.0</v>
       </c>
       <c r="C108" t="s">
-        <v>43</v>
+        <v>12</v>
       </c>
       <c r="D108" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E108" s="3">
-        <v>154190.0</v>
+        <v>207390.0</v>
       </c>
       <c r="F108" s="5">
-        <v>153</v>
+        <v>110</v>
       </c>
       <c r="G108" s="3">
-        <v>2966.0</v>
+        <v>3171.0</v>
       </c>
       <c r="H108" s="3">
-        <v>453798.0</v>
+        <v>348810.0</v>
       </c>
       <c r="I108" s="7" t="s">
         <v>44</v>
       </c>
       <c r="J108" t="s">
         <v>15</v>
       </c>
       <c r="K108" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="109" spans="1:11">
       <c r="A109" t="s">
         <v>11</v>
       </c>
       <c r="B109" s="3">
-        <v>360000.0</v>
+        <v>334900.0</v>
       </c>
       <c r="C109" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="D109" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E109" s="3">
-        <v>173190.0</v>
+        <v>143990.0</v>
       </c>
       <c r="F109" s="5">
-        <v>90</v>
+        <v>67</v>
       </c>
       <c r="G109" s="3">
-        <v>4073.0</v>
+        <v>4151.0</v>
       </c>
       <c r="H109" s="3">
-        <v>366570.0</v>
+        <v>278117.0</v>
       </c>
       <c r="I109" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J109" t="s">
         <v>15</v>
       </c>
       <c r="K109" t="s">
-        <v>45</v>
+        <v>16</v>
       </c>
     </row>
     <row r="110" spans="1:11">
       <c r="A110" t="s">
         <v>11</v>
       </c>
       <c r="B110" s="3">
-        <v>328204.5</v>
+        <v>335000.0</v>
       </c>
       <c r="C110" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D110" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E110" s="3">
-        <v>112390.0</v>
+        <v>175990.0</v>
       </c>
       <c r="F110" s="5">
-        <v>20</v>
+        <v>142</v>
       </c>
       <c r="G110" s="3">
-        <v>13334.0</v>
+        <v>1960.0</v>
       </c>
       <c r="H110" s="3">
-        <v>266680.0</v>
+        <v>278320.0</v>
       </c>
       <c r="I110" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J110" t="s">
         <v>15</v>
       </c>
       <c r="K110" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="111" spans="1:11">
       <c r="A111" t="s">
         <v>11</v>
       </c>
       <c r="B111" s="3">
-        <v>360000.0</v>
+        <v>335000.0</v>
       </c>
       <c r="C111" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D111" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E111" s="3">
-        <v>138190.0</v>
+        <v>124190.0</v>
       </c>
       <c r="F111" s="5">
-        <v>209</v>
+        <v>77</v>
       </c>
       <c r="G111" s="3">
-        <v>2196.0</v>
+        <v>4159.0</v>
       </c>
       <c r="H111" s="3">
-        <v>458964.0</v>
+        <v>320243.0</v>
       </c>
       <c r="I111" s="7" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="J111" t="s">
         <v>15</v>
       </c>
       <c r="K111" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="112" spans="1:11">
       <c r="A112" t="s">
         <v>11</v>
       </c>
       <c r="B112" s="3">
-        <v>328388.5</v>
+        <v>340151.0</v>
       </c>
       <c r="C112" t="s">
-        <v>20</v>
+        <v>46</v>
       </c>
       <c r="D112" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E112" s="3">
-        <v>112190.0</v>
+        <v>134890.0</v>
       </c>
       <c r="F112" s="5">
-        <v>20</v>
+        <v>140</v>
       </c>
       <c r="G112" s="3">
-        <v>13171.0</v>
+        <v>2976.0</v>
       </c>
       <c r="H112" s="3">
-        <v>263420.0</v>
+        <v>416640.0</v>
       </c>
       <c r="I112" s="7" t="s">
-        <v>14</v>
+        <v>47</v>
       </c>
       <c r="J112" t="s">
         <v>15</v>
       </c>
       <c r="K112" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="113" spans="1:11">
       <c r="A113" t="s">
         <v>11</v>
       </c>
       <c r="B113" s="3">
-        <v>360560.0</v>
+        <v>342000.0</v>
       </c>
       <c r="C113" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="D113" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E113" s="3">
-        <v>161190.0</v>
+        <v>146590.0</v>
       </c>
       <c r="F113" s="5">
-        <v>156</v>
+        <v>140</v>
       </c>
       <c r="G113" s="3">
-        <v>2261.0</v>
+        <v>2564.0</v>
       </c>
       <c r="H113" s="3">
-        <v>352716.0</v>
+        <v>358960.0</v>
       </c>
       <c r="I113" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J113" t="s">
         <v>15</v>
       </c>
       <c r="K113" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="114" spans="1:11">
       <c r="A114" t="s">
         <v>11</v>
       </c>
       <c r="B114" s="3">
-        <v>334400.0</v>
+        <v>345000.0</v>
       </c>
       <c r="C114" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="D114" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E114" s="3">
-        <v>161990.0</v>
+        <v>142190.0</v>
       </c>
       <c r="F114" s="5">
-        <v>155</v>
+        <v>141</v>
       </c>
       <c r="G114" s="3">
-        <v>2326.5</v>
+        <v>2317.0</v>
       </c>
       <c r="H114" s="3">
-        <v>360607.5</v>
+        <v>326697.0</v>
       </c>
       <c r="I114" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J114" t="s">
         <v>15</v>
       </c>
       <c r="K114" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="115" spans="1:11">
       <c r="A115" t="s">
         <v>11</v>
       </c>
       <c r="B115" s="3">
-        <v>362625.0</v>
+        <v>346000.0</v>
       </c>
       <c r="C115" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="D115" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E115" s="3">
-        <v>157690.0</v>
+        <v>148990.0</v>
       </c>
       <c r="F115" s="5">
-        <v>201</v>
+        <v>102</v>
       </c>
       <c r="G115" s="3">
-        <v>2369.0</v>
+        <v>3928.0</v>
       </c>
       <c r="H115" s="3">
-        <v>476169.0</v>
+        <v>400656.0</v>
       </c>
       <c r="I115" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J115" t="s">
         <v>15</v>
       </c>
       <c r="K115" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="116" spans="1:11">
       <c r="A116" t="s">
         <v>11</v>
       </c>
       <c r="B116" s="3">
-        <v>334900.0</v>
+        <v>350000.0</v>
       </c>
       <c r="C116" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="D116" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E116" s="3">
-        <v>143990.0</v>
+        <v>201190.0</v>
       </c>
       <c r="F116" s="5">
-        <v>67</v>
+        <v>108</v>
       </c>
       <c r="G116" s="3">
-        <v>4151.0</v>
+        <v>2118.0</v>
       </c>
       <c r="H116" s="3">
-        <v>278117.0</v>
+        <v>228744.0</v>
       </c>
       <c r="I116" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J116" t="s">
         <v>15</v>
       </c>
       <c r="K116" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="117" spans="1:11">
       <c r="A117" t="s">
         <v>11</v>
       </c>
       <c r="B117" s="3">
-        <v>335000.0</v>
+        <v>350500.0</v>
       </c>
       <c r="C117" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D117" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E117" s="3">
-        <v>175990.0</v>
+        <v>163990.0</v>
       </c>
       <c r="F117" s="5">
-        <v>142</v>
+        <v>132</v>
       </c>
       <c r="G117" s="3">
-        <v>1960.0</v>
+        <v>2327.0</v>
       </c>
       <c r="H117" s="3">
-        <v>278320.0</v>
+        <v>307164.0</v>
       </c>
       <c r="I117" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J117" t="s">
         <v>15</v>
       </c>
       <c r="K117" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="118" spans="1:11">
       <c r="A118" t="s">
         <v>11</v>
       </c>
       <c r="B118" s="3">
-        <v>335000.0</v>
+        <v>356053.0</v>
       </c>
       <c r="C118" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="D118" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E118" s="3">
-        <v>124190.0</v>
+        <v>154990.0</v>
       </c>
       <c r="F118" s="5">
-        <v>77</v>
+        <v>210</v>
       </c>
       <c r="G118" s="3">
-        <v>4159.0</v>
+        <v>2208.0</v>
       </c>
       <c r="H118" s="3">
-        <v>320243.0</v>
+        <v>463680.0</v>
       </c>
       <c r="I118" s="7" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="J118" t="s">
         <v>15</v>
       </c>
       <c r="K118" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="119" spans="1:11">
       <c r="A119" t="s">
         <v>11</v>
       </c>
       <c r="B119" s="3">
-        <v>340151.0</v>
+        <v>357000.0</v>
       </c>
       <c r="C119" t="s">
-        <v>47</v>
+        <v>22</v>
       </c>
       <c r="D119" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E119" s="3">
-        <v>134890.0</v>
+        <v>178190.0</v>
       </c>
       <c r="F119" s="5">
-        <v>140</v>
+        <v>91</v>
       </c>
       <c r="G119" s="3">
-        <v>2976.0</v>
+        <v>4073.0</v>
       </c>
       <c r="H119" s="3">
-        <v>416640.0</v>
+        <v>370643.0</v>
       </c>
       <c r="I119" s="7" t="s">
-        <v>48</v>
+        <v>18</v>
       </c>
       <c r="J119" t="s">
         <v>15</v>
       </c>
       <c r="K119" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="120" spans="1:11">
       <c r="A120" t="s">
         <v>11</v>
       </c>
       <c r="B120" s="3">
-        <v>342000.0</v>
+        <v>358000.0</v>
       </c>
       <c r="C120" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="D120" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E120" s="3">
-        <v>146590.0</v>
+        <v>138190.0</v>
       </c>
       <c r="F120" s="5">
-        <v>140</v>
+        <v>117</v>
       </c>
       <c r="G120" s="3">
-        <v>2564.0</v>
+        <v>3339.0</v>
       </c>
       <c r="H120" s="3">
-        <v>358960.0</v>
+        <v>390663.0</v>
       </c>
       <c r="I120" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J120" t="s">
         <v>15</v>
       </c>
       <c r="K120" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="121" spans="1:11">
       <c r="A121" t="s">
         <v>11</v>
       </c>
       <c r="B121" s="3">
-        <v>345000.0</v>
+        <v>360000.0</v>
       </c>
       <c r="C121" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="D121" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E121" s="3">
-        <v>142190.0</v>
+        <v>173190.0</v>
       </c>
       <c r="F121" s="5">
-        <v>141</v>
+        <v>90</v>
       </c>
       <c r="G121" s="3">
-        <v>2317.0</v>
+        <v>4073.0</v>
       </c>
       <c r="H121" s="3">
-        <v>326697.0</v>
+        <v>366570.0</v>
       </c>
       <c r="I121" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J121" t="s">
         <v>15</v>
       </c>
       <c r="K121" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
     </row>
     <row r="122" spans="1:11">
       <c r="A122" t="s">
         <v>11</v>
       </c>
       <c r="B122" s="3">
-        <v>346000.0</v>
+        <v>328204.5</v>
       </c>
       <c r="C122" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="D122" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E122" s="3">
-        <v>148990.0</v>
+        <v>112390.0</v>
       </c>
       <c r="F122" s="5">
-        <v>102</v>
+        <v>20</v>
       </c>
       <c r="G122" s="3">
-        <v>3928.0</v>
+        <v>13334.0</v>
       </c>
       <c r="H122" s="3">
-        <v>400656.0</v>
+        <v>266680.0</v>
       </c>
       <c r="I122" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J122" t="s">
         <v>15</v>
       </c>
       <c r="K122" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="123" spans="1:11">
       <c r="A123" t="s">
         <v>11</v>
       </c>
       <c r="B123" s="3">
-        <v>350000.0</v>
+        <v>360000.0</v>
       </c>
       <c r="C123" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D123" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E123" s="3">
-        <v>201190.0</v>
+        <v>138190.0</v>
       </c>
       <c r="F123" s="5">
-        <v>108</v>
+        <v>209</v>
       </c>
       <c r="G123" s="3">
-        <v>2118.0</v>
+        <v>2196.0</v>
       </c>
       <c r="H123" s="3">
-        <v>228744.0</v>
+        <v>458964.0</v>
       </c>
       <c r="I123" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J123" t="s">
         <v>15</v>
       </c>
       <c r="K123" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="124" spans="1:11">
       <c r="A124" t="s">
         <v>11</v>
       </c>
       <c r="B124" s="3">
-        <v>350500.0</v>
+        <v>328388.5</v>
       </c>
       <c r="C124" t="s">
         <v>12</v>
       </c>
       <c r="D124" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E124" s="3">
-        <v>163990.0</v>
+        <v>112190.0</v>
       </c>
       <c r="F124" s="5">
-        <v>132</v>
+        <v>20</v>
       </c>
       <c r="G124" s="3">
-        <v>2327.0</v>
+        <v>13171.0</v>
       </c>
       <c r="H124" s="3">
-        <v>307164.0</v>
+        <v>263420.0</v>
       </c>
       <c r="I124" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J124" t="s">
         <v>15</v>
       </c>
       <c r="K124" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="125" spans="1:11">
       <c r="A125" t="s">
         <v>11</v>
       </c>
       <c r="B125" s="3">
-        <v>356053.0</v>
+        <v>360560.0</v>
       </c>
       <c r="C125" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D125" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E125" s="3">
-        <v>154990.0</v>
+        <v>161190.0</v>
       </c>
       <c r="F125" s="5">
-        <v>210</v>
+        <v>156</v>
       </c>
       <c r="G125" s="3">
-        <v>2208.0</v>
+        <v>2261.0</v>
       </c>
       <c r="H125" s="3">
-        <v>463680.0</v>
+        <v>352716.0</v>
       </c>
       <c r="I125" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J125" t="s">
         <v>15</v>
       </c>
       <c r="K125" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="126" spans="1:11">
       <c r="A126" t="s">
         <v>11</v>
       </c>
       <c r="B126" s="3">
-        <v>357000.0</v>
+        <v>334400.0</v>
       </c>
       <c r="C126" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="D126" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E126" s="3">
-        <v>178190.0</v>
+        <v>161990.0</v>
       </c>
       <c r="F126" s="5">
-        <v>91</v>
+        <v>155</v>
       </c>
       <c r="G126" s="3">
-        <v>4073.0</v>
+        <v>2326.5</v>
       </c>
       <c r="H126" s="3">
-        <v>370643.0</v>
+        <v>360607.5</v>
       </c>
       <c r="I126" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J126" t="s">
         <v>15</v>
       </c>
       <c r="K126" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="127" spans="1:11">
       <c r="A127" t="s">
         <v>11</v>
       </c>
       <c r="B127" s="3">
-        <v>358000.0</v>
+        <v>362625.0</v>
       </c>
       <c r="C127" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="D127" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E127" s="3">
-        <v>138190.0</v>
+        <v>157690.0</v>
       </c>
       <c r="F127" s="5">
-        <v>117</v>
+        <v>201</v>
       </c>
       <c r="G127" s="3">
-        <v>3339.0</v>
+        <v>2369.0</v>
       </c>
       <c r="H127" s="3">
-        <v>390663.0</v>
+        <v>476169.0</v>
       </c>
       <c r="I127" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J127" t="s">
         <v>15</v>
       </c>
       <c r="K127" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="128" spans="1:11">
       <c r="A128" t="s">
         <v>11</v>
       </c>
       <c r="B128" s="3">
-        <v>304000.0</v>
+        <v>310000.0</v>
       </c>
       <c r="C128" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D128" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E128" s="3">
-        <v>140990.0</v>
+        <v>134990.0</v>
       </c>
       <c r="F128" s="5">
-        <v>194</v>
+        <v>159</v>
       </c>
       <c r="G128" s="3">
-        <v>1833.0</v>
+        <v>2243.0</v>
       </c>
       <c r="H128" s="3">
-        <v>355602.0</v>
+        <v>356637.0</v>
       </c>
       <c r="I128" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J128" t="s">
         <v>15</v>
       </c>
       <c r="K128" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="129" spans="1:11">
       <c r="A129" t="s">
         <v>11</v>
       </c>
       <c r="B129" s="3">
-        <v>324345.0</v>
+        <v>311437.5</v>
       </c>
       <c r="C129" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="D129" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E129" s="3">
-        <v>148990.0</v>
+        <v>69990.0</v>
       </c>
       <c r="F129" s="5">
-        <v>134</v>
+        <v>21</v>
       </c>
       <c r="G129" s="3">
-        <v>2503.0</v>
+        <v>13296.0</v>
       </c>
       <c r="H129" s="3">
-        <v>335402.0</v>
+        <v>279216.0</v>
       </c>
       <c r="I129" s="7" t="s">
-        <v>39</v>
+        <v>18</v>
       </c>
       <c r="J129" t="s">
         <v>15</v>
       </c>
       <c r="K129" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="130" spans="1:11">
       <c r="A130" t="s">
         <v>11</v>
       </c>
       <c r="B130" s="3">
-        <v>305000.0</v>
+        <v>313414.0</v>
       </c>
       <c r="C130" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D130" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E130" s="3">
-        <v>128990.0</v>
+        <v>121890.0</v>
       </c>
       <c r="F130" s="5">
-        <v>63</v>
+        <v>183</v>
       </c>
       <c r="G130" s="3">
-        <v>4090.0</v>
+        <v>1890.0</v>
       </c>
       <c r="H130" s="3">
-        <v>257670.0</v>
+        <v>345870.0</v>
       </c>
       <c r="I130" s="7" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="J130" t="s">
         <v>15</v>
       </c>
       <c r="K130" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="131" spans="1:11">
       <c r="A131" t="s">
         <v>11</v>
       </c>
       <c r="B131" s="3">
-        <v>305000.0</v>
+        <v>314015.0</v>
       </c>
       <c r="C131" t="s">
+        <v>24</v>
+      </c>
+      <c r="D131" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E131" s="3">
+        <v>164790.0</v>
+      </c>
+      <c r="F131" s="5">
+        <v>37</v>
+      </c>
+      <c r="G131" s="3">
+        <v>6244.0</v>
+      </c>
+      <c r="H131" s="3">
+        <v>231028.0</v>
+      </c>
+      <c r="I131" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="J131" t="s">
+        <v>15</v>
+      </c>
+      <c r="K131" t="s">
         <v>25</v>
-      </c>
-[...22 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="132" spans="1:11">
       <c r="A132" t="s">
         <v>11</v>
       </c>
       <c r="B132" s="3">
-        <v>306000.0</v>
+        <v>316000.0</v>
       </c>
       <c r="C132" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="D132" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E132" s="3">
-        <v>93190.0</v>
+        <v>158990.0</v>
       </c>
       <c r="F132" s="5">
-        <v>47</v>
+        <v>126</v>
       </c>
       <c r="G132" s="3">
-        <v>7891.0</v>
+        <v>2194.0</v>
       </c>
       <c r="H132" s="3">
-        <v>370877.0</v>
+        <v>276444.0</v>
       </c>
       <c r="I132" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J132" t="s">
         <v>15</v>
       </c>
       <c r="K132" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
     </row>
     <row r="133" spans="1:11">
       <c r="A133" t="s">
         <v>11</v>
       </c>
       <c r="B133" s="3">
-        <v>310000.0</v>
+        <v>316534.0</v>
       </c>
       <c r="C133" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D133" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E133" s="3">
-        <v>134990.0</v>
+        <v>141990.0</v>
       </c>
       <c r="F133" s="5">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="G133" s="3">
-        <v>2243.0</v>
+        <v>2271.0</v>
       </c>
       <c r="H133" s="3">
-        <v>356637.0</v>
+        <v>370173.0</v>
       </c>
       <c r="I133" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J133" t="s">
         <v>15</v>
       </c>
       <c r="K133" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="134" spans="1:11">
       <c r="A134" t="s">
         <v>11</v>
       </c>
       <c r="B134" s="3">
-        <v>311437.5</v>
+        <v>317000.0</v>
       </c>
       <c r="C134" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="D134" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E134" s="3">
-        <v>69990.0</v>
+        <v>88190.0</v>
       </c>
       <c r="F134" s="5">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="G134" s="3">
-        <v>13296.0</v>
+        <v>5884.0</v>
       </c>
       <c r="H134" s="3">
-        <v>279216.0</v>
+        <v>311852.0</v>
       </c>
       <c r="I134" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J134" t="s">
         <v>15</v>
       </c>
       <c r="K134" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="135" spans="1:11">
       <c r="A135" t="s">
         <v>11</v>
       </c>
       <c r="B135" s="3">
-        <v>313414.0</v>
+        <v>318200.0</v>
       </c>
       <c r="C135" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D135" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E135" s="3">
-        <v>121890.0</v>
+        <v>148990.0</v>
       </c>
       <c r="F135" s="5">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="G135" s="3">
-        <v>1890.0</v>
+        <v>1929.0</v>
       </c>
       <c r="H135" s="3">
-        <v>345870.0</v>
+        <v>354936.0</v>
       </c>
       <c r="I135" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J135" t="s">
         <v>15</v>
       </c>
       <c r="K135" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="136" spans="1:11">
       <c r="A136" t="s">
         <v>11</v>
       </c>
       <c r="B136" s="3">
-        <v>314015.0</v>
+        <v>319900.0</v>
       </c>
       <c r="C136" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="D136" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E136" s="3">
-        <v>164790.0</v>
+        <v>140190.0</v>
       </c>
       <c r="F136" s="5">
-        <v>37</v>
+        <v>164</v>
       </c>
       <c r="G136" s="3">
-        <v>6244.0</v>
+        <v>2190.0</v>
       </c>
       <c r="H136" s="3">
-        <v>231028.0</v>
+        <v>359160.0</v>
       </c>
       <c r="I136" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J136" t="s">
         <v>15</v>
       </c>
       <c r="K136" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
     </row>
     <row r="137" spans="1:11">
       <c r="A137" t="s">
         <v>11</v>
       </c>
       <c r="B137" s="3">
-        <v>316000.0</v>
+        <v>320400.0</v>
       </c>
       <c r="C137" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="D137" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E137" s="3">
-        <v>158990.0</v>
+        <v>132190.0</v>
       </c>
       <c r="F137" s="5">
-        <v>126</v>
+        <v>229</v>
       </c>
       <c r="G137" s="3">
-        <v>2194.0</v>
+        <v>1698.0</v>
       </c>
       <c r="H137" s="3">
-        <v>276444.0</v>
+        <v>388842.0</v>
       </c>
       <c r="I137" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J137" t="s">
         <v>15</v>
       </c>
       <c r="K137" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="138" spans="1:11">
       <c r="A138" t="s">
         <v>11</v>
       </c>
       <c r="B138" s="3">
-        <v>316534.0</v>
+        <v>321400.0</v>
       </c>
       <c r="C138" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="D138" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E138" s="3">
-        <v>141990.0</v>
+        <v>137990.0</v>
       </c>
       <c r="F138" s="5">
-        <v>163</v>
+        <v>184</v>
       </c>
       <c r="G138" s="3">
-        <v>2271.0</v>
+        <v>1981.0</v>
       </c>
       <c r="H138" s="3">
-        <v>370173.0</v>
+        <v>364504.0</v>
       </c>
       <c r="I138" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J138" t="s">
         <v>15</v>
       </c>
       <c r="K138" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="139" spans="1:11">
       <c r="A139" t="s">
         <v>11</v>
       </c>
       <c r="B139" s="3">
-        <v>317000.0</v>
+        <v>304000.0</v>
       </c>
       <c r="C139" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="D139" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E139" s="3">
-        <v>88190.0</v>
+        <v>156190.0</v>
       </c>
       <c r="F139" s="5">
-        <v>53</v>
+        <v>148</v>
       </c>
       <c r="G139" s="3">
-        <v>5884.0</v>
+        <v>2230.0</v>
       </c>
       <c r="H139" s="3">
-        <v>311852.0</v>
+        <v>330040.0</v>
       </c>
       <c r="I139" s="7" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="J139" t="s">
         <v>15</v>
       </c>
       <c r="K139" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="140" spans="1:11">
       <c r="A140" t="s">
         <v>11</v>
       </c>
       <c r="B140" s="3">
-        <v>318200.0</v>
+        <v>322025.0</v>
       </c>
       <c r="C140" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="D140" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E140" s="3">
-        <v>148990.0</v>
+        <v>144290.0</v>
       </c>
       <c r="F140" s="5">
-        <v>184</v>
+        <v>196</v>
       </c>
       <c r="G140" s="3">
-        <v>1929.0</v>
+        <v>1851.0</v>
       </c>
       <c r="H140" s="3">
-        <v>354936.0</v>
+        <v>362796.0</v>
       </c>
       <c r="I140" s="7" t="s">
-        <v>14</v>
+        <v>34</v>
       </c>
       <c r="J140" t="s">
         <v>15</v>
       </c>
       <c r="K140" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="141" spans="1:11">
       <c r="A141" t="s">
         <v>11</v>
       </c>
       <c r="B141" s="3">
-        <v>319900.0</v>
+        <v>304000.0</v>
       </c>
       <c r="C141" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D141" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E141" s="3">
-        <v>140190.0</v>
+        <v>140990.0</v>
       </c>
       <c r="F141" s="5">
-        <v>164</v>
+        <v>194</v>
       </c>
       <c r="G141" s="3">
-        <v>2190.0</v>
+        <v>1833.0</v>
       </c>
       <c r="H141" s="3">
-        <v>359160.0</v>
+        <v>355602.0</v>
       </c>
       <c r="I141" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J141" t="s">
         <v>15</v>
       </c>
       <c r="K141" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="142" spans="1:11">
       <c r="A142" t="s">
         <v>11</v>
       </c>
       <c r="B142" s="3">
-        <v>320400.0</v>
+        <v>324345.0</v>
       </c>
       <c r="C142" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="D142" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E142" s="3">
-        <v>132190.0</v>
+        <v>148990.0</v>
       </c>
       <c r="F142" s="5">
-        <v>229</v>
+        <v>134</v>
       </c>
       <c r="G142" s="3">
-        <v>1698.0</v>
+        <v>2503.0</v>
       </c>
       <c r="H142" s="3">
-        <v>388842.0</v>
+        <v>335402.0</v>
       </c>
       <c r="I142" s="7" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="J142" t="s">
         <v>15</v>
       </c>
       <c r="K142" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="143" spans="1:11">
       <c r="A143" t="s">
         <v>11</v>
       </c>
       <c r="B143" s="3">
-        <v>321400.0</v>
+        <v>305000.0</v>
       </c>
       <c r="C143" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="D143" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E143" s="3">
-        <v>137990.0</v>
+        <v>128990.0</v>
       </c>
       <c r="F143" s="5">
-        <v>184</v>
+        <v>63</v>
       </c>
       <c r="G143" s="3">
-        <v>1981.0</v>
+        <v>4090.0</v>
       </c>
       <c r="H143" s="3">
-        <v>364504.0</v>
+        <v>257670.0</v>
       </c>
       <c r="I143" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="J143" t="s">
         <v>15</v>
       </c>
       <c r="K143" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="144" spans="1:11">
       <c r="A144" t="s">
         <v>11</v>
       </c>
       <c r="B144" s="3">
-        <v>304000.0</v>
+        <v>305000.0</v>
       </c>
       <c r="C144" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="D144" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E144" s="3">
-        <v>156190.0</v>
+        <v>136190.0</v>
       </c>
       <c r="F144" s="5">
-        <v>148</v>
+        <v>188</v>
       </c>
       <c r="G144" s="3">
-        <v>2230.0</v>
+        <v>1947.0</v>
       </c>
       <c r="H144" s="3">
-        <v>330040.0</v>
+        <v>366036.0</v>
       </c>
       <c r="I144" s="7" t="s">
-        <v>39</v>
+        <v>18</v>
       </c>
       <c r="J144" t="s">
         <v>15</v>
       </c>
       <c r="K144" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="145" spans="1:11">
       <c r="A145" t="s">
         <v>11</v>
       </c>
       <c r="B145" s="3">
-        <v>322025.0</v>
+        <v>306000.0</v>
       </c>
       <c r="C145" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="D145" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E145" s="3">
-        <v>144290.0</v>
+        <v>93190.0</v>
       </c>
       <c r="F145" s="5">
-        <v>196</v>
+        <v>47</v>
       </c>
       <c r="G145" s="3">
-        <v>1851.0</v>
+        <v>7891.0</v>
       </c>
       <c r="H145" s="3">
-        <v>362796.0</v>
+        <v>370877.0</v>
       </c>
       <c r="I145" s="7" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="J145" t="s">
         <v>15</v>
       </c>
       <c r="K145" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
     </row>
     <row r="146" spans="1:11">
       <c r="A146" t="s">
         <v>11</v>
       </c>
       <c r="B146" s="3">
-        <v>275000.0</v>
+        <v>280753.0</v>
       </c>
       <c r="C146" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D146" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E146" s="3">
-        <v>126490.0</v>
+        <v>118190.0</v>
       </c>
       <c r="F146" s="5">
-        <v>176</v>
+        <v>116</v>
       </c>
       <c r="G146" s="3">
-        <v>1765.0</v>
+        <v>2648.0</v>
       </c>
       <c r="H146" s="3">
-        <v>310640.0</v>
+        <v>307168.0</v>
       </c>
       <c r="I146" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J146" t="s">
         <v>15</v>
       </c>
       <c r="K146" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="147" spans="1:11">
       <c r="A147" t="s">
         <v>11</v>
       </c>
       <c r="B147" s="3">
-        <v>276300.0</v>
+        <v>284150.0</v>
       </c>
       <c r="C147" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D147" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E147" s="3">
-        <v>112990.0</v>
+        <v>116690.0</v>
       </c>
       <c r="F147" s="5">
-        <v>161</v>
+        <v>134</v>
       </c>
       <c r="G147" s="3">
-        <v>1946.0</v>
+        <v>2238.0</v>
       </c>
       <c r="H147" s="3">
-        <v>313306.0</v>
+        <v>299892.0</v>
       </c>
       <c r="I147" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J147" t="s">
         <v>15</v>
       </c>
       <c r="K147" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="148" spans="1:11">
       <c r="A148" t="s">
         <v>11</v>
       </c>
       <c r="B148" s="3">
-        <v>278000.0</v>
+        <v>286600.0</v>
       </c>
       <c r="C148" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="D148" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E148" s="3">
-        <v>124990.0</v>
+        <v>127990.0</v>
       </c>
       <c r="F148" s="5">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="G148" s="3">
-        <v>2568.0</v>
+        <v>2801.0</v>
       </c>
       <c r="H148" s="3">
-        <v>305592.0</v>
+        <v>322115.0</v>
       </c>
       <c r="I148" s="7" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="J148" t="s">
         <v>15</v>
       </c>
       <c r="K148" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="149" spans="1:11">
       <c r="A149" t="s">
         <v>11</v>
       </c>
       <c r="B149" s="3">
-        <v>280000.0</v>
+        <v>287886.0</v>
       </c>
       <c r="C149" t="s">
         <v>12</v>
       </c>
       <c r="D149" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E149" s="3">
-        <v>129890.0</v>
+        <v>140490.0</v>
       </c>
       <c r="F149" s="5">
-        <v>167</v>
+        <v>110</v>
       </c>
       <c r="G149" s="3">
-        <v>1827.0</v>
+        <v>2664.0</v>
       </c>
       <c r="H149" s="3">
-        <v>305109.0</v>
+        <v>293040.0</v>
       </c>
       <c r="I149" s="7" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="J149" t="s">
         <v>15</v>
       </c>
       <c r="K149" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="150" spans="1:11">
       <c r="A150" t="s">
         <v>11</v>
       </c>
       <c r="B150" s="3">
-        <v>280753.0</v>
+        <v>289000.0</v>
       </c>
       <c r="C150" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="D150" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E150" s="3">
-        <v>118190.0</v>
+        <v>202690.0</v>
       </c>
       <c r="F150" s="5">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="G150" s="3">
-        <v>2648.0</v>
+        <v>2003.0</v>
       </c>
       <c r="H150" s="3">
-        <v>307168.0</v>
+        <v>238357.0</v>
       </c>
       <c r="I150" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J150" t="s">
         <v>15</v>
       </c>
       <c r="K150" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
     </row>
     <row r="151" spans="1:11">
       <c r="A151" t="s">
         <v>11</v>
       </c>
       <c r="B151" s="3">
-        <v>284150.0</v>
+        <v>290000.0</v>
       </c>
       <c r="C151" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D151" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E151" s="3">
-        <v>116690.0</v>
+        <v>131990.0</v>
       </c>
       <c r="F151" s="5">
-        <v>134</v>
+        <v>143</v>
       </c>
       <c r="G151" s="3">
-        <v>2238.0</v>
+        <v>2137.0</v>
       </c>
       <c r="H151" s="3">
-        <v>299892.0</v>
+        <v>305591.0</v>
       </c>
       <c r="I151" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J151" t="s">
         <v>15</v>
       </c>
       <c r="K151" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="152" spans="1:11">
       <c r="A152" t="s">
         <v>11</v>
       </c>
       <c r="B152" s="3">
-        <v>286600.0</v>
+        <v>292000.0</v>
       </c>
       <c r="C152" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D152" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E152" s="3">
-        <v>127990.0</v>
+        <v>137990.0</v>
       </c>
       <c r="F152" s="5">
-        <v>115</v>
+        <v>143</v>
       </c>
       <c r="G152" s="3">
-        <v>2801.0</v>
+        <v>2059.0</v>
       </c>
       <c r="H152" s="3">
-        <v>322115.0</v>
+        <v>294437.0</v>
       </c>
       <c r="I152" s="7" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="J152" t="s">
         <v>15</v>
       </c>
       <c r="K152" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="153" spans="1:11">
       <c r="A153" t="s">
         <v>11</v>
       </c>
       <c r="B153" s="3">
-        <v>287886.0</v>
+        <v>292850.0</v>
       </c>
       <c r="C153" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D153" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E153" s="3">
-        <v>140490.0</v>
+        <v>97190.0</v>
       </c>
       <c r="F153" s="5">
-        <v>110</v>
+        <v>184</v>
       </c>
       <c r="G153" s="3">
-        <v>2664.0</v>
+        <v>1971.0</v>
       </c>
       <c r="H153" s="3">
-        <v>293040.0</v>
+        <v>362664.0</v>
       </c>
       <c r="I153" s="7" t="s">
-        <v>39</v>
+        <v>18</v>
       </c>
       <c r="J153" t="s">
         <v>15</v>
       </c>
       <c r="K153" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="154" spans="1:11">
       <c r="A154" t="s">
         <v>11</v>
       </c>
       <c r="B154" s="3">
-        <v>289000.0</v>
+        <v>273000.0</v>
       </c>
       <c r="C154" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="D154" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E154" s="3">
-        <v>202690.0</v>
+        <v>142990.0</v>
       </c>
       <c r="F154" s="5">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="G154" s="3">
-        <v>2003.0</v>
+        <v>1956.0</v>
       </c>
       <c r="H154" s="3">
-        <v>238357.0</v>
+        <v>221028.0</v>
       </c>
       <c r="I154" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J154" t="s">
         <v>15</v>
       </c>
       <c r="K154" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
     </row>
     <row r="155" spans="1:11">
       <c r="A155" t="s">
         <v>11</v>
       </c>
       <c r="B155" s="3">
-        <v>290000.0</v>
+        <v>301000.0</v>
       </c>
       <c r="C155" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="D155" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E155" s="3">
-        <v>131990.0</v>
+        <v>128990.0</v>
       </c>
       <c r="F155" s="5">
-        <v>143</v>
+        <v>234</v>
       </c>
       <c r="G155" s="3">
-        <v>2137.0</v>
+        <v>1602.0</v>
       </c>
       <c r="H155" s="3">
-        <v>305591.0</v>
+        <v>374868.0</v>
       </c>
       <c r="I155" s="7" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="J155" t="s">
         <v>15</v>
       </c>
       <c r="K155" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="156" spans="1:11">
       <c r="A156" t="s">
         <v>11</v>
       </c>
       <c r="B156" s="3">
-        <v>292000.0</v>
+        <v>273520.5</v>
       </c>
       <c r="C156" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="D156" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E156" s="3">
-        <v>137990.0</v>
+        <v>109990.0</v>
       </c>
       <c r="F156" s="5">
-        <v>143</v>
+        <v>217</v>
       </c>
       <c r="G156" s="3">
-        <v>2059.0</v>
+        <v>1418.0</v>
       </c>
       <c r="H156" s="3">
-        <v>294437.0</v>
+        <v>307706.0</v>
       </c>
       <c r="I156" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J156" t="s">
         <v>15</v>
       </c>
       <c r="K156" t="s">
-        <v>16</v>
+        <v>49</v>
       </c>
     </row>
     <row r="157" spans="1:11">
       <c r="A157" t="s">
         <v>11</v>
       </c>
       <c r="B157" s="3">
-        <v>292850.0</v>
+        <v>302000.0</v>
       </c>
       <c r="C157" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D157" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E157" s="3">
-        <v>97190.0</v>
+        <v>134990.0</v>
       </c>
       <c r="F157" s="5">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="G157" s="3">
-        <v>1971.0</v>
+        <v>1853.0</v>
       </c>
       <c r="H157" s="3">
-        <v>362664.0</v>
+        <v>352070.0</v>
       </c>
       <c r="I157" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J157" t="s">
         <v>15</v>
       </c>
       <c r="K157" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="158" spans="1:11">
       <c r="A158" t="s">
         <v>11</v>
       </c>
       <c r="B158" s="3">
-        <v>273000.0</v>
+        <v>273565.0</v>
       </c>
       <c r="C158" t="s">
-        <v>12</v>
+        <v>31</v>
       </c>
       <c r="D158" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E158" s="3">
-        <v>142990.0</v>
+        <v>102290.0</v>
       </c>
       <c r="F158" s="5">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="G158" s="3">
-        <v>1956.0</v>
+        <v>3324.5</v>
       </c>
       <c r="H158" s="3">
-        <v>221028.0</v>
+        <v>378993.0</v>
       </c>
       <c r="I158" s="7" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="J158" t="s">
         <v>15</v>
       </c>
       <c r="K158" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="159" spans="1:11">
       <c r="A159" t="s">
         <v>11</v>
       </c>
       <c r="B159" s="3">
-        <v>301000.0</v>
+        <v>303000.0</v>
       </c>
       <c r="C159" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="D159" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E159" s="3">
-        <v>128990.0</v>
+        <v>131000.0</v>
       </c>
       <c r="F159" s="5">
-        <v>234</v>
+        <v>171</v>
       </c>
       <c r="G159" s="3">
-        <v>1602.0</v>
+        <v>2178.0</v>
       </c>
       <c r="H159" s="3">
-        <v>374868.0</v>
+        <v>372438.0</v>
       </c>
       <c r="I159" s="7" t="s">
-        <v>39</v>
+        <v>18</v>
       </c>
       <c r="J159" t="s">
         <v>15</v>
       </c>
       <c r="K159" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="160" spans="1:11">
       <c r="A160" t="s">
         <v>11</v>
       </c>
       <c r="B160" s="3">
-        <v>273520.5</v>
+        <v>274000.5</v>
       </c>
       <c r="C160" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="D160" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E160" s="3">
-        <v>109990.0</v>
+        <v>89990.0</v>
       </c>
       <c r="F160" s="5">
-        <v>217</v>
+        <v>72</v>
       </c>
       <c r="G160" s="3">
-        <v>1418.0</v>
+        <v>3918.0</v>
       </c>
       <c r="H160" s="3">
-        <v>307706.0</v>
+        <v>282096.0</v>
       </c>
       <c r="I160" s="7" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J160" t="s">
         <v>15</v>
       </c>
       <c r="K160" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
     </row>
     <row r="161" spans="1:11">
       <c r="A161" t="s">
         <v>11</v>
       </c>
       <c r="B161" s="3">
-        <v>302000.0</v>
+        <v>275000.0</v>
       </c>
       <c r="C161" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D161" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E161" s="3">
-        <v>134990.0</v>
+        <v>126490.0</v>
       </c>
       <c r="F161" s="5">
-        <v>190</v>
+        <v>176</v>
       </c>
       <c r="G161" s="3">
-        <v>1853.0</v>
+        <v>1765.0</v>
       </c>
       <c r="H161" s="3">
-        <v>352070.0</v>
+        <v>310640.0</v>
       </c>
       <c r="I161" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J161" t="s">
         <v>15</v>
       </c>
       <c r="K161" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="162" spans="1:11">
       <c r="A162" t="s">
         <v>11</v>
       </c>
       <c r="B162" s="3">
-        <v>273565.0</v>
+        <v>276300.0</v>
       </c>
       <c r="C162" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="D162" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E162" s="3">
-        <v>102290.0</v>
+        <v>112990.0</v>
       </c>
       <c r="F162" s="5">
-        <v>114</v>
+        <v>161</v>
       </c>
       <c r="G162" s="3">
-        <v>3324.5</v>
+        <v>1946.0</v>
       </c>
       <c r="H162" s="3">
-        <v>378993.0</v>
+        <v>313306.0</v>
       </c>
       <c r="I162" s="7" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="J162" t="s">
         <v>15</v>
       </c>
       <c r="K162" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="163" spans="1:11">
       <c r="A163" t="s">
         <v>11</v>
       </c>
       <c r="B163" s="3">
-        <v>303000.0</v>
+        <v>278000.0</v>
       </c>
       <c r="C163" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="D163" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E163" s="3">
-        <v>131000.0</v>
+        <v>124990.0</v>
       </c>
       <c r="F163" s="5">
-        <v>171</v>
+        <v>119</v>
       </c>
       <c r="G163" s="3">
-        <v>2178.0</v>
+        <v>2568.0</v>
       </c>
       <c r="H163" s="3">
-        <v>372438.0</v>
+        <v>305592.0</v>
       </c>
       <c r="I163" s="7" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="J163" t="s">
         <v>15</v>
       </c>
       <c r="K163" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="164" spans="1:11">
       <c r="A164" t="s">
         <v>11</v>
       </c>
       <c r="B164" s="3">
-        <v>274000.5</v>
+        <v>280000.0</v>
       </c>
       <c r="C164" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D164" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E164" s="3">
-        <v>89990.0</v>
+        <v>129890.0</v>
       </c>
       <c r="F164" s="5">
-        <v>72</v>
+        <v>167</v>
       </c>
       <c r="G164" s="3">
-        <v>3918.0</v>
+        <v>1827.0</v>
       </c>
       <c r="H164" s="3">
-        <v>282096.0</v>
+        <v>305109.0</v>
       </c>
       <c r="I164" s="7" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="J164" t="s">
         <v>15</v>
       </c>
       <c r="K164" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="165" spans="1:11">
       <c r="A165" t="s">
         <v>11</v>
       </c>
       <c r="B165" s="3">
-        <v>240000.0</v>
+        <v>243788.0</v>
       </c>
       <c r="C165" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="D165" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E165" s="3">
-        <v>115390.0</v>
+        <v>120590.0</v>
       </c>
       <c r="F165" s="5">
-        <v>38</v>
+        <v>109</v>
       </c>
       <c r="G165" s="3">
-        <v>4358.0</v>
+        <v>1609.0</v>
       </c>
       <c r="H165" s="3">
-        <v>165604.0</v>
+        <v>175381.0</v>
       </c>
       <c r="I165" s="7" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="J165" t="s">
         <v>15</v>
       </c>
       <c r="K165" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="166" spans="1:11">
       <c r="A166" t="s">
         <v>11</v>
       </c>
       <c r="B166" s="3">
-        <v>240933.0</v>
+        <v>252000.0</v>
       </c>
       <c r="C166" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D166" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E166" s="3">
-        <v>124190.0</v>
+        <v>113190.0</v>
       </c>
       <c r="F166" s="5">
-        <v>117</v>
+        <v>189</v>
       </c>
       <c r="G166" s="3">
-        <v>1924.0</v>
+        <v>1724.0</v>
       </c>
       <c r="H166" s="3">
-        <v>225108.0</v>
+        <v>325836.0</v>
       </c>
       <c r="I166" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J166" t="s">
         <v>15</v>
       </c>
       <c r="K166" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="167" spans="1:11">
       <c r="A167" t="s">
         <v>11</v>
       </c>
       <c r="B167" s="3">
-        <v>241800.0</v>
+        <v>252400.0</v>
       </c>
       <c r="C167" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D167" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E167" s="3">
-        <v>96690.0</v>
+        <v>112590.0</v>
       </c>
       <c r="F167" s="5">
-        <v>155</v>
+        <v>51</v>
       </c>
       <c r="G167" s="3">
-        <v>1896.0</v>
+        <v>3627.0</v>
       </c>
       <c r="H167" s="3">
-        <v>293880.0</v>
+        <v>184977.0</v>
       </c>
       <c r="I167" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J167" t="s">
         <v>15</v>
       </c>
       <c r="K167" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="168" spans="1:11">
       <c r="A168" t="s">
         <v>11</v>
       </c>
       <c r="B168" s="3">
-        <v>242000.0</v>
+        <v>252900.0</v>
       </c>
       <c r="C168" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="D168" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E168" s="3">
-        <v>95990.0</v>
+        <v>119990.0</v>
       </c>
       <c r="F168" s="5">
-        <v>123</v>
+        <v>112</v>
       </c>
       <c r="G168" s="3">
-        <v>2325.0</v>
+        <v>2202.0</v>
       </c>
       <c r="H168" s="3">
-        <v>285975.0</v>
+        <v>246624.0</v>
       </c>
       <c r="I168" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J168" t="s">
         <v>15</v>
       </c>
       <c r="K168" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="169" spans="1:11">
       <c r="A169" t="s">
         <v>11</v>
       </c>
       <c r="B169" s="3">
-        <v>243788.0</v>
+        <v>254000.0</v>
       </c>
       <c r="C169" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="D169" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E169" s="3">
-        <v>120590.0</v>
+        <v>107990.0</v>
       </c>
       <c r="F169" s="5">
-        <v>109</v>
+        <v>161</v>
       </c>
       <c r="G169" s="3">
-        <v>1609.0</v>
+        <v>1922.0</v>
       </c>
       <c r="H169" s="3">
-        <v>175381.0</v>
+        <v>309442.0</v>
       </c>
       <c r="I169" s="7" t="s">
-        <v>39</v>
+        <v>18</v>
       </c>
       <c r="J169" t="s">
         <v>15</v>
       </c>
       <c r="K169" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="170" spans="1:11">
       <c r="A170" t="s">
         <v>11</v>
       </c>
       <c r="B170" s="3">
-        <v>252000.0</v>
+        <v>257340.0</v>
       </c>
       <c r="C170" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="D170" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E170" s="3">
-        <v>113190.0</v>
+        <v>124190.0</v>
       </c>
       <c r="F170" s="5">
-        <v>189</v>
+        <v>112</v>
       </c>
       <c r="G170" s="3">
-        <v>1724.0</v>
+        <v>2150.0</v>
       </c>
       <c r="H170" s="3">
-        <v>325836.0</v>
+        <v>240800.0</v>
       </c>
       <c r="I170" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="J170" t="s">
         <v>15</v>
       </c>
       <c r="K170" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="171" spans="1:11">
       <c r="A171" t="s">
         <v>11</v>
       </c>
       <c r="B171" s="3">
-        <v>252400.0</v>
+        <v>257850.0</v>
       </c>
       <c r="C171" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D171" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E171" s="3">
-        <v>112590.0</v>
+        <v>105190.0</v>
       </c>
       <c r="F171" s="5">
-        <v>51</v>
+        <v>119</v>
       </c>
       <c r="G171" s="3">
-        <v>3627.0</v>
+        <v>2626.0</v>
       </c>
       <c r="H171" s="3">
-        <v>184977.0</v>
+        <v>312494.0</v>
       </c>
       <c r="I171" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J171" t="s">
         <v>15</v>
       </c>
       <c r="K171" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="172" spans="1:11">
       <c r="A172" t="s">
         <v>11</v>
       </c>
       <c r="B172" s="3">
-        <v>252900.0</v>
+        <v>265900.0</v>
       </c>
       <c r="C172" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="D172" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E172" s="3">
-        <v>119990.0</v>
+        <v>114990.0</v>
       </c>
       <c r="F172" s="5">
-        <v>112</v>
+        <v>184</v>
       </c>
       <c r="G172" s="3">
-        <v>2202.0</v>
+        <v>1643.0</v>
       </c>
       <c r="H172" s="3">
-        <v>246624.0</v>
+        <v>302312.0</v>
       </c>
       <c r="I172" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J172" t="s">
         <v>15</v>
       </c>
       <c r="K172" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="173" spans="1:11">
       <c r="A173" t="s">
         <v>11</v>
       </c>
       <c r="B173" s="3">
-        <v>254000.0</v>
+        <v>238150.0</v>
       </c>
       <c r="C173" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D173" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E173" s="3">
-        <v>107990.0</v>
+        <v>92890.0</v>
       </c>
       <c r="F173" s="5">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="G173" s="3">
-        <v>1922.0</v>
+        <v>1755.0</v>
       </c>
       <c r="H173" s="3">
-        <v>309442.0</v>
+        <v>291330.0</v>
       </c>
       <c r="I173" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J173" t="s">
         <v>15</v>
       </c>
       <c r="K173" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="174" spans="1:11">
       <c r="A174" t="s">
         <v>11</v>
       </c>
       <c r="B174" s="3">
-        <v>257340.0</v>
+        <v>238756.0</v>
       </c>
       <c r="C174" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="D174" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E174" s="3">
-        <v>124190.0</v>
+        <v>108690.0</v>
       </c>
       <c r="F174" s="5">
-        <v>112</v>
+        <v>196</v>
       </c>
       <c r="G174" s="3">
-        <v>2150.0</v>
+        <v>1234.0</v>
       </c>
       <c r="H174" s="3">
-        <v>240800.0</v>
+        <v>241864.0</v>
       </c>
       <c r="I174" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="J174" t="s">
         <v>15</v>
       </c>
       <c r="K174" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="175" spans="1:11">
       <c r="A175" t="s">
         <v>11</v>
       </c>
       <c r="B175" s="3">
-        <v>257850.0</v>
+        <v>239400.0</v>
       </c>
       <c r="C175" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D175" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E175" s="3">
-        <v>105190.0</v>
+        <v>95990.0</v>
       </c>
       <c r="F175" s="5">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="G175" s="3">
-        <v>2626.0</v>
+        <v>2216.0</v>
       </c>
       <c r="H175" s="3">
-        <v>312494.0</v>
+        <v>250408.0</v>
       </c>
       <c r="I175" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J175" t="s">
         <v>15</v>
       </c>
       <c r="K175" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="176" spans="1:11">
       <c r="A176" t="s">
         <v>11</v>
       </c>
       <c r="B176" s="3">
-        <v>265900.0</v>
+        <v>240000.0</v>
       </c>
       <c r="C176" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="D176" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E176" s="3">
-        <v>114990.0</v>
+        <v>115390.0</v>
       </c>
       <c r="F176" s="5">
-        <v>184</v>
+        <v>38</v>
       </c>
       <c r="G176" s="3">
-        <v>1643.0</v>
+        <v>4358.0</v>
       </c>
       <c r="H176" s="3">
-        <v>302312.0</v>
+        <v>165604.0</v>
       </c>
       <c r="I176" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J176" t="s">
         <v>15</v>
       </c>
       <c r="K176" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="177" spans="1:11">
       <c r="A177" t="s">
         <v>11</v>
       </c>
       <c r="B177" s="3">
-        <v>238150.0</v>
+        <v>240933.0</v>
       </c>
       <c r="C177" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D177" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E177" s="3">
-        <v>92890.0</v>
+        <v>124190.0</v>
       </c>
       <c r="F177" s="5">
-        <v>166</v>
+        <v>117</v>
       </c>
       <c r="G177" s="3">
-        <v>1755.0</v>
+        <v>1924.0</v>
       </c>
       <c r="H177" s="3">
-        <v>291330.0</v>
+        <v>225108.0</v>
       </c>
       <c r="I177" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J177" t="s">
         <v>15</v>
       </c>
       <c r="K177" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="178" spans="1:11">
       <c r="A178" t="s">
         <v>11</v>
       </c>
       <c r="B178" s="3">
-        <v>238756.0</v>
+        <v>241800.0</v>
       </c>
       <c r="C178" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="D178" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E178" s="3">
-        <v>108690.0</v>
+        <v>96690.0</v>
       </c>
       <c r="F178" s="5">
-        <v>196</v>
+        <v>155</v>
       </c>
       <c r="G178" s="3">
-        <v>1234.0</v>
+        <v>1896.0</v>
       </c>
       <c r="H178" s="3">
-        <v>241864.0</v>
+        <v>293880.0</v>
       </c>
       <c r="I178" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J178" t="s">
         <v>15</v>
       </c>
       <c r="K178" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="179" spans="1:11">
       <c r="A179" t="s">
         <v>11</v>
       </c>
       <c r="B179" s="3">
-        <v>239400.0</v>
+        <v>242000.0</v>
       </c>
       <c r="C179" t="s">
         <v>23</v>
       </c>
       <c r="D179" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E179" s="3">
         <v>95990.0</v>
       </c>
       <c r="F179" s="5">
-        <v>113</v>
+        <v>123</v>
       </c>
       <c r="G179" s="3">
-        <v>2216.0</v>
+        <v>2325.0</v>
       </c>
       <c r="H179" s="3">
-        <v>250408.0</v>
+        <v>285975.0</v>
       </c>
       <c r="I179" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J179" t="s">
         <v>15</v>
       </c>
       <c r="K179" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="180" spans="1:11">
       <c r="A180" t="s">
         <v>11</v>
       </c>
       <c r="B180" s="3">
-        <v>225300.0</v>
+        <v>229000.0</v>
       </c>
       <c r="C180" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D180" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E180" s="3">
-        <v>105990.0</v>
+        <v>121190.0</v>
       </c>
       <c r="F180" s="5">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="G180" s="3">
-        <v>1464.0</v>
+        <v>1151.0</v>
       </c>
       <c r="H180" s="3">
-        <v>243024.0</v>
+        <v>192217.0</v>
       </c>
       <c r="I180" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J180" t="s">
         <v>15</v>
       </c>
       <c r="K180" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="181" spans="1:11">
       <c r="A181" t="s">
         <v>11</v>
       </c>
       <c r="B181" s="3">
-        <v>225900.0</v>
+        <v>229200.0</v>
       </c>
       <c r="C181" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="D181" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E181" s="3">
-        <v>105990.0</v>
+        <v>93190.0</v>
       </c>
       <c r="F181" s="5">
-        <v>180</v>
+        <v>111</v>
       </c>
       <c r="G181" s="3">
-        <v>1187.0</v>
+        <v>1995.0</v>
       </c>
       <c r="H181" s="3">
-        <v>213660.0</v>
+        <v>221445.0</v>
       </c>
       <c r="I181" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J181" t="s">
         <v>15</v>
       </c>
       <c r="K181" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="182" spans="1:11">
       <c r="A182" t="s">
         <v>11</v>
       </c>
       <c r="B182" s="3">
-        <v>227000.0</v>
+        <v>231075.5</v>
       </c>
       <c r="C182" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="D182" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E182" s="3">
-        <v>121190.0</v>
+        <v>99990.0</v>
       </c>
       <c r="F182" s="5">
-        <v>190</v>
+        <v>227</v>
       </c>
       <c r="G182" s="3">
-        <v>980.0</v>
+        <v>1194.0</v>
       </c>
       <c r="H182" s="3">
-        <v>186200.0</v>
+        <v>271038.0</v>
       </c>
       <c r="I182" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J182" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="K182" t="s">
-        <v>16</v>
+        <v>51</v>
       </c>
     </row>
     <row r="183" spans="1:11">
       <c r="A183" t="s">
         <v>11</v>
       </c>
       <c r="B183" s="3">
-        <v>227000.0</v>
+        <v>232000.0</v>
       </c>
       <c r="C183" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="D183" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E183" s="3">
-        <v>125590.0</v>
+        <v>97990.0</v>
       </c>
       <c r="F183" s="5">
-        <v>190</v>
+        <v>111</v>
       </c>
       <c r="G183" s="3">
-        <v>956.0</v>
+        <v>2126.0</v>
       </c>
       <c r="H183" s="3">
-        <v>181640.0</v>
+        <v>235986.0</v>
       </c>
       <c r="I183" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J183" t="s">
         <v>15</v>
       </c>
       <c r="K183" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="184" spans="1:11">
       <c r="A184" t="s">
         <v>11</v>
       </c>
       <c r="B184" s="3">
-        <v>229000.0</v>
+        <v>232180.5</v>
       </c>
       <c r="C184" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D184" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E184" s="3">
-        <v>121190.0</v>
+        <v>99990.0</v>
       </c>
       <c r="F184" s="5">
-        <v>167</v>
+        <v>128</v>
       </c>
       <c r="G184" s="3">
-        <v>1151.0</v>
+        <v>2232.0</v>
       </c>
       <c r="H184" s="3">
-        <v>192217.0</v>
+        <v>285696.0</v>
       </c>
       <c r="I184" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J184" t="s">
         <v>15</v>
       </c>
       <c r="K184" t="s">
-        <v>16</v>
+        <v>52</v>
       </c>
     </row>
     <row r="185" spans="1:11">
       <c r="A185" t="s">
         <v>11</v>
       </c>
       <c r="B185" s="3">
-        <v>229200.0</v>
+        <v>232800.0</v>
       </c>
       <c r="C185" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D185" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E185" s="3">
-        <v>93190.0</v>
+        <v>98990.0</v>
       </c>
       <c r="F185" s="5">
-        <v>111</v>
+        <v>127</v>
       </c>
       <c r="G185" s="3">
-        <v>1995.0</v>
+        <v>2108.0</v>
       </c>
       <c r="H185" s="3">
-        <v>221445.0</v>
+        <v>267716.0</v>
       </c>
       <c r="I185" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J185" t="s">
         <v>15</v>
       </c>
       <c r="K185" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="186" spans="1:11">
       <c r="A186" t="s">
         <v>11</v>
       </c>
       <c r="B186" s="3">
-        <v>231075.5</v>
+        <v>235800.0</v>
       </c>
       <c r="C186" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="D186" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E186" s="3">
-        <v>99990.0</v>
+        <v>125990.0</v>
       </c>
       <c r="F186" s="5">
-        <v>227</v>
+        <v>164</v>
       </c>
       <c r="G186" s="3">
-        <v>1194.0</v>
+        <v>1094.0</v>
       </c>
       <c r="H186" s="3">
-        <v>271038.0</v>
+        <v>179416.0</v>
       </c>
       <c r="I186" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J186" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="K186" t="s">
-        <v>51</v>
+        <v>16</v>
       </c>
     </row>
     <row r="187" spans="1:11">
       <c r="A187" t="s">
         <v>11</v>
       </c>
       <c r="B187" s="3">
-        <v>232000.0</v>
+        <v>237700.0</v>
       </c>
       <c r="C187" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D187" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E187" s="3">
-        <v>97990.0</v>
+        <v>93790.0</v>
       </c>
       <c r="F187" s="5">
-        <v>111</v>
+        <v>159</v>
       </c>
       <c r="G187" s="3">
-        <v>2126.0</v>
+        <v>1896.0</v>
       </c>
       <c r="H187" s="3">
-        <v>235986.0</v>
+        <v>301464.0</v>
       </c>
       <c r="I187" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J187" t="s">
         <v>15</v>
       </c>
       <c r="K187" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="188" spans="1:11">
       <c r="A188" t="s">
         <v>11</v>
       </c>
       <c r="B188" s="3">
-        <v>232180.5</v>
+        <v>221500.0</v>
       </c>
       <c r="C188" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="D188" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E188" s="3">
-        <v>99990.0</v>
+        <v>104190.0</v>
       </c>
       <c r="F188" s="5">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="G188" s="3">
-        <v>2232.0</v>
+        <v>1590.0</v>
       </c>
       <c r="H188" s="3">
-        <v>285696.0</v>
+        <v>198750.0</v>
       </c>
       <c r="I188" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J188" t="s">
         <v>15</v>
       </c>
       <c r="K188" t="s">
-        <v>52</v>
+        <v>16</v>
       </c>
     </row>
     <row r="189" spans="1:11">
       <c r="A189" t="s">
         <v>11</v>
       </c>
       <c r="B189" s="3">
-        <v>232800.0</v>
+        <v>238000.0</v>
       </c>
       <c r="C189" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="D189" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E189" s="3">
-        <v>98990.0</v>
+        <v>113990.0</v>
       </c>
       <c r="F189" s="5">
-        <v>127</v>
+        <v>169</v>
       </c>
       <c r="G189" s="3">
-        <v>2108.0</v>
+        <v>1230.0</v>
       </c>
       <c r="H189" s="3">
-        <v>267716.0</v>
+        <v>207870.0</v>
       </c>
       <c r="I189" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J189" t="s">
         <v>15</v>
       </c>
       <c r="K189" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="190" spans="1:11">
       <c r="A190" t="s">
         <v>11</v>
       </c>
       <c r="B190" s="3">
-        <v>235800.0</v>
+        <v>222150.0</v>
       </c>
       <c r="C190" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="D190" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E190" s="3">
-        <v>125990.0</v>
+        <v>83190.0</v>
       </c>
       <c r="F190" s="5">
-        <v>164</v>
+        <v>94</v>
       </c>
       <c r="G190" s="3">
-        <v>1094.0</v>
+        <v>2673.0</v>
       </c>
       <c r="H190" s="3">
-        <v>179416.0</v>
+        <v>251262.0</v>
       </c>
       <c r="I190" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J190" t="s">
         <v>15</v>
       </c>
       <c r="K190" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="191" spans="1:11">
       <c r="A191" t="s">
         <v>11</v>
       </c>
       <c r="B191" s="3">
-        <v>237700.0</v>
+        <v>223200.0</v>
       </c>
       <c r="C191" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D191" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E191" s="3">
-        <v>93790.0</v>
+        <v>130990.0</v>
       </c>
       <c r="F191" s="5">
-        <v>159</v>
+        <v>71</v>
       </c>
       <c r="G191" s="3">
-        <v>1896.0</v>
+        <v>1695.0</v>
       </c>
       <c r="H191" s="3">
-        <v>301464.0</v>
+        <v>120345.0</v>
       </c>
       <c r="I191" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J191" t="s">
         <v>15</v>
       </c>
       <c r="K191" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="192" spans="1:11">
       <c r="A192" t="s">
         <v>11</v>
       </c>
       <c r="B192" s="3">
-        <v>221500.0</v>
+        <v>223696.0</v>
       </c>
       <c r="C192" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="D192" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E192" s="3">
-        <v>104190.0</v>
+        <v>102990.0</v>
       </c>
       <c r="F192" s="5">
-        <v>125</v>
+        <v>164</v>
       </c>
       <c r="G192" s="3">
-        <v>1590.0</v>
+        <v>1693.0</v>
       </c>
       <c r="H192" s="3">
-        <v>198750.0</v>
+        <v>277652.0</v>
       </c>
       <c r="I192" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J192" t="s">
         <v>15</v>
       </c>
       <c r="K192" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="193" spans="1:11">
       <c r="A193" t="s">
         <v>11</v>
       </c>
       <c r="B193" s="3">
-        <v>238000.0</v>
+        <v>225300.0</v>
       </c>
       <c r="C193" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D193" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E193" s="3">
-        <v>113990.0</v>
+        <v>105990.0</v>
       </c>
       <c r="F193" s="5">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="G193" s="3">
-        <v>1230.0</v>
+        <v>1464.0</v>
       </c>
       <c r="H193" s="3">
-        <v>207870.0</v>
+        <v>243024.0</v>
       </c>
       <c r="I193" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J193" t="s">
         <v>15</v>
       </c>
       <c r="K193" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="194" spans="1:11">
       <c r="A194" t="s">
         <v>11</v>
       </c>
       <c r="B194" s="3">
-        <v>222150.0</v>
+        <v>225900.0</v>
       </c>
       <c r="C194" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D194" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E194" s="3">
-        <v>83190.0</v>
+        <v>105990.0</v>
       </c>
       <c r="F194" s="5">
-        <v>94</v>
+        <v>180</v>
       </c>
       <c r="G194" s="3">
-        <v>2673.0</v>
+        <v>1187.0</v>
       </c>
       <c r="H194" s="3">
-        <v>251262.0</v>
+        <v>213660.0</v>
       </c>
       <c r="I194" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J194" t="s">
         <v>15</v>
       </c>
       <c r="K194" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="195" spans="1:11">
       <c r="A195" t="s">
         <v>11</v>
       </c>
       <c r="B195" s="3">
-        <v>223200.0</v>
+        <v>227000.0</v>
       </c>
       <c r="C195" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="D195" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E195" s="3">
-        <v>130990.0</v>
+        <v>121190.0</v>
       </c>
       <c r="F195" s="5">
-        <v>71</v>
+        <v>190</v>
       </c>
       <c r="G195" s="3">
-        <v>1695.0</v>
+        <v>980.0</v>
       </c>
       <c r="H195" s="3">
-        <v>120345.0</v>
+        <v>186200.0</v>
       </c>
       <c r="I195" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J195" t="s">
         <v>15</v>
       </c>
       <c r="K195" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="196" spans="1:11">
       <c r="A196" t="s">
         <v>11</v>
       </c>
       <c r="B196" s="3">
-        <v>223696.0</v>
+        <v>227000.0</v>
       </c>
       <c r="C196" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="D196" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E196" s="3">
-        <v>102990.0</v>
+        <v>125590.0</v>
       </c>
       <c r="F196" s="5">
-        <v>164</v>
+        <v>190</v>
       </c>
       <c r="G196" s="3">
-        <v>1693.0</v>
+        <v>956.0</v>
       </c>
       <c r="H196" s="3">
-        <v>277652.0</v>
+        <v>181640.0</v>
       </c>
       <c r="I196" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J196" t="s">
         <v>15</v>
       </c>
       <c r="K196" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="197" spans="1:11">
       <c r="A197" t="s">
         <v>11</v>
       </c>
       <c r="B197" s="3">
-        <v>210000.0</v>
+        <v>212200.0</v>
       </c>
       <c r="C197" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D197" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E197" s="3">
-        <v>103490.0</v>
+        <v>99990.0</v>
       </c>
       <c r="F197" s="5">
-        <v>61</v>
+        <v>191</v>
       </c>
       <c r="G197" s="3">
-        <v>2424.0</v>
+        <v>1096.0</v>
       </c>
       <c r="H197" s="3">
-        <v>147864.0</v>
+        <v>209336.0</v>
       </c>
       <c r="I197" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="J197" t="s">
         <v>15</v>
       </c>
       <c r="K197" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="198" spans="1:11">
       <c r="A198" t="s">
         <v>11</v>
       </c>
       <c r="B198" s="3">
-        <v>210250.0</v>
+        <v>213250.0</v>
       </c>
       <c r="C198" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="D198" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E198" s="3">
-        <v>98990.0</v>
+        <v>112990.0</v>
       </c>
       <c r="F198" s="5">
-        <v>228</v>
+        <v>216</v>
       </c>
       <c r="G198" s="3">
-        <v>1095.0</v>
+        <v>1118.0</v>
       </c>
       <c r="H198" s="3">
-        <v>249660.0</v>
+        <v>241488.0</v>
       </c>
       <c r="I198" s="7" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="J198" t="s">
         <v>15</v>
       </c>
       <c r="K198" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="199" spans="1:11">
       <c r="A199" t="s">
         <v>11</v>
       </c>
       <c r="B199" s="3">
-        <v>211400.0</v>
+        <v>214900.0</v>
       </c>
       <c r="C199" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D199" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E199" s="3">
-        <v>90990.0</v>
+        <v>105990.0</v>
       </c>
       <c r="F199" s="5">
-        <v>184</v>
+        <v>179</v>
       </c>
       <c r="G199" s="3">
-        <v>1315.0</v>
+        <v>1206.5</v>
       </c>
       <c r="H199" s="3">
-        <v>241960.0</v>
+        <v>215963.5</v>
       </c>
       <c r="I199" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J199" t="s">
         <v>15</v>
       </c>
       <c r="K199" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="200" spans="1:11">
       <c r="A200" t="s">
         <v>11</v>
       </c>
       <c r="B200" s="3">
-        <v>211600.0</v>
+        <v>214962.0</v>
       </c>
       <c r="C200" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="D200" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E200" s="3">
-        <v>111190.0</v>
+        <v>109190.0</v>
       </c>
       <c r="F200" s="5">
-        <v>66</v>
+        <v>227</v>
       </c>
       <c r="G200" s="3">
-        <v>2188.0</v>
+        <v>1109.0</v>
       </c>
       <c r="H200" s="3">
-        <v>144408.0</v>
+        <v>251743.0</v>
       </c>
       <c r="I200" s="7" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="J200" t="s">
         <v>15</v>
       </c>
       <c r="K200" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="201" spans="1:11">
       <c r="A201" t="s">
         <v>11</v>
       </c>
       <c r="B201" s="3">
-        <v>212200.0</v>
+        <v>217200.0</v>
       </c>
       <c r="C201" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="D201" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E201" s="3">
-        <v>99990.0</v>
+        <v>92990.0</v>
       </c>
       <c r="F201" s="5">
-        <v>191</v>
+        <v>159</v>
       </c>
       <c r="G201" s="3">
-        <v>1096.0</v>
+        <v>1516.0</v>
       </c>
       <c r="H201" s="3">
-        <v>209336.0</v>
+        <v>241044.0</v>
       </c>
       <c r="I201" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J201" t="s">
         <v>15</v>
       </c>
       <c r="K201" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="202" spans="1:11">
       <c r="A202" t="s">
         <v>11</v>
       </c>
       <c r="B202" s="3">
-        <v>213250.0</v>
+        <v>218000.0</v>
       </c>
       <c r="C202" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D202" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E202" s="3">
-        <v>112990.0</v>
+        <v>103190.0</v>
       </c>
       <c r="F202" s="5">
-        <v>216</v>
+        <v>175</v>
       </c>
       <c r="G202" s="3">
-        <v>1118.0</v>
+        <v>1145.0</v>
       </c>
       <c r="H202" s="3">
-        <v>241488.0</v>
+        <v>200375.0</v>
       </c>
       <c r="I202" s="7" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="J202" t="s">
         <v>15</v>
       </c>
       <c r="K202" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="203" spans="1:11">
       <c r="A203" t="s">
         <v>11</v>
       </c>
       <c r="B203" s="3">
-        <v>214900.0</v>
+        <v>218707.0</v>
       </c>
       <c r="C203" t="s">
-        <v>12</v>
+        <v>53</v>
       </c>
       <c r="D203" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E203" s="3">
-        <v>105990.0</v>
+        <v>105190.0</v>
       </c>
       <c r="F203" s="5">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="G203" s="3">
-        <v>1206.5</v>
+        <v>1409.0</v>
       </c>
       <c r="H203" s="3">
-        <v>215963.5</v>
+        <v>257847.0</v>
       </c>
       <c r="I203" s="7" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="J203" t="s">
         <v>15</v>
       </c>
       <c r="K203" t="s">
-        <v>16</v>
+        <v>55</v>
       </c>
     </row>
     <row r="204" spans="1:11">
       <c r="A204" t="s">
         <v>11</v>
       </c>
       <c r="B204" s="3">
-        <v>214962.0</v>
+        <v>219000.0</v>
       </c>
       <c r="C204" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D204" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E204" s="3">
-        <v>109190.0</v>
+        <v>102190.0</v>
       </c>
       <c r="F204" s="5">
-        <v>227</v>
+        <v>167</v>
       </c>
       <c r="G204" s="3">
-        <v>1109.0</v>
+        <v>1258.0</v>
       </c>
       <c r="H204" s="3">
-        <v>251743.0</v>
+        <v>210086.0</v>
       </c>
       <c r="I204" s="7" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="J204" t="s">
         <v>15</v>
       </c>
       <c r="K204" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="205" spans="1:11">
       <c r="A205" t="s">
         <v>11</v>
       </c>
       <c r="B205" s="3">
-        <v>217200.0</v>
+        <v>209666.0</v>
       </c>
       <c r="C205" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="D205" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E205" s="3">
-        <v>92990.0</v>
+        <v>83690.0</v>
       </c>
       <c r="F205" s="5">
-        <v>159</v>
+        <v>171</v>
       </c>
       <c r="G205" s="3">
-        <v>1516.0</v>
+        <v>1104.0</v>
       </c>
       <c r="H205" s="3">
-        <v>241044.0</v>
+        <v>188784.0</v>
       </c>
       <c r="I205" s="7" t="s">
-        <v>19</v>
+        <v>43</v>
       </c>
       <c r="J205" t="s">
         <v>15</v>
       </c>
       <c r="K205" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="206" spans="1:11">
       <c r="A206" t="s">
         <v>11</v>
       </c>
       <c r="B206" s="3">
-        <v>218000.0</v>
+        <v>209666.0</v>
       </c>
       <c r="C206" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="D206" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E206" s="3">
-        <v>103190.0</v>
+        <v>83690.0</v>
       </c>
       <c r="F206" s="5">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="G206" s="3">
-        <v>1145.0</v>
+        <v>1104.0</v>
       </c>
       <c r="H206" s="3">
-        <v>200375.0</v>
+        <v>188784.0</v>
       </c>
       <c r="I206" s="7" t="s">
-        <v>14</v>
+        <v>43</v>
       </c>
       <c r="J206" t="s">
         <v>15</v>
       </c>
       <c r="K206" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="207" spans="1:11">
       <c r="A207" t="s">
         <v>11</v>
       </c>
       <c r="B207" s="3">
-        <v>218707.0</v>
+        <v>210000.0</v>
       </c>
       <c r="C207" t="s">
-        <v>53</v>
+        <v>12</v>
       </c>
       <c r="D207" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E207" s="3">
-        <v>105190.0</v>
+        <v>103490.0</v>
       </c>
       <c r="F207" s="5">
-        <v>183</v>
+        <v>61</v>
       </c>
       <c r="G207" s="3">
-        <v>1409.0</v>
+        <v>2424.0</v>
       </c>
       <c r="H207" s="3">
-        <v>257847.0</v>
+        <v>147864.0</v>
       </c>
       <c r="I207" s="7" t="s">
-        <v>54</v>
+        <v>20</v>
       </c>
       <c r="J207" t="s">
         <v>15</v>
       </c>
       <c r="K207" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
     </row>
     <row r="208" spans="1:11">
       <c r="A208" t="s">
         <v>11</v>
       </c>
       <c r="B208" s="3">
-        <v>219000.0</v>
+        <v>210250.0</v>
       </c>
       <c r="C208" t="s">
         <v>12</v>
       </c>
       <c r="D208" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E208" s="3">
-        <v>102190.0</v>
+        <v>98990.0</v>
       </c>
       <c r="F208" s="5">
-        <v>167</v>
+        <v>228</v>
       </c>
       <c r="G208" s="3">
-        <v>1258.0</v>
+        <v>1095.0</v>
       </c>
       <c r="H208" s="3">
-        <v>210086.0</v>
+        <v>249660.0</v>
       </c>
       <c r="I208" s="7" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="J208" t="s">
         <v>15</v>
       </c>
       <c r="K208" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="209" spans="1:11">
       <c r="A209" t="s">
         <v>11</v>
       </c>
       <c r="B209" s="3">
-        <v>209666.0</v>
+        <v>211400.0</v>
       </c>
       <c r="C209" t="s">
-        <v>43</v>
+        <v>28</v>
       </c>
       <c r="D209" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E209" s="3">
-        <v>83690.0</v>
+        <v>90990.0</v>
       </c>
       <c r="F209" s="5">
-        <v>171</v>
+        <v>184</v>
       </c>
       <c r="G209" s="3">
-        <v>1104.0</v>
+        <v>1315.0</v>
       </c>
       <c r="H209" s="3">
-        <v>188784.0</v>
+        <v>241960.0</v>
       </c>
       <c r="I209" s="7" t="s">
-        <v>44</v>
+        <v>18</v>
       </c>
       <c r="J209" t="s">
         <v>15</v>
       </c>
       <c r="K209" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="210" spans="1:11">
       <c r="A210" t="s">
         <v>11</v>
       </c>
       <c r="B210" s="3">
-        <v>209666.0</v>
+        <v>211600.0</v>
       </c>
       <c r="C210" t="s">
-        <v>43</v>
+        <v>12</v>
       </c>
       <c r="D210" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E210" s="3">
-        <v>83690.0</v>
+        <v>111190.0</v>
       </c>
       <c r="F210" s="5">
-        <v>171</v>
+        <v>66</v>
       </c>
       <c r="G210" s="3">
-        <v>1104.0</v>
+        <v>2188.0</v>
       </c>
       <c r="H210" s="3">
-        <v>188784.0</v>
+        <v>144408.0</v>
       </c>
       <c r="I210" s="7" t="s">
         <v>44</v>
       </c>
       <c r="J210" t="s">
         <v>15</v>
       </c>
       <c r="K210" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="211" spans="1:11">
       <c r="A211" t="s">
         <v>11</v>
       </c>
       <c r="B211" s="3">
-        <v>203000.0</v>
+        <v>204000.0</v>
       </c>
       <c r="C211" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D211" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E211" s="3">
-        <v>95990.0</v>
+        <v>86590.0</v>
       </c>
       <c r="F211" s="5">
-        <v>155</v>
+        <v>131</v>
       </c>
       <c r="G211" s="3">
-        <v>1295.0</v>
+        <v>1760.0</v>
       </c>
       <c r="H211" s="3">
-        <v>200725.0</v>
+        <v>230560.0</v>
       </c>
       <c r="I211" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J211" t="s">
         <v>15</v>
       </c>
       <c r="K211" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="212" spans="1:11">
       <c r="A212" t="s">
         <v>11</v>
       </c>
       <c r="B212" s="3">
-        <v>203000.0</v>
+        <v>204000.0</v>
       </c>
       <c r="C212" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="D212" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E212" s="3">
-        <v>72190.0</v>
+        <v>80990.0</v>
       </c>
       <c r="F212" s="5">
-        <v>47</v>
+        <v>81</v>
       </c>
       <c r="G212" s="3">
-        <v>4872.0</v>
+        <v>2322.0</v>
       </c>
       <c r="H212" s="3">
-        <v>228984.0</v>
+        <v>188082.0</v>
       </c>
       <c r="I212" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J212" t="s">
         <v>15</v>
       </c>
       <c r="K212" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
     </row>
     <row r="213" spans="1:11">
       <c r="A213" t="s">
         <v>11</v>
       </c>
       <c r="B213" s="3">
-        <v>203917.0</v>
+        <v>205200.0</v>
       </c>
       <c r="C213" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="D213" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E213" s="3">
-        <v>172590.0</v>
+        <v>82490.0</v>
       </c>
       <c r="F213" s="5">
-        <v>179</v>
+        <v>153</v>
       </c>
       <c r="G213" s="3">
-        <v>428.0</v>
+        <v>1543.0</v>
       </c>
       <c r="H213" s="3">
-        <v>76612.0</v>
+        <v>236079.0</v>
       </c>
       <c r="I213" s="7" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="J213" t="s">
         <v>15</v>
       </c>
       <c r="K213" t="s">
-        <v>57</v>
+        <v>16</v>
       </c>
     </row>
     <row r="214" spans="1:11">
       <c r="A214" t="s">
         <v>11</v>
       </c>
       <c r="B214" s="3">
-        <v>204000.0</v>
+        <v>205300.0</v>
       </c>
       <c r="C214" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D214" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E214" s="3">
-        <v>105990.0</v>
+        <v>90990.0</v>
       </c>
       <c r="F214" s="5">
-        <v>155</v>
+        <v>140</v>
       </c>
       <c r="G214" s="3">
-        <v>1218.0</v>
+        <v>1364.0</v>
       </c>
       <c r="H214" s="3">
-        <v>188790.0</v>
+        <v>190960.0</v>
       </c>
       <c r="I214" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J214" t="s">
         <v>15</v>
       </c>
       <c r="K214" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="215" spans="1:11">
       <c r="A215" t="s">
         <v>11</v>
       </c>
       <c r="B215" s="3">
-        <v>204000.0</v>
+        <v>206800.0</v>
       </c>
       <c r="C215" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D215" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E215" s="3">
-        <v>86590.0</v>
+        <v>101990.0</v>
       </c>
       <c r="F215" s="5">
-        <v>131</v>
+        <v>164</v>
       </c>
       <c r="G215" s="3">
-        <v>1760.0</v>
+        <v>1483.0</v>
       </c>
       <c r="H215" s="3">
-        <v>230560.0</v>
+        <v>243212.0</v>
       </c>
       <c r="I215" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J215" t="s">
         <v>15</v>
       </c>
       <c r="K215" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="216" spans="1:11">
       <c r="A216" t="s">
         <v>11</v>
       </c>
       <c r="B216" s="3">
-        <v>204000.0</v>
+        <v>207000.0</v>
       </c>
       <c r="C216" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="D216" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E216" s="3">
-        <v>80990.0</v>
+        <v>78190.0</v>
       </c>
       <c r="F216" s="5">
-        <v>81</v>
+        <v>188</v>
       </c>
       <c r="G216" s="3">
-        <v>2322.0</v>
+        <v>1336.0</v>
       </c>
       <c r="H216" s="3">
-        <v>188082.0</v>
+        <v>251168.0</v>
       </c>
       <c r="I216" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J216" t="s">
         <v>15</v>
       </c>
       <c r="K216" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="217" spans="1:11">
       <c r="A217" t="s">
         <v>11</v>
       </c>
       <c r="B217" s="3">
-        <v>205200.0</v>
+        <v>207000.0</v>
       </c>
       <c r="C217" t="s">
         <v>23</v>
       </c>
       <c r="D217" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E217" s="3">
-        <v>82490.0</v>
+        <v>85190.0</v>
       </c>
       <c r="F217" s="5">
-        <v>153</v>
+        <v>138</v>
       </c>
       <c r="G217" s="3">
-        <v>1543.0</v>
+        <v>1652.5</v>
       </c>
       <c r="H217" s="3">
-        <v>236079.0</v>
+        <v>228045.0</v>
       </c>
       <c r="I217" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J217" t="s">
         <v>15</v>
       </c>
       <c r="K217" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="218" spans="1:11">
       <c r="A218" t="s">
         <v>11</v>
       </c>
       <c r="B218" s="3">
-        <v>205300.0</v>
+        <v>207100.0</v>
       </c>
       <c r="C218" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D218" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E218" s="3">
-        <v>90990.0</v>
+        <v>82590.0</v>
       </c>
       <c r="F218" s="5">
-        <v>140</v>
+        <v>149</v>
       </c>
       <c r="G218" s="3">
-        <v>1364.0</v>
+        <v>1643.0</v>
       </c>
       <c r="H218" s="3">
-        <v>190960.0</v>
+        <v>244807.0</v>
       </c>
       <c r="I218" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J218" t="s">
         <v>15</v>
       </c>
       <c r="K218" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="219" spans="1:11">
       <c r="A219" t="s">
         <v>11</v>
       </c>
       <c r="B219" s="3">
-        <v>206800.0</v>
+        <v>207950.0</v>
       </c>
       <c r="C219" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D219" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E219" s="3">
-        <v>101990.0</v>
+        <v>99790.0</v>
       </c>
       <c r="F219" s="5">
-        <v>164</v>
+        <v>71</v>
       </c>
       <c r="G219" s="3">
-        <v>1483.0</v>
+        <v>2453.0</v>
       </c>
       <c r="H219" s="3">
-        <v>243212.0</v>
+        <v>174163.0</v>
       </c>
       <c r="I219" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J219" t="s">
         <v>15</v>
       </c>
       <c r="K219" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="220" spans="1:11">
       <c r="A220" t="s">
         <v>11</v>
       </c>
       <c r="B220" s="3">
-        <v>207000.0</v>
+        <v>201000.0</v>
       </c>
       <c r="C220" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D220" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E220" s="3">
-        <v>78190.0</v>
+        <v>117390.0</v>
       </c>
       <c r="F220" s="5">
-        <v>188</v>
+        <v>64</v>
       </c>
       <c r="G220" s="3">
-        <v>1336.0</v>
+        <v>1518.0</v>
       </c>
       <c r="H220" s="3">
-        <v>251168.0</v>
+        <v>97152.0</v>
       </c>
       <c r="I220" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J220" t="s">
         <v>15</v>
       </c>
       <c r="K220" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="221" spans="1:11">
       <c r="A221" t="s">
         <v>11</v>
       </c>
       <c r="B221" s="3">
-        <v>207000.0</v>
+        <v>209316.0</v>
       </c>
       <c r="C221" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="D221" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E221" s="3">
-        <v>85190.0</v>
+        <v>84590.0</v>
       </c>
       <c r="F221" s="5">
-        <v>138</v>
+        <v>122</v>
       </c>
       <c r="G221" s="3">
-        <v>1652.5</v>
+        <v>1657.0</v>
       </c>
       <c r="H221" s="3">
-        <v>228045.0</v>
+        <v>202154.0</v>
       </c>
       <c r="I221" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J221" t="s">
         <v>15</v>
       </c>
       <c r="K221" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="222" spans="1:11">
       <c r="A222" t="s">
         <v>11</v>
       </c>
       <c r="B222" s="3">
-        <v>207100.0</v>
+        <v>201000.0</v>
       </c>
       <c r="C222" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D222" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E222" s="3">
-        <v>82590.0</v>
+        <v>91990.0</v>
       </c>
       <c r="F222" s="5">
-        <v>149</v>
+        <v>227</v>
       </c>
       <c r="G222" s="3">
-        <v>1643.0</v>
+        <v>1060.0</v>
       </c>
       <c r="H222" s="3">
-        <v>244807.0</v>
+        <v>240620.0</v>
       </c>
       <c r="I222" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J222" t="s">
         <v>15</v>
       </c>
       <c r="K222" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="223" spans="1:11">
       <c r="A223" t="s">
         <v>11</v>
       </c>
       <c r="B223" s="3">
-        <v>207950.0</v>
+        <v>201650.0</v>
       </c>
       <c r="C223" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D223" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E223" s="3">
-        <v>99790.0</v>
+        <v>80590.0</v>
       </c>
       <c r="F223" s="5">
-        <v>71</v>
+        <v>163</v>
       </c>
       <c r="G223" s="3">
-        <v>2453.0</v>
+        <v>1451.0</v>
       </c>
       <c r="H223" s="3">
-        <v>174163.0</v>
+        <v>236513.0</v>
       </c>
       <c r="I223" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J223" t="s">
         <v>15</v>
       </c>
       <c r="K223" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="224" spans="1:11">
       <c r="A224" t="s">
         <v>11</v>
       </c>
       <c r="B224" s="3">
-        <v>201000.0</v>
+        <v>203000.0</v>
       </c>
       <c r="C224" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="D224" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E224" s="3">
-        <v>117390.0</v>
+        <v>95990.0</v>
       </c>
       <c r="F224" s="5">
-        <v>64</v>
+        <v>155</v>
       </c>
       <c r="G224" s="3">
-        <v>1518.0</v>
+        <v>1295.0</v>
       </c>
       <c r="H224" s="3">
-        <v>97152.0</v>
+        <v>200725.0</v>
       </c>
       <c r="I224" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J224" t="s">
         <v>15</v>
       </c>
       <c r="K224" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="225" spans="1:11">
       <c r="A225" t="s">
         <v>11</v>
       </c>
       <c r="B225" s="3">
-        <v>209316.0</v>
+        <v>203000.0</v>
       </c>
       <c r="C225" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D225" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E225" s="3">
-        <v>84590.0</v>
+        <v>72190.0</v>
       </c>
       <c r="F225" s="5">
-        <v>122</v>
+        <v>47</v>
       </c>
       <c r="G225" s="3">
-        <v>1657.0</v>
+        <v>4872.0</v>
       </c>
       <c r="H225" s="3">
-        <v>202154.0</v>
+        <v>228984.0</v>
       </c>
       <c r="I225" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J225" t="s">
         <v>15</v>
       </c>
       <c r="K225" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
     </row>
     <row r="226" spans="1:11">
       <c r="A226" t="s">
         <v>11</v>
       </c>
       <c r="B226" s="3">
-        <v>201000.0</v>
+        <v>203917.0</v>
       </c>
       <c r="C226" t="s">
-        <v>12</v>
+        <v>53</v>
       </c>
       <c r="D226" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E226" s="3">
-        <v>91990.0</v>
+        <v>172590.0</v>
       </c>
       <c r="F226" s="5">
-        <v>227</v>
+        <v>179</v>
       </c>
       <c r="G226" s="3">
-        <v>1060.0</v>
+        <v>428.0</v>
       </c>
       <c r="H226" s="3">
-        <v>240620.0</v>
+        <v>76612.0</v>
       </c>
       <c r="I226" s="7" t="s">
-        <v>14</v>
+        <v>56</v>
       </c>
       <c r="J226" t="s">
         <v>15</v>
       </c>
       <c r="K226" t="s">
-        <v>16</v>
+        <v>57</v>
       </c>
     </row>
     <row r="227" spans="1:11">
       <c r="A227" t="s">
         <v>11</v>
       </c>
       <c r="B227" s="3">
-        <v>201650.0</v>
+        <v>204000.0</v>
       </c>
       <c r="C227" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D227" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E227" s="3">
-        <v>80590.0</v>
+        <v>105990.0</v>
       </c>
       <c r="F227" s="5">
-        <v>163</v>
+        <v>155</v>
       </c>
       <c r="G227" s="3">
-        <v>1451.0</v>
+        <v>1218.0</v>
       </c>
       <c r="H227" s="3">
-        <v>236513.0</v>
+        <v>188790.0</v>
       </c>
       <c r="I227" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J227" t="s">
         <v>15</v>
       </c>
       <c r="K227" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="228" spans="1:11">
       <c r="A228" t="s">
         <v>11</v>
       </c>
       <c r="B228" s="3">
-        <v>187080.0</v>
+        <v>193707.0</v>
       </c>
       <c r="C228" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="D228" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E228" s="3">
-        <v>89490.0</v>
+        <v>129990.0</v>
       </c>
       <c r="F228" s="5">
-        <v>154</v>
+        <v>83</v>
       </c>
       <c r="G228" s="3">
-        <v>1023.0</v>
+        <v>1583.0</v>
       </c>
       <c r="H228" s="3">
-        <v>157542.0</v>
+        <v>131389.0</v>
       </c>
       <c r="I228" s="7" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="J228" t="s">
         <v>15</v>
       </c>
       <c r="K228" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="229" spans="1:11">
       <c r="A229" t="s">
         <v>11</v>
       </c>
       <c r="B229" s="3">
-        <v>189851.0</v>
+        <v>194740.0</v>
       </c>
       <c r="C229" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="D229" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E229" s="3">
-        <v>129990.0</v>
+        <v>126990.0</v>
       </c>
       <c r="F229" s="5">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="G229" s="3">
-        <v>1525.0</v>
+        <v>1621.0</v>
       </c>
       <c r="H229" s="3">
-        <v>126575.0</v>
+        <v>136164.0</v>
       </c>
       <c r="I229" s="7" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="J229" t="s">
         <v>15</v>
       </c>
       <c r="K229" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="230" spans="1:11">
       <c r="A230" t="s">
         <v>11</v>
       </c>
       <c r="B230" s="3">
-        <v>192350.0</v>
+        <v>195600.0</v>
       </c>
       <c r="C230" t="s">
+        <v>33</v>
+      </c>
+      <c r="D230" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E230" s="3">
+        <v>84990.0</v>
+      </c>
+      <c r="F230" s="5">
+        <v>194</v>
+      </c>
+      <c r="G230" s="3">
+        <v>1094.0</v>
+      </c>
+      <c r="H230" s="3">
+        <v>212236.0</v>
+      </c>
+      <c r="I230" s="7" t="s">
         <v>20</v>
-      </c>
-[...16 lines deleted...]
-        <v>39</v>
       </c>
       <c r="J230" t="s">
         <v>15</v>
       </c>
       <c r="K230" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="231" spans="1:11">
       <c r="A231" t="s">
         <v>11</v>
       </c>
       <c r="B231" s="3">
-        <v>192400.0</v>
+        <v>196500.0</v>
       </c>
       <c r="C231" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="D231" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E231" s="3">
-        <v>75590.0</v>
+        <v>87190.0</v>
       </c>
       <c r="F231" s="5">
-        <v>171</v>
+        <v>187</v>
       </c>
       <c r="G231" s="3">
-        <v>1431.0</v>
+        <v>1072.0</v>
       </c>
       <c r="H231" s="3">
-        <v>244701.0</v>
+        <v>200464.0</v>
       </c>
       <c r="I231" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J231" t="s">
         <v>15</v>
       </c>
       <c r="K231" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="232" spans="1:11">
       <c r="A232" t="s">
         <v>11</v>
       </c>
       <c r="B232" s="3">
-        <v>193707.0</v>
+        <v>197800.0</v>
       </c>
       <c r="C232" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="D232" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E232" s="3">
-        <v>129990.0</v>
+        <v>99990.0</v>
       </c>
       <c r="F232" s="5">
-        <v>83</v>
+        <v>137</v>
       </c>
       <c r="G232" s="3">
-        <v>1583.0</v>
+        <v>1485.0</v>
       </c>
       <c r="H232" s="3">
-        <v>131389.0</v>
+        <v>203445.0</v>
       </c>
       <c r="I232" s="7" t="s">
-        <v>39</v>
+        <v>18</v>
       </c>
       <c r="J232" t="s">
         <v>15</v>
       </c>
       <c r="K232" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="233" spans="1:11">
       <c r="A233" t="s">
         <v>11</v>
       </c>
       <c r="B233" s="3">
-        <v>194740.0</v>
+        <v>198425.0</v>
       </c>
       <c r="C233" t="s">
+        <v>39</v>
+      </c>
+      <c r="D233" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E233" s="3">
+        <v>84290.0</v>
+      </c>
+      <c r="F233" s="5">
+        <v>225</v>
+      </c>
+      <c r="G233" s="3">
+        <v>1115.0</v>
+      </c>
+      <c r="H233" s="3">
+        <v>250875.0</v>
+      </c>
+      <c r="I233" s="7" t="s">
         <v>20</v>
-      </c>
-[...16 lines deleted...]
-        <v>39</v>
       </c>
       <c r="J233" t="s">
         <v>15</v>
       </c>
       <c r="K233" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="234" spans="1:11">
       <c r="A234" t="s">
         <v>11</v>
       </c>
       <c r="B234" s="3">
-        <v>195600.0</v>
+        <v>199797.0</v>
       </c>
       <c r="C234" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="D234" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E234" s="3">
-        <v>84990.0</v>
+        <v>78690.0</v>
       </c>
       <c r="F234" s="5">
-        <v>194</v>
+        <v>169</v>
       </c>
       <c r="G234" s="3">
-        <v>1094.0</v>
+        <v>1857.0</v>
       </c>
       <c r="H234" s="3">
-        <v>212236.0</v>
+        <v>313833.0</v>
       </c>
       <c r="I234" s="7" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="J234" t="s">
         <v>15</v>
       </c>
       <c r="K234" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="235" spans="1:11">
       <c r="A235" t="s">
         <v>11</v>
       </c>
       <c r="B235" s="3">
-        <v>196500.0</v>
+        <v>200143.0</v>
       </c>
       <c r="C235" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="D235" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E235" s="3">
-        <v>87190.0</v>
+        <v>92190.0</v>
       </c>
       <c r="F235" s="5">
-        <v>187</v>
+        <v>145</v>
       </c>
       <c r="G235" s="3">
-        <v>1072.0</v>
+        <v>1213.0</v>
       </c>
       <c r="H235" s="3">
-        <v>200464.0</v>
+        <v>175885.0</v>
       </c>
       <c r="I235" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J235" t="s">
         <v>15</v>
       </c>
       <c r="K235" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="236" spans="1:11">
       <c r="A236" t="s">
         <v>11</v>
       </c>
       <c r="B236" s="3">
-        <v>197800.0</v>
+        <v>200320.0</v>
       </c>
       <c r="C236" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="D236" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E236" s="3">
-        <v>99990.0</v>
+        <v>90990.0</v>
       </c>
       <c r="F236" s="5">
-        <v>137</v>
+        <v>130</v>
       </c>
       <c r="G236" s="3">
-        <v>1485.0</v>
+        <v>1832.0</v>
       </c>
       <c r="H236" s="3">
-        <v>203445.0</v>
+        <v>238160.0</v>
       </c>
       <c r="I236" s="7" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J236" t="s">
         <v>15</v>
       </c>
       <c r="K236" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="237" spans="1:11">
       <c r="A237" t="s">
         <v>11</v>
       </c>
       <c r="B237" s="3">
-        <v>198425.0</v>
+        <v>187080.0</v>
       </c>
       <c r="C237" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="D237" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E237" s="3">
-        <v>84290.0</v>
+        <v>89490.0</v>
       </c>
       <c r="F237" s="5">
-        <v>225</v>
+        <v>154</v>
       </c>
       <c r="G237" s="3">
-        <v>1115.0</v>
+        <v>1023.0</v>
       </c>
       <c r="H237" s="3">
-        <v>250875.0</v>
+        <v>157542.0</v>
       </c>
       <c r="I237" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="J237" t="s">
         <v>15</v>
       </c>
       <c r="K237" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="238" spans="1:11">
       <c r="A238" t="s">
         <v>11</v>
       </c>
       <c r="B238" s="3">
-        <v>199797.0</v>
+        <v>187080.0</v>
       </c>
       <c r="C238" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="D238" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E238" s="3">
-        <v>78690.0</v>
+        <v>89490.0</v>
       </c>
       <c r="F238" s="5">
-        <v>169</v>
+        <v>154</v>
       </c>
       <c r="G238" s="3">
-        <v>1857.0</v>
+        <v>1023.0</v>
       </c>
       <c r="H238" s="3">
-        <v>313833.0</v>
+        <v>157542.0</v>
       </c>
       <c r="I238" s="7" t="s">
-        <v>44</v>
+        <v>14</v>
       </c>
       <c r="J238" t="s">
         <v>15</v>
       </c>
       <c r="K238" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="239" spans="1:11">
       <c r="A239" t="s">
         <v>11</v>
       </c>
       <c r="B239" s="3">
-        <v>200143.0</v>
+        <v>189851.0</v>
       </c>
       <c r="C239" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="D239" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E239" s="3">
-        <v>92190.0</v>
+        <v>129990.0</v>
       </c>
       <c r="F239" s="5">
-        <v>145</v>
+        <v>83</v>
       </c>
       <c r="G239" s="3">
-        <v>1213.0</v>
+        <v>1525.0</v>
       </c>
       <c r="H239" s="3">
-        <v>175885.0</v>
+        <v>126575.0</v>
       </c>
       <c r="I239" s="7" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J239" t="s">
         <v>15</v>
       </c>
       <c r="K239" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="240" spans="1:11">
       <c r="A240" t="s">
         <v>11</v>
       </c>
       <c r="B240" s="3">
-        <v>200320.0</v>
+        <v>192350.0</v>
       </c>
       <c r="C240" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="D240" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E240" s="3">
-        <v>90990.0</v>
+        <v>114990.0</v>
       </c>
       <c r="F240" s="5">
-        <v>130</v>
+        <v>83</v>
       </c>
       <c r="G240" s="3">
-        <v>1832.0</v>
+        <v>1749.0</v>
       </c>
       <c r="H240" s="3">
-        <v>238160.0</v>
+        <v>145167.0</v>
       </c>
       <c r="I240" s="7" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="J240" t="s">
         <v>15</v>
       </c>
       <c r="K240" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="241" spans="1:11">
       <c r="A241" t="s">
         <v>11</v>
       </c>
       <c r="B241" s="3">
-        <v>187080.0</v>
+        <v>192400.0</v>
       </c>
       <c r="C241" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="D241" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E241" s="3">
-        <v>89490.0</v>
+        <v>75590.0</v>
       </c>
       <c r="F241" s="5">
-        <v>154</v>
+        <v>171</v>
       </c>
       <c r="G241" s="3">
-        <v>1023.0</v>
+        <v>1431.0</v>
       </c>
       <c r="H241" s="3">
-        <v>157542.0</v>
+        <v>244701.0</v>
       </c>
       <c r="I241" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J241" t="s">
         <v>15</v>
       </c>
       <c r="K241" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="242" spans="1:11">
       <c r="A242" t="s">
         <v>11</v>
       </c>
       <c r="B242" s="3">
-        <v>178000.0</v>
+        <v>180000.0</v>
       </c>
       <c r="C242" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="D242" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E242" s="3">
-        <v>90990.0</v>
+        <v>77990.0</v>
       </c>
       <c r="F242" s="5">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="G242" s="3">
-        <v>1066.0</v>
+        <v>1418.0</v>
       </c>
       <c r="H242" s="3">
-        <v>167362.0</v>
+        <v>221208.0</v>
       </c>
       <c r="I242" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J242" t="s">
         <v>15</v>
       </c>
       <c r="K242" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="243" spans="1:11">
       <c r="A243" t="s">
         <v>11</v>
       </c>
       <c r="B243" s="3">
-        <v>178500.0</v>
+        <v>181000.0</v>
       </c>
       <c r="C243" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="D243" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E243" s="3">
-        <v>83990.0</v>
+        <v>69190.0</v>
       </c>
       <c r="F243" s="5">
-        <v>179</v>
+        <v>135</v>
       </c>
       <c r="G243" s="3">
-        <v>999.0</v>
+        <v>1344.0</v>
       </c>
       <c r="H243" s="3">
-        <v>178821.0</v>
+        <v>181440.0</v>
       </c>
       <c r="I243" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J243" t="s">
         <v>15</v>
       </c>
       <c r="K243" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="244" spans="1:11">
       <c r="A244" t="s">
         <v>11</v>
       </c>
       <c r="B244" s="3">
-        <v>180000.0</v>
+        <v>181396.5</v>
       </c>
       <c r="C244" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="D244" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E244" s="3">
-        <v>77990.0</v>
+        <v>86390.0</v>
       </c>
       <c r="F244" s="5">
-        <v>156</v>
+        <v>144</v>
       </c>
       <c r="G244" s="3">
-        <v>1418.0</v>
+        <v>1190.0</v>
       </c>
       <c r="H244" s="3">
-        <v>221208.0</v>
+        <v>171360.0</v>
       </c>
       <c r="I244" s="7" t="s">
-        <v>19</v>
+        <v>58</v>
       </c>
       <c r="J244" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="K244" t="s">
-        <v>16</v>
+        <v>59</v>
       </c>
     </row>
     <row r="245" spans="1:11">
       <c r="A245" t="s">
         <v>11</v>
       </c>
       <c r="B245" s="3">
-        <v>181000.0</v>
+        <v>181600.0</v>
       </c>
       <c r="C245" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="D245" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E245" s="3">
-        <v>69190.0</v>
+        <v>84990.0</v>
       </c>
       <c r="F245" s="5">
-        <v>135</v>
+        <v>179</v>
       </c>
       <c r="G245" s="3">
-        <v>1344.0</v>
+        <v>1160.0</v>
       </c>
       <c r="H245" s="3">
-        <v>181440.0</v>
+        <v>207640.0</v>
       </c>
       <c r="I245" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J245" t="s">
         <v>15</v>
       </c>
       <c r="K245" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="246" spans="1:11">
       <c r="A246" t="s">
         <v>11</v>
       </c>
       <c r="B246" s="3">
-        <v>181396.5</v>
+        <v>182308.0</v>
       </c>
       <c r="C246" t="s">
         <v>12</v>
       </c>
       <c r="D246" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E246" s="3">
-        <v>86390.0</v>
+        <v>90690.0</v>
       </c>
       <c r="F246" s="5">
-        <v>144</v>
+        <v>159</v>
       </c>
       <c r="G246" s="3">
-        <v>1190.0</v>
+        <v>1165.0</v>
       </c>
       <c r="H246" s="3">
-        <v>171360.0</v>
+        <v>185235.0</v>
       </c>
       <c r="I246" s="7" t="s">
-        <v>58</v>
+        <v>44</v>
       </c>
       <c r="J246" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="K246" t="s">
-        <v>59</v>
+        <v>16</v>
       </c>
     </row>
     <row r="247" spans="1:11">
       <c r="A247" t="s">
         <v>11</v>
       </c>
       <c r="B247" s="3">
-        <v>181600.0</v>
+        <v>182400.0</v>
       </c>
       <c r="C247" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="D247" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E247" s="3">
-        <v>84990.0</v>
+        <v>74890.0</v>
       </c>
       <c r="F247" s="5">
-        <v>179</v>
+        <v>117</v>
       </c>
       <c r="G247" s="3">
-        <v>1160.0</v>
+        <v>1407.0</v>
       </c>
       <c r="H247" s="3">
-        <v>207640.0</v>
+        <v>164619.0</v>
       </c>
       <c r="I247" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J247" t="s">
         <v>15</v>
       </c>
       <c r="K247" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="248" spans="1:11">
       <c r="A248" t="s">
         <v>11</v>
       </c>
       <c r="B248" s="3">
-        <v>182308.0</v>
+        <v>182600.0</v>
       </c>
       <c r="C248" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D248" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E248" s="3">
-        <v>90690.0</v>
+        <v>85990.0</v>
       </c>
       <c r="F248" s="5">
-        <v>159</v>
+        <v>180</v>
       </c>
       <c r="G248" s="3">
-        <v>1165.0</v>
+        <v>1160.0</v>
       </c>
       <c r="H248" s="3">
-        <v>185235.0</v>
+        <v>208800.0</v>
       </c>
       <c r="I248" s="7" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="J248" t="s">
         <v>15</v>
       </c>
       <c r="K248" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="249" spans="1:11">
       <c r="A249" t="s">
         <v>11</v>
       </c>
       <c r="B249" s="3">
-        <v>182400.0</v>
+        <v>183000.0</v>
       </c>
       <c r="C249" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D249" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E249" s="3">
-        <v>74890.0</v>
+        <v>67590.0</v>
       </c>
       <c r="F249" s="5">
-        <v>117</v>
+        <v>89</v>
       </c>
       <c r="G249" s="3">
-        <v>1407.0</v>
+        <v>2173.0</v>
       </c>
       <c r="H249" s="3">
-        <v>164619.0</v>
+        <v>193397.0</v>
       </c>
       <c r="I249" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J249" t="s">
         <v>15</v>
       </c>
       <c r="K249" t="s">
-        <v>16</v>
+        <v>60</v>
       </c>
     </row>
     <row r="250" spans="1:11">
       <c r="A250" t="s">
         <v>11</v>
       </c>
       <c r="B250" s="3">
-        <v>182600.0</v>
+        <v>183117.0</v>
       </c>
       <c r="C250" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="D250" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E250" s="3">
-        <v>85990.0</v>
+        <v>87990.0</v>
       </c>
       <c r="F250" s="5">
-        <v>180</v>
+        <v>152</v>
       </c>
       <c r="G250" s="3">
-        <v>1160.0</v>
+        <v>1168.0</v>
       </c>
       <c r="H250" s="3">
-        <v>208800.0</v>
+        <v>177536.0</v>
       </c>
       <c r="I250" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J250" t="s">
         <v>15</v>
       </c>
       <c r="K250" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="251" spans="1:11">
       <c r="A251" t="s">
         <v>11</v>
       </c>
       <c r="B251" s="3">
-        <v>183000.0</v>
+        <v>186620.0</v>
       </c>
       <c r="C251" t="s">
-        <v>12</v>
+        <v>53</v>
       </c>
       <c r="D251" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E251" s="3">
-        <v>67590.0</v>
+        <v>81590.0</v>
       </c>
       <c r="F251" s="5">
-        <v>89</v>
+        <v>146</v>
       </c>
       <c r="G251" s="3">
-        <v>2173.0</v>
+        <v>1390.0</v>
       </c>
       <c r="H251" s="3">
-        <v>193397.0</v>
+        <v>202940.0</v>
       </c>
       <c r="I251" s="7" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="J251" t="s">
         <v>15</v>
       </c>
       <c r="K251" t="s">
-        <v>60</v>
+        <v>16</v>
       </c>
     </row>
     <row r="252" spans="1:11">
       <c r="A252" t="s">
         <v>11</v>
       </c>
       <c r="B252" s="3">
-        <v>183117.0</v>
+        <v>186900.0</v>
       </c>
       <c r="C252" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="D252" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E252" s="3">
         <v>87990.0</v>
       </c>
       <c r="F252" s="5">
-        <v>152</v>
+        <v>179</v>
       </c>
       <c r="G252" s="3">
-        <v>1168.0</v>
+        <v>990.0</v>
       </c>
       <c r="H252" s="3">
-        <v>177536.0</v>
+        <v>177210.0</v>
       </c>
       <c r="I252" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J252" t="s">
         <v>15</v>
       </c>
       <c r="K252" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="253" spans="1:11">
       <c r="A253" t="s">
         <v>11</v>
       </c>
       <c r="B253" s="3">
-        <v>186620.0</v>
+        <v>178000.0</v>
       </c>
       <c r="C253" t="s">
-        <v>53</v>
+        <v>23</v>
       </c>
       <c r="D253" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E253" s="3">
-        <v>81590.0</v>
+        <v>90990.0</v>
       </c>
       <c r="F253" s="5">
-        <v>146</v>
+        <v>157</v>
       </c>
       <c r="G253" s="3">
-        <v>1390.0</v>
+        <v>1066.0</v>
       </c>
       <c r="H253" s="3">
-        <v>202940.0</v>
+        <v>167362.0</v>
       </c>
       <c r="I253" s="7" t="s">
-        <v>39</v>
+        <v>18</v>
       </c>
       <c r="J253" t="s">
         <v>15</v>
       </c>
       <c r="K253" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="254" spans="1:11">
       <c r="A254" t="s">
         <v>11</v>
       </c>
       <c r="B254" s="3">
-        <v>186900.0</v>
+        <v>178500.0</v>
       </c>
       <c r="C254" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D254" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E254" s="3">
-        <v>87990.0</v>
+        <v>83990.0</v>
       </c>
       <c r="F254" s="5">
         <v>179</v>
       </c>
       <c r="G254" s="3">
-        <v>990.0</v>
+        <v>999.0</v>
       </c>
       <c r="H254" s="3">
-        <v>177210.0</v>
+        <v>178821.0</v>
       </c>
       <c r="I254" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J254" t="s">
         <v>15</v>
       </c>
       <c r="K254" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="255" spans="1:11">
       <c r="A255" t="s">
         <v>11</v>
       </c>
       <c r="B255" s="3">
-        <v>177000.0</v>
+        <v>171200.0</v>
       </c>
       <c r="C255" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="D255" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E255" s="3">
-        <v>87790.0</v>
+        <v>74990.0</v>
       </c>
       <c r="F255" s="5">
-        <v>140</v>
+        <v>153</v>
       </c>
       <c r="G255" s="3">
-        <v>1335.0</v>
+        <v>1412.0</v>
       </c>
       <c r="H255" s="3">
-        <v>186900.0</v>
+        <v>216036.0</v>
       </c>
       <c r="I255" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J255" t="s">
         <v>15</v>
       </c>
       <c r="K255" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="256" spans="1:11">
       <c r="A256" t="s">
         <v>11</v>
       </c>
       <c r="B256" s="3">
-        <v>177000.0</v>
+        <v>171650.0</v>
       </c>
       <c r="C256" t="s">
-        <v>12</v>
+        <v>61</v>
       </c>
       <c r="D256" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E256" s="3">
-        <v>88990.0</v>
+        <v>121190.0</v>
       </c>
       <c r="F256" s="5">
-        <v>155</v>
+        <v>78</v>
       </c>
       <c r="G256" s="3">
-        <v>951.0</v>
+        <v>769.0</v>
       </c>
       <c r="H256" s="3">
-        <v>147405.0</v>
+        <v>59982.0</v>
       </c>
       <c r="I256" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J256" t="s">
         <v>15</v>
       </c>
       <c r="K256" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="257" spans="1:11">
       <c r="A257" t="s">
         <v>11</v>
       </c>
       <c r="B257" s="3">
-        <v>168857.0</v>
+        <v>172400.0</v>
       </c>
       <c r="C257" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="D257" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E257" s="3">
-        <v>60790.0</v>
+        <v>79990.0</v>
       </c>
       <c r="F257" s="5">
-        <v>89</v>
+        <v>168</v>
       </c>
       <c r="G257" s="3">
-        <v>2190.0</v>
+        <v>1121.0</v>
       </c>
       <c r="H257" s="3">
-        <v>194910.0</v>
+        <v>188328.0</v>
       </c>
       <c r="I257" s="7" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="J257" t="s">
         <v>15</v>
       </c>
       <c r="K257" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="258" spans="1:11">
       <c r="A258" t="s">
         <v>11</v>
       </c>
       <c r="B258" s="3">
-        <v>171000.0</v>
+        <v>174200.0</v>
       </c>
       <c r="C258" t="s">
-        <v>12</v>
+        <v>62</v>
       </c>
       <c r="D258" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E258" s="3">
-        <v>70190.0</v>
+        <v>76990.0</v>
       </c>
       <c r="F258" s="5">
-        <v>166</v>
+        <v>76</v>
       </c>
       <c r="G258" s="3">
-        <v>1094.0</v>
+        <v>1929.0</v>
       </c>
       <c r="H258" s="3">
-        <v>181604.0</v>
+        <v>146604.0</v>
       </c>
       <c r="I258" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J258" t="s">
         <v>15</v>
       </c>
       <c r="K258" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="259" spans="1:11">
       <c r="A259" t="s">
         <v>11</v>
       </c>
       <c r="B259" s="3">
-        <v>171200.0</v>
+        <v>174991.0</v>
       </c>
       <c r="C259" t="s">
-        <v>25</v>
+        <v>53</v>
       </c>
       <c r="D259" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E259" s="3">
-        <v>74990.0</v>
+        <v>80190.0</v>
       </c>
       <c r="F259" s="5">
-        <v>153</v>
+        <v>146</v>
       </c>
       <c r="G259" s="3">
-        <v>1412.0</v>
+        <v>1357.0</v>
       </c>
       <c r="H259" s="3">
-        <v>216036.0</v>
+        <v>198122.0</v>
       </c>
       <c r="I259" s="7" t="s">
-        <v>19</v>
+        <v>54</v>
       </c>
       <c r="J259" t="s">
         <v>15</v>
       </c>
       <c r="K259" t="s">
-        <v>16</v>
+        <v>63</v>
       </c>
     </row>
     <row r="260" spans="1:11">
       <c r="A260" t="s">
         <v>11</v>
       </c>
       <c r="B260" s="3">
-        <v>171650.0</v>
+        <v>175000.0</v>
       </c>
       <c r="C260" t="s">
-        <v>61</v>
+        <v>12</v>
       </c>
       <c r="D260" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E260" s="3">
-        <v>121190.0</v>
+        <v>94290.0</v>
       </c>
       <c r="F260" s="5">
-        <v>78</v>
+        <v>97</v>
       </c>
       <c r="G260" s="3">
-        <v>769.0</v>
+        <v>1280.0</v>
       </c>
       <c r="H260" s="3">
-        <v>59982.0</v>
+        <v>124160.0</v>
       </c>
       <c r="I260" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J260" t="s">
         <v>15</v>
       </c>
       <c r="K260" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="261" spans="1:11">
       <c r="A261" t="s">
         <v>11</v>
       </c>
       <c r="B261" s="3">
-        <v>172400.0</v>
+        <v>175000.0</v>
       </c>
       <c r="C261" t="s">
         <v>12</v>
       </c>
       <c r="D261" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E261" s="3">
-        <v>79990.0</v>
+        <v>83290.0</v>
       </c>
       <c r="F261" s="5">
-        <v>168</v>
+        <v>93</v>
       </c>
       <c r="G261" s="3">
-        <v>1121.0</v>
+        <v>1729.0</v>
       </c>
       <c r="H261" s="3">
-        <v>188328.0</v>
+        <v>160797.0</v>
       </c>
       <c r="I261" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J261" t="s">
         <v>15</v>
       </c>
       <c r="K261" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="262" spans="1:11">
       <c r="A262" t="s">
         <v>11</v>
       </c>
       <c r="B262" s="3">
-        <v>174200.0</v>
+        <v>175000.0</v>
       </c>
       <c r="C262" t="s">
-        <v>62</v>
+        <v>46</v>
       </c>
       <c r="D262" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E262" s="3">
-        <v>76990.0</v>
+        <v>69990.0</v>
       </c>
       <c r="F262" s="5">
-        <v>76</v>
+        <v>144</v>
       </c>
       <c r="G262" s="3">
-        <v>1929.0</v>
+        <v>1509.0</v>
       </c>
       <c r="H262" s="3">
-        <v>146604.0</v>
+        <v>217296.0</v>
       </c>
       <c r="I262" s="7" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="J262" t="s">
         <v>15</v>
       </c>
       <c r="K262" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="263" spans="1:11">
       <c r="A263" t="s">
         <v>11</v>
       </c>
       <c r="B263" s="3">
-        <v>174991.0</v>
+        <v>176200.0</v>
       </c>
       <c r="C263" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="D263" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E263" s="3">
-        <v>80190.0</v>
+        <v>70990.0</v>
       </c>
       <c r="F263" s="5">
-        <v>146</v>
+        <v>196</v>
       </c>
       <c r="G263" s="3">
-        <v>1357.0</v>
+        <v>1184.0</v>
       </c>
       <c r="H263" s="3">
-        <v>198122.0</v>
+        <v>232064.0</v>
       </c>
       <c r="I263" s="7" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="J263" t="s">
         <v>15</v>
       </c>
       <c r="K263" t="s">
-        <v>63</v>
+        <v>16</v>
       </c>
     </row>
     <row r="264" spans="1:11">
       <c r="A264" t="s">
         <v>11</v>
       </c>
       <c r="B264" s="3">
-        <v>175000.0</v>
+        <v>176200.0</v>
       </c>
       <c r="C264" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D264" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E264" s="3">
-        <v>94290.0</v>
+        <v>69990.0</v>
       </c>
       <c r="F264" s="5">
-        <v>97</v>
+        <v>190</v>
       </c>
       <c r="G264" s="3">
-        <v>1280.0</v>
+        <v>1214.0</v>
       </c>
       <c r="H264" s="3">
-        <v>124160.0</v>
+        <v>230660.0</v>
       </c>
       <c r="I264" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J264" t="s">
         <v>15</v>
       </c>
       <c r="K264" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="265" spans="1:11">
       <c r="A265" t="s">
         <v>11</v>
       </c>
       <c r="B265" s="3">
-        <v>175000.0</v>
+        <v>176700.0</v>
       </c>
       <c r="C265" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D265" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E265" s="3">
-        <v>83290.0</v>
+        <v>89990.0</v>
       </c>
       <c r="F265" s="5">
-        <v>93</v>
+        <v>49</v>
       </c>
       <c r="G265" s="3">
-        <v>1729.0</v>
+        <v>2414.0</v>
       </c>
       <c r="H265" s="3">
-        <v>160797.0</v>
+        <v>118286.0</v>
       </c>
       <c r="I265" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J265" t="s">
         <v>15</v>
       </c>
       <c r="K265" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="266" spans="1:11">
       <c r="A266" t="s">
         <v>11</v>
       </c>
       <c r="B266" s="3">
-        <v>175000.0</v>
+        <v>176793.0</v>
       </c>
       <c r="C266" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="D266" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E266" s="3">
-        <v>69990.0</v>
+        <v>80690.0</v>
       </c>
       <c r="F266" s="5">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="G266" s="3">
-        <v>1509.0</v>
+        <v>1308.0</v>
       </c>
       <c r="H266" s="3">
-        <v>217296.0</v>
+        <v>190968.0</v>
       </c>
       <c r="I266" s="7" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="J266" t="s">
         <v>15</v>
       </c>
       <c r="K266" t="s">
-        <v>16</v>
+        <v>63</v>
       </c>
     </row>
     <row r="267" spans="1:11">
       <c r="A267" t="s">
         <v>11</v>
       </c>
       <c r="B267" s="3">
-        <v>176200.0</v>
+        <v>177000.0</v>
       </c>
       <c r="C267" t="s">
         <v>23</v>
       </c>
       <c r="D267" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E267" s="3">
-        <v>70990.0</v>
+        <v>87790.0</v>
       </c>
       <c r="F267" s="5">
-        <v>196</v>
+        <v>140</v>
       </c>
       <c r="G267" s="3">
-        <v>1184.0</v>
+        <v>1335.0</v>
       </c>
       <c r="H267" s="3">
-        <v>232064.0</v>
+        <v>186900.0</v>
       </c>
       <c r="I267" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J267" t="s">
         <v>15</v>
       </c>
       <c r="K267" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="268" spans="1:11">
       <c r="A268" t="s">
         <v>11</v>
       </c>
       <c r="B268" s="3">
-        <v>176200.0</v>
+        <v>177000.0</v>
       </c>
       <c r="C268" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D268" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E268" s="3">
-        <v>69990.0</v>
+        <v>88990.0</v>
       </c>
       <c r="F268" s="5">
-        <v>190</v>
+        <v>155</v>
       </c>
       <c r="G268" s="3">
-        <v>1214.0</v>
+        <v>951.0</v>
       </c>
       <c r="H268" s="3">
-        <v>230660.0</v>
+        <v>147405.0</v>
       </c>
       <c r="I268" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J268" t="s">
         <v>15</v>
       </c>
       <c r="K268" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="269" spans="1:11">
       <c r="A269" t="s">
         <v>11</v>
       </c>
       <c r="B269" s="3">
-        <v>176700.0</v>
+        <v>168857.0</v>
       </c>
       <c r="C269" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="D269" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E269" s="3">
-        <v>89990.0</v>
+        <v>60790.0</v>
       </c>
       <c r="F269" s="5">
-        <v>49</v>
+        <v>89</v>
       </c>
       <c r="G269" s="3">
-        <v>2414.0</v>
+        <v>2190.0</v>
       </c>
       <c r="H269" s="3">
-        <v>118286.0</v>
+        <v>194910.0</v>
       </c>
       <c r="I269" s="7" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="J269" t="s">
         <v>15</v>
       </c>
       <c r="K269" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="270" spans="1:11">
       <c r="A270" t="s">
         <v>11</v>
       </c>
       <c r="B270" s="3">
-        <v>176793.0</v>
+        <v>171000.0</v>
       </c>
       <c r="C270" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D270" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E270" s="3">
-        <v>80690.0</v>
+        <v>70190.0</v>
       </c>
       <c r="F270" s="5">
-        <v>146</v>
+        <v>166</v>
       </c>
       <c r="G270" s="3">
-        <v>1308.0</v>
+        <v>1094.0</v>
       </c>
       <c r="H270" s="3">
-        <v>190968.0</v>
+        <v>181604.0</v>
       </c>
       <c r="I270" s="7" t="s">
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="J270" t="s">
         <v>15</v>
       </c>
       <c r="K270" t="s">
-        <v>63</v>
+        <v>16</v>
       </c>
     </row>
     <row r="271" spans="1:11">
       <c r="A271" t="s">
         <v>11</v>
       </c>
       <c r="B271" s="3">
-        <v>166617.0</v>
+        <v>159642.0</v>
       </c>
       <c r="C271" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="D271" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E271" s="3">
-        <v>70290.0</v>
+        <v>78190.0</v>
       </c>
       <c r="F271" s="5">
-        <v>146</v>
+        <v>41</v>
       </c>
       <c r="G271" s="3">
-        <v>1337.0</v>
+        <v>3049.0</v>
       </c>
       <c r="H271" s="3">
-        <v>195202.0</v>
+        <v>125009.0</v>
       </c>
       <c r="I271" s="7" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="J271" t="s">
         <v>15</v>
       </c>
       <c r="K271" t="s">
-        <v>63</v>
+        <v>16</v>
       </c>
     </row>
     <row r="272" spans="1:11">
       <c r="A272" t="s">
         <v>11</v>
       </c>
       <c r="B272" s="3">
-        <v>168000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="C272" t="s">
-        <v>37</v>
+        <v>19</v>
       </c>
       <c r="D272" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E272" s="3">
-        <v>67190.0</v>
+        <v>85890.0</v>
       </c>
       <c r="F272" s="5">
-        <v>166</v>
+        <v>193</v>
       </c>
       <c r="G272" s="3">
-        <v>1407.0</v>
+        <v>813.0</v>
       </c>
       <c r="H272" s="3">
-        <v>233562.0</v>
+        <v>156909.0</v>
       </c>
       <c r="I272" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J272" t="s">
         <v>15</v>
       </c>
       <c r="K272" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="273" spans="1:11">
       <c r="A273" t="s">
         <v>11</v>
       </c>
       <c r="B273" s="3">
-        <v>159200.0</v>
+        <v>160450.0</v>
       </c>
       <c r="C273" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D273" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E273" s="3">
-        <v>66790.0</v>
+        <v>61990.0</v>
       </c>
       <c r="F273" s="5">
-        <v>147</v>
+        <v>172</v>
       </c>
       <c r="G273" s="3">
-        <v>1289.0</v>
+        <v>1221.0</v>
       </c>
       <c r="H273" s="3">
-        <v>189483.0</v>
+        <v>210012.0</v>
       </c>
       <c r="I273" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J273" t="s">
         <v>15</v>
       </c>
       <c r="K273" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="274" spans="1:11">
       <c r="A274" t="s">
         <v>11</v>
       </c>
       <c r="B274" s="3">
-        <v>159300.0</v>
+        <v>160700.0</v>
       </c>
       <c r="C274" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D274" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E274" s="3">
-        <v>65790.0</v>
+        <v>59990.0</v>
       </c>
       <c r="F274" s="5">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="G274" s="3">
         <v>2130.0</v>
       </c>
       <c r="H274" s="3">
-        <v>153360.0</v>
+        <v>151230.0</v>
       </c>
       <c r="I274" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J274" t="s">
         <v>15</v>
       </c>
       <c r="K274" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="275" spans="1:11">
       <c r="A275" t="s">
         <v>11</v>
       </c>
       <c r="B275" s="3">
-        <v>159642.0</v>
+        <v>162000.0</v>
       </c>
       <c r="C275" t="s">
-        <v>40</v>
+        <v>19</v>
       </c>
       <c r="D275" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E275" s="3">
-        <v>78190.0</v>
+        <v>57190.0</v>
       </c>
       <c r="F275" s="5">
-        <v>41</v>
+        <v>143</v>
       </c>
       <c r="G275" s="3">
-        <v>3049.0</v>
+        <v>1325.0</v>
       </c>
       <c r="H275" s="3">
-        <v>125009.0</v>
+        <v>189475.0</v>
       </c>
       <c r="I275" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J275" t="s">
         <v>15</v>
       </c>
       <c r="K275" t="s">
-        <v>16</v>
+        <v>64</v>
       </c>
     </row>
     <row r="276" spans="1:11">
       <c r="A276" t="s">
         <v>11</v>
       </c>
       <c r="B276" s="3">
-        <v>160000.0</v>
+        <v>162435.0</v>
       </c>
       <c r="C276" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="D276" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E276" s="3">
-        <v>85890.0</v>
+        <v>70990.0</v>
       </c>
       <c r="F276" s="5">
-        <v>193</v>
+        <v>166</v>
       </c>
       <c r="G276" s="3">
-        <v>813.0</v>
+        <v>1035.0</v>
       </c>
       <c r="H276" s="3">
-        <v>156909.0</v>
+        <v>171810.0</v>
       </c>
       <c r="I276" s="7" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="J276" t="s">
         <v>15</v>
       </c>
       <c r="K276" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="277" spans="1:11">
       <c r="A277" t="s">
         <v>11</v>
       </c>
       <c r="B277" s="3">
-        <v>160450.0</v>
+        <v>163303.0</v>
       </c>
       <c r="C277" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="D277" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E277" s="3">
-        <v>61990.0</v>
+        <v>73590.0</v>
       </c>
       <c r="F277" s="5">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="G277" s="3">
-        <v>1221.0</v>
+        <v>1093.0</v>
       </c>
       <c r="H277" s="3">
-        <v>210012.0</v>
+        <v>189089.0</v>
       </c>
       <c r="I277" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J277" t="s">
         <v>15</v>
       </c>
       <c r="K277" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="278" spans="1:11">
       <c r="A278" t="s">
         <v>11</v>
       </c>
       <c r="B278" s="3">
-        <v>160700.0</v>
+        <v>164500.0</v>
       </c>
       <c r="C278" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D278" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E278" s="3">
-        <v>59990.0</v>
+        <v>64990.0</v>
       </c>
       <c r="F278" s="5">
-        <v>71</v>
+        <v>147</v>
       </c>
       <c r="G278" s="3">
-        <v>2130.0</v>
+        <v>1140.0</v>
       </c>
       <c r="H278" s="3">
-        <v>151230.0</v>
+        <v>167580.0</v>
       </c>
       <c r="I278" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J278" t="s">
         <v>15</v>
       </c>
       <c r="K278" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="279" spans="1:11">
       <c r="A279" t="s">
         <v>11</v>
       </c>
       <c r="B279" s="3">
-        <v>162000.0</v>
+        <v>164500.0</v>
       </c>
       <c r="C279" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D279" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E279" s="3">
-        <v>57190.0</v>
+        <v>71190.0</v>
       </c>
       <c r="F279" s="5">
-        <v>143</v>
+        <v>51</v>
       </c>
       <c r="G279" s="3">
-        <v>1325.0</v>
+        <v>3206.0</v>
       </c>
       <c r="H279" s="3">
-        <v>189475.0</v>
+        <v>163506.0</v>
       </c>
       <c r="I279" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J279" t="s">
         <v>15</v>
       </c>
       <c r="K279" t="s">
-        <v>64</v>
+        <v>51</v>
       </c>
     </row>
     <row r="280" spans="1:11">
       <c r="A280" t="s">
         <v>11</v>
       </c>
       <c r="B280" s="3">
-        <v>162435.0</v>
+        <v>164587.0</v>
       </c>
       <c r="C280" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D280" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E280" s="3">
-        <v>70990.0</v>
+        <v>77590.0</v>
       </c>
       <c r="F280" s="5">
-        <v>166</v>
+        <v>51</v>
       </c>
       <c r="G280" s="3">
-        <v>1035.0</v>
+        <v>2574.0</v>
       </c>
       <c r="H280" s="3">
-        <v>171810.0</v>
+        <v>131274.0</v>
       </c>
       <c r="I280" s="7" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="J280" t="s">
         <v>15</v>
       </c>
       <c r="K280" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="281" spans="1:11">
       <c r="A281" t="s">
         <v>11</v>
       </c>
       <c r="B281" s="3">
-        <v>163303.0</v>
+        <v>165879.0</v>
       </c>
       <c r="C281" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D281" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E281" s="3">
-        <v>73590.0</v>
+        <v>59790.0</v>
       </c>
       <c r="F281" s="5">
-        <v>173</v>
+        <v>89</v>
       </c>
       <c r="G281" s="3">
-        <v>1093.0</v>
+        <v>2186.0</v>
       </c>
       <c r="H281" s="3">
-        <v>189089.0</v>
+        <v>194554.0</v>
       </c>
       <c r="I281" s="7" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="J281" t="s">
         <v>15</v>
       </c>
       <c r="K281" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="282" spans="1:11">
       <c r="A282" t="s">
         <v>11</v>
       </c>
       <c r="B282" s="3">
-        <v>164500.0</v>
+        <v>166600.0</v>
       </c>
       <c r="C282" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="D282" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E282" s="3">
-        <v>64990.0</v>
+        <v>78190.0</v>
       </c>
       <c r="F282" s="5">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="G282" s="3">
-        <v>1140.0</v>
+        <v>1055.0</v>
       </c>
       <c r="H282" s="3">
-        <v>167580.0</v>
+        <v>158250.0</v>
       </c>
       <c r="I282" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J282" t="s">
         <v>15</v>
       </c>
       <c r="K282" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="283" spans="1:11">
       <c r="A283" t="s">
         <v>11</v>
       </c>
       <c r="B283" s="3">
-        <v>164500.0</v>
+        <v>166617.0</v>
       </c>
       <c r="C283" t="s">
-        <v>12</v>
+        <v>53</v>
       </c>
       <c r="D283" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E283" s="3">
-        <v>71190.0</v>
+        <v>70290.0</v>
       </c>
       <c r="F283" s="5">
-        <v>51</v>
+        <v>146</v>
       </c>
       <c r="G283" s="3">
-        <v>3206.0</v>
+        <v>1337.0</v>
       </c>
       <c r="H283" s="3">
-        <v>163506.0</v>
+        <v>195202.0</v>
       </c>
       <c r="I283" s="7" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="J283" t="s">
         <v>15</v>
       </c>
       <c r="K283" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
     </row>
     <row r="284" spans="1:11">
       <c r="A284" t="s">
         <v>11</v>
       </c>
       <c r="B284" s="3">
-        <v>164587.0</v>
+        <v>168000.0</v>
       </c>
       <c r="C284" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D284" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E284" s="3">
-        <v>77590.0</v>
+        <v>67190.0</v>
       </c>
       <c r="F284" s="5">
-        <v>51</v>
+        <v>166</v>
       </c>
       <c r="G284" s="3">
-        <v>2574.0</v>
+        <v>1407.0</v>
       </c>
       <c r="H284" s="3">
-        <v>131274.0</v>
+        <v>233562.0</v>
       </c>
       <c r="I284" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J284" t="s">
         <v>15</v>
       </c>
       <c r="K284" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="285" spans="1:11">
       <c r="A285" t="s">
         <v>11</v>
       </c>
       <c r="B285" s="3">
-        <v>165879.0</v>
+        <v>159200.0</v>
       </c>
       <c r="C285" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="D285" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E285" s="3">
-        <v>59790.0</v>
+        <v>66790.0</v>
       </c>
       <c r="F285" s="5">
-        <v>89</v>
+        <v>147</v>
       </c>
       <c r="G285" s="3">
-        <v>2186.0</v>
+        <v>1289.0</v>
       </c>
       <c r="H285" s="3">
-        <v>194554.0</v>
+        <v>189483.0</v>
       </c>
       <c r="I285" s="7" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="J285" t="s">
         <v>15</v>
       </c>
       <c r="K285" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="286" spans="1:11">
       <c r="A286" t="s">
         <v>11</v>
       </c>
       <c r="B286" s="3">
-        <v>166600.0</v>
+        <v>159300.0</v>
       </c>
       <c r="C286" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D286" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E286" s="3">
-        <v>78190.0</v>
+        <v>65790.0</v>
       </c>
       <c r="F286" s="5">
-        <v>150</v>
+        <v>72</v>
       </c>
       <c r="G286" s="3">
-        <v>1055.0</v>
+        <v>2130.0</v>
       </c>
       <c r="H286" s="3">
-        <v>158250.0</v>
+        <v>153360.0</v>
       </c>
       <c r="I286" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J286" t="s">
         <v>15</v>
       </c>
       <c r="K286" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="287" spans="1:11">
       <c r="A287" t="s">
         <v>11</v>
       </c>
       <c r="B287" s="3">
-        <v>156000.0</v>
+        <v>152500.0</v>
       </c>
       <c r="C287" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D287" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E287" s="3">
-        <v>80990.0</v>
+        <v>67290.0</v>
       </c>
       <c r="F287" s="5">
-        <v>190</v>
+        <v>71</v>
       </c>
       <c r="G287" s="3">
-        <v>923.0</v>
+        <v>2006.0</v>
       </c>
       <c r="H287" s="3">
-        <v>175370.0</v>
+        <v>142426.0</v>
       </c>
       <c r="I287" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J287" t="s">
         <v>15</v>
       </c>
       <c r="K287" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
     </row>
     <row r="288" spans="1:11">
       <c r="A288" t="s">
         <v>11</v>
       </c>
       <c r="B288" s="3">
-        <v>156350.0</v>
+        <v>152500.0</v>
       </c>
       <c r="C288" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D288" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E288" s="3">
-        <v>60990.0</v>
+        <v>63790.0</v>
       </c>
       <c r="F288" s="5">
-        <v>123</v>
+        <v>71</v>
       </c>
       <c r="G288" s="3">
-        <v>1599.0</v>
+        <v>2072.0</v>
       </c>
       <c r="H288" s="3">
-        <v>196677.0</v>
+        <v>147112.0</v>
       </c>
       <c r="I288" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J288" t="s">
         <v>15</v>
       </c>
       <c r="K288" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
     </row>
     <row r="289" spans="1:11">
       <c r="A289" t="s">
         <v>11</v>
       </c>
       <c r="B289" s="3">
-        <v>152500.0</v>
+        <v>152800.0</v>
       </c>
       <c r="C289" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D289" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E289" s="3">
-        <v>67290.0</v>
+        <v>75190.0</v>
       </c>
       <c r="F289" s="5">
-        <v>71</v>
+        <v>132</v>
       </c>
       <c r="G289" s="3">
-        <v>2006.0</v>
+        <v>894.0</v>
       </c>
       <c r="H289" s="3">
-        <v>142426.0</v>
+        <v>118008.0</v>
       </c>
       <c r="I289" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J289" t="s">
         <v>15</v>
       </c>
       <c r="K289" t="s">
-        <v>65</v>
+        <v>16</v>
       </c>
     </row>
     <row r="290" spans="1:11">
       <c r="A290" t="s">
         <v>11</v>
       </c>
       <c r="B290" s="3">
-        <v>152500.0</v>
+        <v>153300.0</v>
       </c>
       <c r="C290" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D290" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E290" s="3">
-        <v>63790.0</v>
+        <v>79990.0</v>
       </c>
       <c r="F290" s="5">
-        <v>71</v>
+        <v>148</v>
       </c>
       <c r="G290" s="3">
-        <v>2072.0</v>
+        <v>1064.0</v>
       </c>
       <c r="H290" s="3">
-        <v>147112.0</v>
+        <v>157472.0</v>
       </c>
       <c r="I290" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J290" t="s">
         <v>15</v>
       </c>
       <c r="K290" t="s">
-        <v>65</v>
+        <v>16</v>
       </c>
     </row>
     <row r="291" spans="1:11">
       <c r="A291" t="s">
         <v>11</v>
       </c>
       <c r="B291" s="3">
-        <v>152800.0</v>
+        <v>153750.0</v>
       </c>
       <c r="C291" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="D291" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E291" s="3">
-        <v>75190.0</v>
+        <v>62990.0</v>
       </c>
       <c r="F291" s="5">
-        <v>132</v>
+        <v>174</v>
       </c>
       <c r="G291" s="3">
-        <v>894.0</v>
+        <v>1200.0</v>
       </c>
       <c r="H291" s="3">
-        <v>118008.0</v>
+        <v>208800.0</v>
       </c>
       <c r="I291" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J291" t="s">
         <v>15</v>
       </c>
       <c r="K291" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="292" spans="1:11">
       <c r="A292" t="s">
         <v>11</v>
       </c>
       <c r="B292" s="3">
-        <v>153300.0</v>
+        <v>155800.0</v>
       </c>
       <c r="C292" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D292" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E292" s="3">
-        <v>79990.0</v>
+        <v>61890.0</v>
       </c>
       <c r="F292" s="5">
-        <v>148</v>
+        <v>174</v>
       </c>
       <c r="G292" s="3">
-        <v>1064.0</v>
+        <v>1137.0</v>
       </c>
       <c r="H292" s="3">
-        <v>157472.0</v>
+        <v>197838.0</v>
       </c>
       <c r="I292" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J292" t="s">
         <v>15</v>
       </c>
       <c r="K292" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="293" spans="1:11">
       <c r="A293" t="s">
         <v>11</v>
       </c>
       <c r="B293" s="3">
-        <v>153750.0</v>
+        <v>156000.0</v>
       </c>
       <c r="C293" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D293" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E293" s="3">
-        <v>62990.0</v>
+        <v>80990.0</v>
       </c>
       <c r="F293" s="5">
-        <v>174</v>
+        <v>190</v>
       </c>
       <c r="G293" s="3">
-        <v>1200.0</v>
+        <v>923.0</v>
       </c>
       <c r="H293" s="3">
-        <v>208800.0</v>
+        <v>175370.0</v>
       </c>
       <c r="I293" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J293" t="s">
         <v>15</v>
       </c>
       <c r="K293" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="294" spans="1:11">
       <c r="A294" t="s">
         <v>11</v>
       </c>
       <c r="B294" s="3">
-        <v>155800.0</v>
+        <v>156350.0</v>
       </c>
       <c r="C294" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D294" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E294" s="3">
-        <v>61890.0</v>
+        <v>60990.0</v>
       </c>
       <c r="F294" s="5">
-        <v>174</v>
+        <v>123</v>
       </c>
       <c r="G294" s="3">
-        <v>1137.0</v>
+        <v>1599.0</v>
       </c>
       <c r="H294" s="3">
-        <v>197838.0</v>
+        <v>196677.0</v>
       </c>
       <c r="I294" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J294" t="s">
         <v>15</v>
       </c>
       <c r="K294" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="295" spans="1:11">
       <c r="A295" t="s">
         <v>11</v>
       </c>
       <c r="B295" s="3">
-        <v>144544.0</v>
+        <v>149000.0</v>
       </c>
       <c r="C295" t="s">
-        <v>47</v>
+        <v>19</v>
       </c>
       <c r="D295" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E295" s="3">
-        <v>57490.0</v>
+        <v>63990.0</v>
       </c>
       <c r="F295" s="5">
-        <v>143</v>
+        <v>180</v>
       </c>
       <c r="G295" s="3">
-        <v>1146.0</v>
+        <v>997.0</v>
       </c>
       <c r="H295" s="3">
-        <v>163878.0</v>
+        <v>179460.0</v>
       </c>
       <c r="I295" s="7" t="s">
-        <v>66</v>
+        <v>14</v>
       </c>
       <c r="J295" t="s">
         <v>15</v>
       </c>
       <c r="K295" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="296" spans="1:11">
       <c r="A296" t="s">
         <v>11</v>
       </c>
       <c r="B296" s="3">
-        <v>144945.0</v>
+        <v>149239.0</v>
       </c>
       <c r="C296" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="D296" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E296" s="3">
-        <v>70690.0</v>
+        <v>66690.0</v>
       </c>
       <c r="F296" s="5">
-        <v>135</v>
+        <v>214</v>
       </c>
       <c r="G296" s="3">
-        <v>856.0</v>
+        <v>849.0</v>
       </c>
       <c r="H296" s="3">
-        <v>115560.0</v>
+        <v>181686.0</v>
       </c>
       <c r="I296" s="7" t="s">
-        <v>39</v>
+        <v>18</v>
       </c>
       <c r="J296" t="s">
         <v>15</v>
       </c>
       <c r="K296" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="297" spans="1:11">
       <c r="A297" t="s">
         <v>11</v>
       </c>
       <c r="B297" s="3">
-        <v>146800.0</v>
+        <v>150000.0</v>
       </c>
       <c r="C297" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D297" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E297" s="3">
-        <v>59390.0</v>
+        <v>68990.0</v>
       </c>
       <c r="F297" s="5">
-        <v>89</v>
+        <v>190</v>
       </c>
       <c r="G297" s="3">
-        <v>1584.0</v>
+        <v>941.0</v>
       </c>
       <c r="H297" s="3">
-        <v>140976.0</v>
+        <v>178790.0</v>
       </c>
       <c r="I297" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J297" t="s">
         <v>15</v>
       </c>
       <c r="K297" t="s">
-        <v>67</v>
+        <v>16</v>
       </c>
     </row>
     <row r="298" spans="1:11">
       <c r="A298" t="s">
         <v>11</v>
       </c>
       <c r="B298" s="3">
-        <v>147000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="C298" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="D298" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E298" s="3">
-        <v>63990.0</v>
+        <v>85690.0</v>
       </c>
       <c r="F298" s="5">
-        <v>162</v>
+        <v>179</v>
       </c>
       <c r="G298" s="3">
-        <v>952.0</v>
+        <v>746.0</v>
       </c>
       <c r="H298" s="3">
-        <v>154224.0</v>
+        <v>133534.0</v>
       </c>
       <c r="I298" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J298" t="s">
         <v>15</v>
       </c>
       <c r="K298" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="299" spans="1:11">
       <c r="A299" t="s">
         <v>11</v>
       </c>
       <c r="B299" s="3">
-        <v>149000.0</v>
+        <v>150800.0</v>
       </c>
       <c r="C299" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="D299" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E299" s="3">
-        <v>63990.0</v>
+        <v>64990.0</v>
       </c>
       <c r="F299" s="5">
-        <v>180</v>
+        <v>175</v>
       </c>
       <c r="G299" s="3">
-        <v>997.0</v>
+        <v>1000.0</v>
       </c>
       <c r="H299" s="3">
-        <v>179460.0</v>
+        <v>175000.0</v>
       </c>
       <c r="I299" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J299" t="s">
         <v>15</v>
       </c>
       <c r="K299" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="300" spans="1:11">
       <c r="A300" t="s">
         <v>11</v>
       </c>
       <c r="B300" s="3">
-        <v>149239.0</v>
+        <v>152300.0</v>
       </c>
       <c r="C300" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="D300" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E300" s="3">
-        <v>66690.0</v>
+        <v>77590.0</v>
       </c>
       <c r="F300" s="5">
-        <v>214</v>
+        <v>154</v>
       </c>
       <c r="G300" s="3">
-        <v>849.0</v>
+        <v>1131.0</v>
       </c>
       <c r="H300" s="3">
-        <v>181686.0</v>
+        <v>174174.0</v>
       </c>
       <c r="I300" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J300" t="s">
         <v>15</v>
       </c>
       <c r="K300" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="301" spans="1:11">
       <c r="A301" t="s">
         <v>11</v>
       </c>
       <c r="B301" s="3">
-        <v>150000.0</v>
+        <v>143530.0</v>
       </c>
       <c r="C301" t="s">
-        <v>12</v>
+        <v>46</v>
       </c>
       <c r="D301" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E301" s="3">
-        <v>68990.0</v>
+        <v>57190.0</v>
       </c>
       <c r="F301" s="5">
-        <v>190</v>
+        <v>143</v>
       </c>
       <c r="G301" s="3">
-        <v>941.0</v>
+        <v>1145.5</v>
       </c>
       <c r="H301" s="3">
-        <v>178790.0</v>
+        <v>163806.5</v>
       </c>
       <c r="I301" s="7" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="J301" t="s">
         <v>15</v>
       </c>
       <c r="K301" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="302" spans="1:11">
       <c r="A302" t="s">
         <v>11</v>
       </c>
       <c r="B302" s="3">
-        <v>150000.0</v>
+        <v>143830.0</v>
       </c>
       <c r="C302" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D302" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E302" s="3">
-        <v>85690.0</v>
+        <v>95990.0</v>
       </c>
       <c r="F302" s="5">
-        <v>179</v>
+        <v>83</v>
       </c>
       <c r="G302" s="3">
-        <v>746.0</v>
+        <v>1267.0</v>
       </c>
       <c r="H302" s="3">
-        <v>133534.0</v>
+        <v>105161.0</v>
       </c>
       <c r="I302" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J302" t="s">
         <v>15</v>
       </c>
       <c r="K302" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="303" spans="1:11">
       <c r="A303" t="s">
         <v>11</v>
       </c>
       <c r="B303" s="3">
-        <v>150800.0</v>
+        <v>144150.0</v>
       </c>
       <c r="C303" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D303" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E303" s="3">
-        <v>64990.0</v>
+        <v>55890.0</v>
       </c>
       <c r="F303" s="5">
-        <v>175</v>
+        <v>141</v>
       </c>
       <c r="G303" s="3">
-        <v>1000.0</v>
+        <v>1193.0</v>
       </c>
       <c r="H303" s="3">
-        <v>175000.0</v>
+        <v>168213.0</v>
       </c>
       <c r="I303" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J303" t="s">
         <v>15</v>
       </c>
       <c r="K303" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="304" spans="1:11">
       <c r="A304" t="s">
         <v>11</v>
       </c>
       <c r="B304" s="3">
-        <v>152300.0</v>
+        <v>144544.0</v>
       </c>
       <c r="C304" t="s">
-        <v>25</v>
+        <v>46</v>
       </c>
       <c r="D304" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E304" s="3">
-        <v>77590.0</v>
+        <v>57490.0</v>
       </c>
       <c r="F304" s="5">
-        <v>154</v>
+        <v>143</v>
       </c>
       <c r="G304" s="3">
-        <v>1131.0</v>
+        <v>1146.0</v>
       </c>
       <c r="H304" s="3">
-        <v>174174.0</v>
+        <v>163878.0</v>
       </c>
       <c r="I304" s="7" t="s">
-        <v>19</v>
+        <v>66</v>
       </c>
       <c r="J304" t="s">
         <v>15</v>
       </c>
       <c r="K304" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="305" spans="1:11">
       <c r="A305" t="s">
         <v>11</v>
       </c>
       <c r="B305" s="3">
-        <v>143530.0</v>
+        <v>144945.0</v>
       </c>
       <c r="C305" t="s">
-        <v>47</v>
+        <v>12</v>
       </c>
       <c r="D305" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E305" s="3">
-        <v>57190.0</v>
+        <v>70690.0</v>
       </c>
       <c r="F305" s="5">
-        <v>143</v>
+        <v>135</v>
       </c>
       <c r="G305" s="3">
-        <v>1145.5</v>
+        <v>856.0</v>
       </c>
       <c r="H305" s="3">
-        <v>163806.5</v>
+        <v>115560.0</v>
       </c>
       <c r="I305" s="7" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="J305" t="s">
         <v>15</v>
       </c>
       <c r="K305" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="306" spans="1:11">
       <c r="A306" t="s">
         <v>11</v>
       </c>
       <c r="B306" s="3">
-        <v>143830.0</v>
+        <v>146800.0</v>
       </c>
       <c r="C306" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D306" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E306" s="3">
-        <v>95990.0</v>
+        <v>59390.0</v>
       </c>
       <c r="F306" s="5">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="G306" s="3">
-        <v>1267.0</v>
+        <v>1584.0</v>
       </c>
       <c r="H306" s="3">
-        <v>105161.0</v>
+        <v>140976.0</v>
       </c>
       <c r="I306" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J306" t="s">
         <v>15</v>
       </c>
       <c r="K306" t="s">
-        <v>16</v>
+        <v>67</v>
       </c>
     </row>
     <row r="307" spans="1:11">
       <c r="A307" t="s">
         <v>11</v>
       </c>
       <c r="B307" s="3">
-        <v>144150.0</v>
+        <v>147000.0</v>
       </c>
       <c r="C307" t="s">
         <v>23</v>
       </c>
       <c r="D307" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E307" s="3">
-        <v>55890.0</v>
+        <v>63990.0</v>
       </c>
       <c r="F307" s="5">
-        <v>141</v>
+        <v>162</v>
       </c>
       <c r="G307" s="3">
-        <v>1193.0</v>
+        <v>952.0</v>
       </c>
       <c r="H307" s="3">
-        <v>168213.0</v>
+        <v>154224.0</v>
       </c>
       <c r="I307" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J307" t="s">
         <v>15</v>
       </c>
       <c r="K307" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="308" spans="1:11">
       <c r="A308" t="s">
         <v>11</v>
       </c>
       <c r="B308" s="3">
-        <v>137090.0</v>
+        <v>140000.0</v>
       </c>
       <c r="C308" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D308" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E308" s="3">
-        <v>80190.0</v>
+        <v>64690.0</v>
       </c>
       <c r="F308" s="5">
-        <v>101</v>
+        <v>191</v>
       </c>
       <c r="G308" s="3">
-        <v>1200.0</v>
+        <v>730.0</v>
       </c>
       <c r="H308" s="3">
-        <v>121200.0</v>
+        <v>139430.0</v>
       </c>
       <c r="I308" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J308" t="s">
         <v>15</v>
       </c>
       <c r="K308" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="309" spans="1:11">
       <c r="A309" t="s">
         <v>11</v>
       </c>
       <c r="B309" s="3">
-        <v>138308.5</v>
+        <v>140000.0</v>
       </c>
       <c r="C309" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="D309" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E309" s="3">
-        <v>59990.0</v>
+        <v>65990.0</v>
       </c>
       <c r="F309" s="5">
-        <v>139</v>
+        <v>102</v>
       </c>
       <c r="G309" s="3">
-        <v>844.0</v>
+        <v>1359.0</v>
       </c>
       <c r="H309" s="3">
-        <v>117316.0</v>
+        <v>138618.0</v>
       </c>
       <c r="I309" s="7" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="J309" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="K309" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="310" spans="1:11">
       <c r="A310" t="s">
         <v>11</v>
       </c>
       <c r="B310" s="3">
-        <v>139350.0</v>
+        <v>140200.0</v>
       </c>
       <c r="C310" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D310" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E310" s="3">
-        <v>56790.0</v>
+        <v>65990.0</v>
       </c>
       <c r="F310" s="5">
-        <v>124</v>
+        <v>193</v>
       </c>
       <c r="G310" s="3">
-        <v>1184.0</v>
+        <v>736.0</v>
       </c>
       <c r="H310" s="3">
-        <v>146816.0</v>
+        <v>142048.0</v>
       </c>
       <c r="I310" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J310" t="s">
         <v>15</v>
       </c>
       <c r="K310" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="311" spans="1:11">
       <c r="A311" t="s">
         <v>11</v>
       </c>
       <c r="B311" s="3">
-        <v>139648.0</v>
+        <v>140229.0</v>
       </c>
       <c r="C311" t="s">
-        <v>61</v>
+        <v>37</v>
       </c>
       <c r="D311" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E311" s="3">
-        <v>64190.0</v>
+        <v>54190.0</v>
       </c>
       <c r="F311" s="5">
-        <v>184</v>
+        <v>167</v>
       </c>
       <c r="G311" s="3">
-        <v>685.0</v>
+        <v>1173.0</v>
       </c>
       <c r="H311" s="3">
-        <v>126040.0</v>
+        <v>195891.0</v>
       </c>
       <c r="I311" s="7" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="J311" t="s">
         <v>15</v>
       </c>
       <c r="K311" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="312" spans="1:11">
       <c r="A312" t="s">
         <v>11</v>
       </c>
       <c r="B312" s="3">
-        <v>140000.0</v>
+        <v>140500.0</v>
       </c>
       <c r="C312" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D312" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E312" s="3">
-        <v>64690.0</v>
+        <v>65990.0</v>
       </c>
       <c r="F312" s="5">
         <v>191</v>
       </c>
       <c r="G312" s="3">
-        <v>730.0</v>
+        <v>756.0</v>
       </c>
       <c r="H312" s="3">
-        <v>139430.0</v>
+        <v>144396.0</v>
       </c>
       <c r="I312" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J312" t="s">
         <v>15</v>
       </c>
       <c r="K312" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="313" spans="1:11">
       <c r="A313" t="s">
         <v>11</v>
       </c>
       <c r="B313" s="3">
-        <v>140000.0</v>
+        <v>142050.0</v>
       </c>
       <c r="C313" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D313" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E313" s="3">
-        <v>65990.0</v>
+        <v>55890.0</v>
       </c>
       <c r="F313" s="5">
-        <v>102</v>
+        <v>151</v>
       </c>
       <c r="G313" s="3">
-        <v>1359.0</v>
+        <v>1153.0</v>
       </c>
       <c r="H313" s="3">
-        <v>138618.0</v>
+        <v>174103.0</v>
       </c>
       <c r="I313" s="7" t="s">
-        <v>39</v>
+        <v>18</v>
       </c>
       <c r="J313" t="s">
         <v>15</v>
       </c>
       <c r="K313" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="314" spans="1:11">
       <c r="A314" t="s">
         <v>11</v>
       </c>
       <c r="B314" s="3">
-        <v>140200.0</v>
+        <v>142800.0</v>
       </c>
       <c r="C314" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D314" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E314" s="3">
-        <v>65990.0</v>
+        <v>60190.0</v>
       </c>
       <c r="F314" s="5">
-        <v>193</v>
+        <v>226</v>
       </c>
       <c r="G314" s="3">
-        <v>736.0</v>
+        <v>814.0</v>
       </c>
       <c r="H314" s="3">
-        <v>142048.0</v>
+        <v>183964.0</v>
       </c>
       <c r="I314" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J314" t="s">
         <v>15</v>
       </c>
       <c r="K314" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="315" spans="1:11">
       <c r="A315" t="s">
         <v>11</v>
       </c>
       <c r="B315" s="3">
-        <v>140229.0</v>
+        <v>143000.0</v>
       </c>
       <c r="C315" t="s">
-        <v>37</v>
+        <v>19</v>
       </c>
       <c r="D315" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E315" s="3">
-        <v>54190.0</v>
+        <v>68990.0</v>
       </c>
       <c r="F315" s="5">
-        <v>167</v>
+        <v>95</v>
       </c>
       <c r="G315" s="3">
-        <v>1173.0</v>
+        <v>1222.0</v>
       </c>
       <c r="H315" s="3">
-        <v>195891.0</v>
+        <v>116090.0</v>
       </c>
       <c r="I315" s="7" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="J315" t="s">
         <v>15</v>
       </c>
       <c r="K315" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="316" spans="1:11">
       <c r="A316" t="s">
         <v>11</v>
       </c>
       <c r="B316" s="3">
-        <v>140500.0</v>
+        <v>143000.0</v>
       </c>
       <c r="C316" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="D316" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E316" s="3">
-        <v>65990.0</v>
+        <v>80690.0</v>
       </c>
       <c r="F316" s="5">
-        <v>191</v>
+        <v>64</v>
       </c>
       <c r="G316" s="3">
-        <v>756.0</v>
+        <v>1340.0</v>
       </c>
       <c r="H316" s="3">
-        <v>144396.0</v>
+        <v>85760.0</v>
       </c>
       <c r="I316" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J316" t="s">
         <v>15</v>
       </c>
       <c r="K316" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
     </row>
     <row r="317" spans="1:11">
       <c r="A317" t="s">
         <v>11</v>
       </c>
       <c r="B317" s="3">
-        <v>142050.0</v>
+        <v>137090.0</v>
       </c>
       <c r="C317" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D317" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E317" s="3">
-        <v>55890.0</v>
+        <v>80190.0</v>
       </c>
       <c r="F317" s="5">
-        <v>151</v>
+        <v>101</v>
       </c>
       <c r="G317" s="3">
-        <v>1153.0</v>
+        <v>1200.0</v>
       </c>
       <c r="H317" s="3">
-        <v>174103.0</v>
+        <v>121200.0</v>
       </c>
       <c r="I317" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J317" t="s">
         <v>15</v>
       </c>
       <c r="K317" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="318" spans="1:11">
       <c r="A318" t="s">
         <v>11</v>
       </c>
       <c r="B318" s="3">
-        <v>142800.0</v>
+        <v>138308.5</v>
       </c>
       <c r="C318" t="s">
         <v>12</v>
       </c>
       <c r="D318" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E318" s="3">
-        <v>60190.0</v>
+        <v>59990.0</v>
       </c>
       <c r="F318" s="5">
-        <v>226</v>
+        <v>139</v>
       </c>
       <c r="G318" s="3">
-        <v>814.0</v>
+        <v>844.0</v>
       </c>
       <c r="H318" s="3">
-        <v>183964.0</v>
+        <v>117316.0</v>
       </c>
       <c r="I318" s="7" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="J318" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="K318" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="319" spans="1:11">
       <c r="A319" t="s">
         <v>11</v>
       </c>
       <c r="B319" s="3">
-        <v>143000.0</v>
+        <v>139350.0</v>
       </c>
       <c r="C319" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="D319" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E319" s="3">
-        <v>68990.0</v>
+        <v>56790.0</v>
       </c>
       <c r="F319" s="5">
-        <v>95</v>
+        <v>124</v>
       </c>
       <c r="G319" s="3">
-        <v>1222.0</v>
+        <v>1184.0</v>
       </c>
       <c r="H319" s="3">
-        <v>116090.0</v>
+        <v>146816.0</v>
       </c>
       <c r="I319" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J319" t="s">
         <v>15</v>
       </c>
       <c r="K319" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="320" spans="1:11">
       <c r="A320" t="s">
         <v>11</v>
       </c>
       <c r="B320" s="3">
-        <v>143000.0</v>
+        <v>139648.0</v>
       </c>
       <c r="C320" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
       <c r="D320" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E320" s="3">
-        <v>80690.0</v>
+        <v>64190.0</v>
       </c>
       <c r="F320" s="5">
-        <v>64</v>
+        <v>184</v>
       </c>
       <c r="G320" s="3">
-        <v>1340.0</v>
+        <v>685.0</v>
       </c>
       <c r="H320" s="3">
-        <v>85760.0</v>
+        <v>126040.0</v>
       </c>
       <c r="I320" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J320" t="s">
         <v>15</v>
       </c>
       <c r="K320" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
     </row>
     <row r="321" spans="1:11">
       <c r="A321" t="s">
         <v>11</v>
       </c>
       <c r="B321" s="3">
         <v>130646.0</v>
       </c>
       <c r="C321" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D321" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E321" s="3">
         <v>73990.0</v>
       </c>
       <c r="F321" s="5">
         <v>140</v>
       </c>
       <c r="G321" s="3">
         <v>735.0</v>
       </c>
       <c r="H321" s="3">
         <v>102900.0</v>
       </c>
       <c r="I321" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J321" t="s">
         <v>15</v>
       </c>
       <c r="K321" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="322" spans="1:11">
       <c r="A322" t="s">
         <v>11</v>
       </c>
       <c r="B322" s="3">
         <v>130646.5</v>
       </c>
       <c r="C322" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="D322" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E322" s="3">
         <v>48190.0</v>
       </c>
       <c r="F322" s="5">
         <v>35</v>
       </c>
       <c r="G322" s="3">
         <v>3146.0</v>
       </c>
       <c r="H322" s="3">
         <v>110110.0</v>
       </c>
       <c r="I322" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J322" t="s">
         <v>15</v>
       </c>
       <c r="K322" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="323" spans="1:11">
       <c r="A323" t="s">
         <v>11</v>
       </c>
       <c r="B323" s="3">
         <v>130900.0</v>
       </c>
       <c r="C323" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="D323" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E323" s="3">
         <v>62990.0</v>
       </c>
       <c r="F323" s="5">
         <v>127</v>
       </c>
       <c r="G323" s="3">
         <v>1101.0</v>
       </c>
       <c r="H323" s="3">
         <v>139827.0</v>
       </c>
       <c r="I323" s="7" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="J323" t="s">
         <v>15</v>
       </c>
       <c r="K323" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="324" spans="1:11">
       <c r="A324" t="s">
         <v>11</v>
       </c>
       <c r="B324" s="3">
         <v>131000.0</v>
       </c>
       <c r="C324" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D324" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E324" s="3">
         <v>68990.0</v>
       </c>
       <c r="F324" s="5">
         <v>121</v>
       </c>
       <c r="G324" s="3">
         <v>760.0</v>
       </c>
       <c r="H324" s="3">
         <v>91960.0</v>
       </c>
       <c r="I324" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J324" t="s">
         <v>15</v>
       </c>
       <c r="K324" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="325" spans="1:11">
       <c r="A325" t="s">
         <v>11</v>
       </c>
       <c r="B325" s="3">
         <v>131500.0</v>
       </c>
       <c r="C325" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D325" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E325" s="3">
         <v>63990.0</v>
       </c>
       <c r="F325" s="5">
         <v>109</v>
       </c>
       <c r="G325" s="3">
         <v>956.0</v>
       </c>
       <c r="H325" s="3">
         <v>104204.0</v>
       </c>
       <c r="I325" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J325" t="s">
         <v>15</v>
       </c>
       <c r="K325" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="326" spans="1:11">
       <c r="A326" t="s">
         <v>11</v>
       </c>
       <c r="B326" s="3">
         <v>131700.0</v>
       </c>
       <c r="C326" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D326" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E326" s="3">
         <v>58190.0</v>
       </c>
       <c r="F326" s="5">
         <v>93</v>
       </c>
       <c r="G326" s="3">
         <v>1325.0</v>
       </c>
       <c r="H326" s="3">
         <v>123225.0</v>
       </c>
       <c r="I326" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J326" t="s">
         <v>15</v>
       </c>
       <c r="K326" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="327" spans="1:11">
       <c r="A327" t="s">
         <v>11</v>
       </c>
       <c r="B327" s="3">
         <v>132750.0</v>
       </c>
       <c r="C327" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="D327" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E327" s="3">
         <v>56990.0</v>
       </c>
       <c r="F327" s="5">
         <v>132</v>
       </c>
       <c r="G327" s="3">
         <v>1087.0</v>
       </c>
       <c r="H327" s="3">
         <v>143484.0</v>
       </c>
       <c r="I327" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J327" t="s">
         <v>15</v>
       </c>
       <c r="K327" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="328" spans="1:11">
       <c r="A328" t="s">
         <v>11</v>
       </c>
       <c r="B328" s="3">
         <v>132912.0</v>
       </c>
       <c r="C328" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D328" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E328" s="3">
         <v>61990.0</v>
       </c>
       <c r="F328" s="5">
         <v>152</v>
       </c>
       <c r="G328" s="3">
         <v>795.0</v>
       </c>
       <c r="H328" s="3">
         <v>120840.0</v>
       </c>
       <c r="I328" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J328" t="s">
         <v>15</v>
       </c>
       <c r="K328" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="329" spans="1:11">
       <c r="A329" t="s">
         <v>11</v>
       </c>
       <c r="B329" s="3">
         <v>133000.0</v>
       </c>
       <c r="C329" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D329" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E329" s="3">
         <v>69190.0</v>
       </c>
       <c r="F329" s="5">
         <v>97</v>
       </c>
       <c r="G329" s="3">
         <v>1013.0</v>
       </c>
       <c r="H329" s="3">
         <v>98261.0</v>
       </c>
       <c r="I329" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J329" t="s">
         <v>15</v>
       </c>
       <c r="K329" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="330" spans="1:11">
       <c r="A330" t="s">
         <v>11</v>
       </c>
       <c r="B330" s="3">
         <v>135355.0</v>
       </c>
       <c r="C330" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D330" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E330" s="3">
         <v>62190.0</v>
       </c>
       <c r="F330" s="5">
         <v>73</v>
       </c>
       <c r="G330" s="3">
         <v>1575.0</v>
       </c>
       <c r="H330" s="3">
         <v>114975.0</v>
       </c>
       <c r="I330" s="7" t="s">
         <v>68</v>
       </c>
       <c r="J330" t="s">
         <v>15</v>
       </c>
       <c r="K330" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="331" spans="1:11">
       <c r="A331" t="s">
         <v>11</v>
       </c>
       <c r="B331" s="3">
         <v>135785.5</v>
       </c>
       <c r="C331" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D331" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E331" s="3">
         <v>54990.0</v>
       </c>
       <c r="F331" s="5">
         <v>111</v>
       </c>
       <c r="G331" s="3">
         <v>1694.0</v>
       </c>
       <c r="H331" s="3">
         <v>188034.0</v>
       </c>
       <c r="I331" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J331" t="s">
         <v>15</v>
       </c>
       <c r="K331" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="332" spans="1:11">
       <c r="A332" t="s">
         <v>11</v>
       </c>
       <c r="B332" s="3">
         <v>137000.0</v>
       </c>
       <c r="C332" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D332" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E332" s="3">
         <v>60390.0</v>
       </c>
       <c r="F332" s="5">
         <v>112</v>
       </c>
       <c r="G332" s="3">
         <v>1273.0</v>
       </c>
       <c r="H332" s="3">
         <v>142576.0</v>
       </c>
       <c r="I332" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J332" t="s">
         <v>15</v>
       </c>
       <c r="K332" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="333" spans="1:11">
       <c r="A333" t="s">
         <v>11</v>
       </c>
       <c r="B333" s="3">
-        <v>130320.0</v>
+        <v>127150.0</v>
       </c>
       <c r="C333" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="D333" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E333" s="3">
-        <v>62990.0</v>
+        <v>50190.0</v>
       </c>
       <c r="F333" s="5">
-        <v>128</v>
+        <v>220</v>
       </c>
       <c r="G333" s="3">
-        <v>1090.0</v>
+        <v>707.0</v>
       </c>
       <c r="H333" s="3">
-        <v>139520.0</v>
+        <v>155540.0</v>
       </c>
       <c r="I333" s="7" t="s">
-        <v>39</v>
+        <v>18</v>
       </c>
       <c r="J333" t="s">
         <v>15</v>
       </c>
       <c r="K333" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="334" spans="1:11">
       <c r="A334" t="s">
         <v>11</v>
       </c>
       <c r="B334" s="3">
-        <v>130320.0</v>
+        <v>127815.0</v>
       </c>
       <c r="C334" t="s">
-        <v>20</v>
+        <v>69</v>
       </c>
       <c r="D334" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E334" s="3">
-        <v>62990.0</v>
+        <v>55990.0</v>
       </c>
       <c r="F334" s="5">
-        <v>128</v>
+        <v>165</v>
       </c>
       <c r="G334" s="3">
-        <v>1090.0</v>
+        <v>806.0</v>
       </c>
       <c r="H334" s="3">
-        <v>139520.0</v>
+        <v>132990.0</v>
       </c>
       <c r="I334" s="7" t="s">
-        <v>39</v>
+        <v>70</v>
       </c>
       <c r="J334" t="s">
         <v>15</v>
       </c>
       <c r="K334" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="335" spans="1:11">
       <c r="A335" t="s">
         <v>11</v>
       </c>
       <c r="B335" s="3">
-        <v>130600.0</v>
+        <v>128000.0</v>
       </c>
       <c r="C335" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D335" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E335" s="3">
-        <v>70890.0</v>
+        <v>65190.0</v>
       </c>
       <c r="F335" s="5">
         <v>89</v>
       </c>
       <c r="G335" s="3">
-        <v>1152.0</v>
+        <v>1242.0</v>
       </c>
       <c r="H335" s="3">
-        <v>102528.0</v>
+        <v>110538.0</v>
       </c>
       <c r="I335" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J335" t="s">
         <v>15</v>
       </c>
       <c r="K335" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
     </row>
     <row r="336" spans="1:11">
       <c r="A336" t="s">
         <v>11</v>
       </c>
       <c r="B336" s="3">
-        <v>130600.0</v>
+        <v>128300.0</v>
       </c>
       <c r="C336" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D336" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E336" s="3">
-        <v>71490.0</v>
+        <v>70890.0</v>
       </c>
       <c r="F336" s="5">
-        <v>89</v>
+        <v>111</v>
       </c>
       <c r="G336" s="3">
-        <v>1153.0</v>
+        <v>868.5</v>
       </c>
       <c r="H336" s="3">
-        <v>102617.0</v>
+        <v>96403.5</v>
       </c>
       <c r="I336" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J336" t="s">
         <v>15</v>
       </c>
       <c r="K336" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
     </row>
     <row r="337" spans="1:11">
       <c r="A337" t="s">
         <v>11</v>
       </c>
       <c r="B337" s="3">
-        <v>127150.0</v>
+        <v>128529.0</v>
       </c>
       <c r="C337" t="s">
-        <v>40</v>
+        <v>19</v>
       </c>
       <c r="D337" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E337" s="3">
-        <v>50190.0</v>
+        <v>67990.0</v>
       </c>
       <c r="F337" s="5">
-        <v>220</v>
+        <v>140</v>
       </c>
       <c r="G337" s="3">
-        <v>707.0</v>
+        <v>812.5</v>
       </c>
       <c r="H337" s="3">
-        <v>155540.0</v>
+        <v>113750.0</v>
       </c>
       <c r="I337" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J337" t="s">
         <v>15</v>
       </c>
       <c r="K337" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="338" spans="1:11">
       <c r="A338" t="s">
         <v>11</v>
       </c>
       <c r="B338" s="3">
-        <v>127815.0</v>
+        <v>128749.0</v>
       </c>
       <c r="C338" t="s">
-        <v>70</v>
+        <v>31</v>
       </c>
       <c r="D338" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E338" s="3">
-        <v>55990.0</v>
+        <v>50990.0</v>
       </c>
       <c r="F338" s="5">
-        <v>165</v>
+        <v>113</v>
       </c>
       <c r="G338" s="3">
-        <v>806.0</v>
+        <v>1513.5</v>
       </c>
       <c r="H338" s="3">
-        <v>132990.0</v>
+        <v>171025.5</v>
       </c>
       <c r="I338" s="7" t="s">
-        <v>71</v>
+        <v>30</v>
       </c>
       <c r="J338" t="s">
         <v>15</v>
       </c>
       <c r="K338" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="339" spans="1:11">
       <c r="A339" t="s">
         <v>11</v>
       </c>
       <c r="B339" s="3">
-        <v>128000.0</v>
+        <v>129078.0</v>
       </c>
       <c r="C339" t="s">
         <v>12</v>
       </c>
       <c r="D339" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E339" s="3">
-        <v>65190.0</v>
+        <v>61990.0</v>
       </c>
       <c r="F339" s="5">
-        <v>89</v>
+        <v>129</v>
       </c>
       <c r="G339" s="3">
-        <v>1242.0</v>
+        <v>1072.0</v>
       </c>
       <c r="H339" s="3">
-        <v>110538.0</v>
+        <v>138288.0</v>
       </c>
       <c r="I339" s="7" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="J339" t="s">
         <v>15</v>
       </c>
       <c r="K339" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
     </row>
     <row r="340" spans="1:11">
       <c r="A340" t="s">
         <v>11</v>
       </c>
       <c r="B340" s="3">
-        <v>128300.0</v>
+        <v>129850.0</v>
       </c>
       <c r="C340" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D340" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E340" s="3">
-        <v>70890.0</v>
+        <v>55990.0</v>
       </c>
       <c r="F340" s="5">
-        <v>111</v>
+        <v>134</v>
       </c>
       <c r="G340" s="3">
-        <v>868.5</v>
+        <v>1133.0</v>
       </c>
       <c r="H340" s="3">
-        <v>96403.5</v>
+        <v>151822.0</v>
       </c>
       <c r="I340" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J340" t="s">
         <v>15</v>
       </c>
       <c r="K340" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="341" spans="1:11">
       <c r="A341" t="s">
         <v>11</v>
       </c>
       <c r="B341" s="3">
-        <v>128529.0</v>
+        <v>130000.0</v>
       </c>
       <c r="C341" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D341" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E341" s="3">
-        <v>67990.0</v>
+        <v>64690.0</v>
       </c>
       <c r="F341" s="5">
-        <v>140</v>
+        <v>121</v>
       </c>
       <c r="G341" s="3">
-        <v>812.5</v>
+        <v>760.0</v>
       </c>
       <c r="H341" s="3">
-        <v>113750.0</v>
+        <v>91960.0</v>
       </c>
       <c r="I341" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J341" t="s">
         <v>15</v>
       </c>
       <c r="K341" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="342" spans="1:11">
       <c r="A342" t="s">
         <v>11</v>
       </c>
       <c r="B342" s="3">
-        <v>128749.0</v>
+        <v>130100.0</v>
       </c>
       <c r="C342" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="D342" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E342" s="3">
-        <v>50990.0</v>
+        <v>63590.0</v>
       </c>
       <c r="F342" s="5">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="G342" s="3">
-        <v>1513.5</v>
+        <v>939.0</v>
       </c>
       <c r="H342" s="3">
-        <v>171025.5</v>
+        <v>101412.0</v>
       </c>
       <c r="I342" s="7" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="J342" t="s">
         <v>15</v>
       </c>
       <c r="K342" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="343" spans="1:11">
       <c r="A343" t="s">
         <v>11</v>
       </c>
       <c r="B343" s="3">
-        <v>129078.0</v>
+        <v>130320.0</v>
       </c>
       <c r="C343" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="D343" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E343" s="3">
-        <v>61990.0</v>
+        <v>62990.0</v>
       </c>
       <c r="F343" s="5">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="G343" s="3">
-        <v>1072.0</v>
+        <v>1090.0</v>
       </c>
       <c r="H343" s="3">
-        <v>138288.0</v>
+        <v>139520.0</v>
       </c>
       <c r="I343" s="7" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="J343" t="s">
         <v>15</v>
       </c>
       <c r="K343" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="344" spans="1:11">
       <c r="A344" t="s">
         <v>11</v>
       </c>
       <c r="B344" s="3">
-        <v>129850.0</v>
+        <v>130320.0</v>
       </c>
       <c r="C344" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="D344" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E344" s="3">
-        <v>55990.0</v>
+        <v>62990.0</v>
       </c>
       <c r="F344" s="5">
-        <v>134</v>
+        <v>128</v>
       </c>
       <c r="G344" s="3">
-        <v>1133.0</v>
+        <v>1090.0</v>
       </c>
       <c r="H344" s="3">
-        <v>151822.0</v>
+        <v>139520.0</v>
       </c>
       <c r="I344" s="7" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J344" t="s">
         <v>15</v>
       </c>
       <c r="K344" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="345" spans="1:11">
       <c r="A345" t="s">
         <v>11</v>
       </c>
       <c r="B345" s="3">
-        <v>130000.0</v>
+        <v>130600.0</v>
       </c>
       <c r="C345" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D345" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E345" s="3">
-        <v>64690.0</v>
+        <v>70890.0</v>
       </c>
       <c r="F345" s="5">
-        <v>121</v>
+        <v>89</v>
       </c>
       <c r="G345" s="3">
-        <v>760.0</v>
+        <v>1152.0</v>
       </c>
       <c r="H345" s="3">
-        <v>91960.0</v>
+        <v>102528.0</v>
       </c>
       <c r="I345" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J345" t="s">
         <v>15</v>
       </c>
       <c r="K345" t="s">
-        <v>16</v>
+        <v>72</v>
       </c>
     </row>
     <row r="346" spans="1:11">
       <c r="A346" t="s">
         <v>11</v>
       </c>
       <c r="B346" s="3">
-        <v>130100.0</v>
+        <v>130600.0</v>
       </c>
       <c r="C346" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D346" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E346" s="3">
-        <v>63590.0</v>
+        <v>71490.0</v>
       </c>
       <c r="F346" s="5">
-        <v>108</v>
+        <v>89</v>
       </c>
       <c r="G346" s="3">
-        <v>939.0</v>
+        <v>1153.0</v>
       </c>
       <c r="H346" s="3">
-        <v>101412.0</v>
+        <v>102617.0</v>
       </c>
       <c r="I346" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J346" t="s">
         <v>15</v>
       </c>
       <c r="K346" t="s">
-        <v>16</v>
+        <v>72</v>
       </c>
     </row>
     <row r="347" spans="1:11">
       <c r="A347" t="s">
         <v>11</v>
       </c>
       <c r="B347" s="3">
-        <v>123000.0</v>
+        <v>124874.0</v>
       </c>
       <c r="C347" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D347" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E347" s="3">
-        <v>46390.0</v>
+        <v>48990.0</v>
       </c>
       <c r="F347" s="5">
-        <v>197</v>
+        <v>179</v>
       </c>
       <c r="G347" s="3">
-        <v>637.0</v>
+        <v>829.0</v>
       </c>
       <c r="H347" s="3">
-        <v>125489.0</v>
+        <v>148391.0</v>
       </c>
       <c r="I347" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J347" t="s">
         <v>15</v>
       </c>
       <c r="K347" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="348" spans="1:11">
       <c r="A348" t="s">
         <v>11</v>
       </c>
       <c r="B348" s="3">
-        <v>123083.0</v>
+        <v>126000.0</v>
       </c>
       <c r="C348" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D348" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E348" s="3">
-        <v>74190.0</v>
+        <v>57590.0</v>
       </c>
       <c r="F348" s="5">
-        <v>119</v>
+        <v>138</v>
       </c>
       <c r="G348" s="3">
-        <v>867.0</v>
+        <v>841.0</v>
       </c>
       <c r="H348" s="3">
-        <v>103173.0</v>
+        <v>116058.0</v>
       </c>
       <c r="I348" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J348" t="s">
         <v>15</v>
       </c>
       <c r="K348" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="349" spans="1:11">
       <c r="A349" t="s">
         <v>11</v>
       </c>
       <c r="B349" s="3">
-        <v>123191.0</v>
+        <v>119065.0</v>
       </c>
       <c r="C349" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="D349" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E349" s="3">
-        <v>53290.0</v>
+        <v>58190.0</v>
       </c>
       <c r="F349" s="5">
-        <v>180</v>
+        <v>120</v>
       </c>
       <c r="G349" s="3">
-        <v>740.0</v>
+        <v>953.0</v>
       </c>
       <c r="H349" s="3">
-        <v>133200.0</v>
+        <v>114360.0</v>
       </c>
       <c r="I349" s="7" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="J349" t="s">
         <v>15</v>
       </c>
       <c r="K349" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="350" spans="1:11">
       <c r="A350" t="s">
         <v>11</v>
       </c>
       <c r="B350" s="3">
-        <v>124000.0</v>
+        <v>119893.0</v>
       </c>
       <c r="C350" t="s">
-        <v>25</v>
+        <v>53</v>
       </c>
       <c r="D350" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E350" s="3">
-        <v>74390.0</v>
+        <v>67790.0</v>
       </c>
       <c r="F350" s="5">
-        <v>126</v>
+        <v>146</v>
       </c>
       <c r="G350" s="3">
-        <v>773.0</v>
+        <v>707.0</v>
       </c>
       <c r="H350" s="3">
-        <v>97398.0</v>
+        <v>103222.0</v>
       </c>
       <c r="I350" s="7" t="s">
-        <v>19</v>
+        <v>54</v>
       </c>
       <c r="J350" t="s">
         <v>15</v>
       </c>
       <c r="K350" t="s">
-        <v>16</v>
+        <v>63</v>
       </c>
     </row>
     <row r="351" spans="1:11">
       <c r="A351" t="s">
         <v>11</v>
       </c>
       <c r="B351" s="3">
-        <v>124874.0</v>
+        <v>120500.0</v>
       </c>
       <c r="C351" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="D351" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E351" s="3">
-        <v>48990.0</v>
+        <v>56190.0</v>
       </c>
       <c r="F351" s="5">
-        <v>179</v>
+        <v>149</v>
       </c>
       <c r="G351" s="3">
-        <v>829.0</v>
+        <v>776.0</v>
       </c>
       <c r="H351" s="3">
-        <v>148391.0</v>
+        <v>115624.0</v>
       </c>
       <c r="I351" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J351" t="s">
         <v>15</v>
       </c>
       <c r="K351" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="352" spans="1:11">
       <c r="A352" t="s">
         <v>11</v>
       </c>
       <c r="B352" s="3">
-        <v>126000.0</v>
+        <v>120626.0</v>
       </c>
       <c r="C352" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="D352" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E352" s="3">
-        <v>57590.0</v>
+        <v>47490.0</v>
       </c>
       <c r="F352" s="5">
-        <v>138</v>
+        <v>167</v>
       </c>
       <c r="G352" s="3">
-        <v>841.0</v>
+        <v>878.0</v>
       </c>
       <c r="H352" s="3">
-        <v>116058.0</v>
+        <v>146626.0</v>
       </c>
       <c r="I352" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J352" t="s">
         <v>15</v>
       </c>
       <c r="K352" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="353" spans="1:11">
       <c r="A353" t="s">
         <v>11</v>
       </c>
       <c r="B353" s="3">
-        <v>119065.0</v>
+        <v>121491.0</v>
       </c>
       <c r="C353" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D353" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E353" s="3">
-        <v>58190.0</v>
+        <v>62190.0</v>
       </c>
       <c r="F353" s="5">
-        <v>120</v>
+        <v>131</v>
       </c>
       <c r="G353" s="3">
-        <v>953.0</v>
+        <v>845.0</v>
       </c>
       <c r="H353" s="3">
-        <v>114360.0</v>
+        <v>110695.0</v>
       </c>
       <c r="I353" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J353" t="s">
         <v>15</v>
       </c>
       <c r="K353" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="354" spans="1:11">
       <c r="A354" t="s">
         <v>11</v>
       </c>
       <c r="B354" s="3">
-        <v>119893.0</v>
+        <v>122000.0</v>
       </c>
       <c r="C354" t="s">
-        <v>53</v>
+        <v>22</v>
       </c>
       <c r="D354" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E354" s="3">
-        <v>67790.0</v>
+        <v>44990.0</v>
       </c>
       <c r="F354" s="5">
-        <v>146</v>
+        <v>174</v>
       </c>
       <c r="G354" s="3">
-        <v>707.0</v>
+        <v>948.0</v>
       </c>
       <c r="H354" s="3">
-        <v>103222.0</v>
+        <v>164952.0</v>
       </c>
       <c r="I354" s="7" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="J354" t="s">
         <v>15</v>
       </c>
       <c r="K354" t="s">
-        <v>63</v>
+        <v>16</v>
       </c>
     </row>
     <row r="355" spans="1:11">
       <c r="A355" t="s">
         <v>11</v>
       </c>
       <c r="B355" s="3">
-        <v>120500.0</v>
+        <v>122000.0</v>
       </c>
       <c r="C355" t="s">
         <v>28</v>
       </c>
       <c r="D355" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E355" s="3">
-        <v>56190.0</v>
+        <v>53990.0</v>
       </c>
       <c r="F355" s="5">
-        <v>149</v>
+        <v>121</v>
       </c>
       <c r="G355" s="3">
-        <v>776.0</v>
+        <v>901.0</v>
       </c>
       <c r="H355" s="3">
-        <v>115624.0</v>
+        <v>109021.0</v>
       </c>
       <c r="I355" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J355" t="s">
         <v>15</v>
       </c>
       <c r="K355" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="356" spans="1:11">
       <c r="A356" t="s">
         <v>11</v>
       </c>
       <c r="B356" s="3">
-        <v>120626.0</v>
+        <v>122053.0</v>
       </c>
       <c r="C356" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="D356" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E356" s="3">
-        <v>47490.0</v>
+        <v>55890.0</v>
       </c>
       <c r="F356" s="5">
-        <v>167</v>
+        <v>181</v>
       </c>
       <c r="G356" s="3">
-        <v>878.0</v>
+        <v>740.0</v>
       </c>
       <c r="H356" s="3">
-        <v>146626.0</v>
+        <v>133940.0</v>
       </c>
       <c r="I356" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="J356" t="s">
         <v>15</v>
       </c>
       <c r="K356" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="357" spans="1:11">
       <c r="A357" t="s">
         <v>11</v>
       </c>
       <c r="B357" s="3">
-        <v>121491.0</v>
+        <v>122550.0</v>
       </c>
       <c r="C357" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D357" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E357" s="3">
-        <v>62190.0</v>
+        <v>58990.0</v>
       </c>
       <c r="F357" s="5">
-        <v>131</v>
+        <v>193</v>
       </c>
       <c r="G357" s="3">
-        <v>845.0</v>
+        <v>755.0</v>
       </c>
       <c r="H357" s="3">
-        <v>110695.0</v>
+        <v>145715.0</v>
       </c>
       <c r="I357" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J357" t="s">
         <v>15</v>
       </c>
       <c r="K357" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="358" spans="1:11">
       <c r="A358" t="s">
         <v>11</v>
       </c>
       <c r="B358" s="3">
-        <v>122000.0</v>
+        <v>123000.0</v>
       </c>
       <c r="C358" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="D358" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E358" s="3">
-        <v>44990.0</v>
+        <v>46390.0</v>
       </c>
       <c r="F358" s="5">
-        <v>174</v>
+        <v>197</v>
       </c>
       <c r="G358" s="3">
-        <v>948.0</v>
+        <v>637.0</v>
       </c>
       <c r="H358" s="3">
-        <v>164952.0</v>
+        <v>125489.0</v>
       </c>
       <c r="I358" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J358" t="s">
         <v>15</v>
       </c>
       <c r="K358" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="359" spans="1:11">
       <c r="A359" t="s">
         <v>11</v>
       </c>
       <c r="B359" s="3">
-        <v>122000.0</v>
+        <v>123083.0</v>
       </c>
       <c r="C359" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D359" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E359" s="3">
-        <v>53990.0</v>
+        <v>74190.0</v>
       </c>
       <c r="F359" s="5">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="G359" s="3">
-        <v>901.0</v>
+        <v>867.0</v>
       </c>
       <c r="H359" s="3">
-        <v>109021.0</v>
+        <v>103173.0</v>
       </c>
       <c r="I359" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J359" t="s">
         <v>15</v>
       </c>
       <c r="K359" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="360" spans="1:11">
       <c r="A360" t="s">
         <v>11</v>
       </c>
       <c r="B360" s="3">
-        <v>122053.0</v>
+        <v>123191.0</v>
       </c>
       <c r="C360" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D360" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E360" s="3">
-        <v>55890.0</v>
+        <v>53290.0</v>
       </c>
       <c r="F360" s="5">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="G360" s="3">
         <v>740.0</v>
       </c>
       <c r="H360" s="3">
-        <v>133940.0</v>
+        <v>133200.0</v>
       </c>
       <c r="I360" s="7" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="J360" t="s">
         <v>15</v>
       </c>
       <c r="K360" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="361" spans="1:11">
       <c r="A361" t="s">
         <v>11</v>
       </c>
       <c r="B361" s="3">
-        <v>122550.0</v>
+        <v>124000.0</v>
       </c>
       <c r="C361" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D361" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E361" s="3">
-        <v>58990.0</v>
+        <v>74390.0</v>
       </c>
       <c r="F361" s="5">
-        <v>193</v>
+        <v>126</v>
       </c>
       <c r="G361" s="3">
-        <v>755.0</v>
+        <v>773.0</v>
       </c>
       <c r="H361" s="3">
-        <v>145715.0</v>
+        <v>97398.0</v>
       </c>
       <c r="I361" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J361" t="s">
         <v>15</v>
       </c>
       <c r="K361" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="362" spans="1:11">
       <c r="A362" t="s">
         <v>11</v>
       </c>
       <c r="B362" s="3">
-        <v>117268.0</v>
+        <v>113637.0</v>
       </c>
       <c r="C362" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="D362" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E362" s="3">
-        <v>46590.0</v>
+        <v>49590.0</v>
       </c>
       <c r="F362" s="5">
-        <v>162</v>
+        <v>145</v>
       </c>
       <c r="G362" s="3">
-        <v>1087.0</v>
+        <v>775.0</v>
       </c>
       <c r="H362" s="3">
-        <v>176094.0</v>
+        <v>112375.0</v>
       </c>
       <c r="I362" s="7" t="s">
         <v>44</v>
       </c>
       <c r="J362" t="s">
         <v>15</v>
       </c>
       <c r="K362" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="363" spans="1:11">
       <c r="A363" t="s">
         <v>11</v>
       </c>
       <c r="B363" s="3">
-        <v>117417.0</v>
+        <v>118525.0</v>
       </c>
       <c r="C363" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="D363" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E363" s="3">
-        <v>52190.0</v>
+        <v>78190.0</v>
       </c>
       <c r="F363" s="5">
-        <v>173</v>
+        <v>81</v>
       </c>
       <c r="G363" s="3">
-        <v>846.0</v>
+        <v>793.0</v>
       </c>
       <c r="H363" s="3">
-        <v>146358.0</v>
+        <v>64233.0</v>
       </c>
       <c r="I363" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J363" t="s">
         <v>15</v>
       </c>
       <c r="K363" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="364" spans="1:11">
       <c r="A364" t="s">
         <v>11</v>
       </c>
       <c r="B364" s="3">
-        <v>118000.0</v>
+        <v>114096.0</v>
       </c>
       <c r="C364" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="D364" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E364" s="3">
-        <v>50990.0</v>
+        <v>50790.0</v>
       </c>
       <c r="F364" s="5">
-        <v>196</v>
+        <v>173</v>
       </c>
       <c r="G364" s="3">
-        <v>633.0</v>
+        <v>831.0</v>
       </c>
       <c r="H364" s="3">
-        <v>124068.0</v>
+        <v>143763.0</v>
       </c>
       <c r="I364" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J364" t="s">
         <v>15</v>
       </c>
       <c r="K364" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="365" spans="1:11">
       <c r="A365" t="s">
         <v>11</v>
       </c>
       <c r="B365" s="3">
-        <v>118037.0</v>
+        <v>119012.0</v>
       </c>
       <c r="C365" t="s">
-        <v>12</v>
+        <v>53</v>
       </c>
       <c r="D365" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E365" s="3">
-        <v>74190.0</v>
+        <v>65290.0</v>
       </c>
       <c r="F365" s="5">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="G365" s="3">
-        <v>718.0</v>
+        <v>735.0</v>
       </c>
       <c r="H365" s="3">
-        <v>106264.0</v>
+        <v>107310.0</v>
       </c>
       <c r="I365" s="7" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="J365" t="s">
         <v>15</v>
       </c>
       <c r="K365" t="s">
-        <v>16</v>
+        <v>63</v>
       </c>
     </row>
     <row r="366" spans="1:11">
       <c r="A366" t="s">
         <v>11</v>
       </c>
       <c r="B366" s="3">
-        <v>113637.0</v>
+        <v>114200.0</v>
       </c>
       <c r="C366" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="D366" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E366" s="3">
-        <v>49590.0</v>
+        <v>43190.0</v>
       </c>
       <c r="F366" s="5">
-        <v>145</v>
+        <v>231</v>
       </c>
       <c r="G366" s="3">
-        <v>775.0</v>
+        <v>632.0</v>
       </c>
       <c r="H366" s="3">
-        <v>112375.0</v>
+        <v>145992.0</v>
       </c>
       <c r="I366" s="7" t="s">
-        <v>39</v>
+        <v>18</v>
       </c>
       <c r="J366" t="s">
         <v>15</v>
       </c>
       <c r="K366" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="367" spans="1:11">
       <c r="A367" t="s">
         <v>11</v>
       </c>
       <c r="B367" s="3">
-        <v>118525.0</v>
+        <v>119012.0</v>
       </c>
       <c r="C367" t="s">
-        <v>12</v>
+        <v>53</v>
       </c>
       <c r="D367" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E367" s="3">
-        <v>78190.0</v>
+        <v>66390.0</v>
       </c>
       <c r="F367" s="5">
-        <v>81</v>
+        <v>146</v>
       </c>
       <c r="G367" s="3">
-        <v>793.0</v>
+        <v>723.0</v>
       </c>
       <c r="H367" s="3">
-        <v>64233.0</v>
+        <v>105558.0</v>
       </c>
       <c r="I367" s="7" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="J367" t="s">
         <v>15</v>
       </c>
       <c r="K367" t="s">
-        <v>16</v>
+        <v>63</v>
       </c>
     </row>
     <row r="368" spans="1:11">
       <c r="A368" t="s">
         <v>11</v>
       </c>
       <c r="B368" s="3">
-        <v>114096.0</v>
+        <v>114507.0</v>
       </c>
       <c r="C368" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="D368" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E368" s="3">
-        <v>50790.0</v>
+        <v>48990.0</v>
       </c>
       <c r="F368" s="5">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="G368" s="3">
-        <v>831.0</v>
+        <v>806.0</v>
       </c>
       <c r="H368" s="3">
-        <v>143763.0</v>
+        <v>135408.0</v>
       </c>
       <c r="I368" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J368" t="s">
         <v>15</v>
       </c>
       <c r="K368" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="369" spans="1:11">
       <c r="A369" t="s">
         <v>11</v>
       </c>
       <c r="B369" s="3">
-        <v>119012.0</v>
+        <v>114600.0</v>
       </c>
       <c r="C369" t="s">
-        <v>53</v>
+        <v>28</v>
       </c>
       <c r="D369" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E369" s="3">
-        <v>65290.0</v>
+        <v>48990.0</v>
       </c>
       <c r="F369" s="5">
-        <v>146</v>
+        <v>209</v>
       </c>
       <c r="G369" s="3">
-        <v>735.0</v>
+        <v>588.0</v>
       </c>
       <c r="H369" s="3">
-        <v>107310.0</v>
+        <v>122892.0</v>
       </c>
       <c r="I369" s="7" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="J369" t="s">
         <v>15</v>
       </c>
       <c r="K369" t="s">
-        <v>63</v>
+        <v>16</v>
       </c>
     </row>
     <row r="370" spans="1:11">
       <c r="A370" t="s">
         <v>11</v>
       </c>
       <c r="B370" s="3">
-        <v>114200.0</v>
+        <v>114650.0</v>
       </c>
       <c r="C370" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="D370" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E370" s="3">
-        <v>43190.0</v>
+        <v>48990.0</v>
       </c>
       <c r="F370" s="5">
-        <v>231</v>
+        <v>199</v>
       </c>
       <c r="G370" s="3">
-        <v>632.0</v>
+        <v>578.0</v>
       </c>
       <c r="H370" s="3">
-        <v>145992.0</v>
+        <v>115022.0</v>
       </c>
       <c r="I370" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J370" t="s">
         <v>15</v>
       </c>
       <c r="K370" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="371" spans="1:11">
       <c r="A371" t="s">
         <v>11</v>
       </c>
       <c r="B371" s="3">
-        <v>119012.0</v>
+        <v>116000.0</v>
       </c>
       <c r="C371" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D371" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E371" s="3">
-        <v>66390.0</v>
+        <v>55690.0</v>
       </c>
       <c r="F371" s="5">
-        <v>146</v>
+        <v>163</v>
       </c>
       <c r="G371" s="3">
-        <v>723.0</v>
+        <v>736.0</v>
       </c>
       <c r="H371" s="3">
-        <v>105558.0</v>
+        <v>119968.0</v>
       </c>
       <c r="I371" s="7" t="s">
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="J371" t="s">
         <v>15</v>
       </c>
       <c r="K371" t="s">
-        <v>63</v>
+        <v>16</v>
       </c>
     </row>
     <row r="372" spans="1:11">
       <c r="A372" t="s">
         <v>11</v>
       </c>
       <c r="B372" s="3">
-        <v>114507.0</v>
+        <v>116450.0</v>
       </c>
       <c r="C372" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D372" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E372" s="3">
-        <v>48990.0</v>
+        <v>46890.0</v>
       </c>
       <c r="F372" s="5">
-        <v>168</v>
+        <v>138</v>
       </c>
       <c r="G372" s="3">
-        <v>806.0</v>
+        <v>911.0</v>
       </c>
       <c r="H372" s="3">
-        <v>135408.0</v>
+        <v>125718.0</v>
       </c>
       <c r="I372" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J372" t="s">
         <v>15</v>
       </c>
       <c r="K372" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="373" spans="1:11">
       <c r="A373" t="s">
         <v>11</v>
       </c>
       <c r="B373" s="3">
-        <v>114600.0</v>
+        <v>116500.0</v>
       </c>
       <c r="C373" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="D373" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E373" s="3">
-        <v>48990.0</v>
+        <v>44990.0</v>
       </c>
       <c r="F373" s="5">
-        <v>209</v>
+        <v>125</v>
       </c>
       <c r="G373" s="3">
-        <v>588.0</v>
+        <v>897.0</v>
       </c>
       <c r="H373" s="3">
-        <v>122892.0</v>
+        <v>112125.0</v>
       </c>
       <c r="I373" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J373" t="s">
         <v>15</v>
       </c>
       <c r="K373" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="374" spans="1:11">
       <c r="A374" t="s">
         <v>11</v>
       </c>
       <c r="B374" s="3">
-        <v>114650.0</v>
+        <v>116500.0</v>
       </c>
       <c r="C374" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="D374" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E374" s="3">
-        <v>48990.0</v>
+        <v>50990.0</v>
       </c>
       <c r="F374" s="5">
-        <v>199</v>
+        <v>125</v>
       </c>
       <c r="G374" s="3">
-        <v>578.0</v>
+        <v>898.0</v>
       </c>
       <c r="H374" s="3">
-        <v>115022.0</v>
+        <v>112250.0</v>
       </c>
       <c r="I374" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J374" t="s">
         <v>15</v>
       </c>
       <c r="K374" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="375" spans="1:11">
       <c r="A375" t="s">
         <v>11</v>
       </c>
       <c r="B375" s="3">
-        <v>116000.0</v>
+        <v>117100.0</v>
       </c>
       <c r="C375" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="D375" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E375" s="3">
-        <v>55690.0</v>
+        <v>48190.0</v>
       </c>
       <c r="F375" s="5">
-        <v>163</v>
+        <v>140</v>
       </c>
       <c r="G375" s="3">
-        <v>736.0</v>
+        <v>915.0</v>
       </c>
       <c r="H375" s="3">
-        <v>119968.0</v>
+        <v>128100.0</v>
       </c>
       <c r="I375" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J375" t="s">
         <v>15</v>
       </c>
       <c r="K375" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="376" spans="1:11">
       <c r="A376" t="s">
         <v>11</v>
       </c>
       <c r="B376" s="3">
-        <v>116450.0</v>
+        <v>117200.0</v>
       </c>
       <c r="C376" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D376" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E376" s="3">
-        <v>46890.0</v>
+        <v>48990.0</v>
       </c>
       <c r="F376" s="5">
-        <v>138</v>
+        <v>200</v>
       </c>
       <c r="G376" s="3">
-        <v>911.0</v>
+        <v>620.0</v>
       </c>
       <c r="H376" s="3">
-        <v>125718.0</v>
+        <v>124000.0</v>
       </c>
       <c r="I376" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J376" t="s">
         <v>15</v>
       </c>
       <c r="K376" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="377" spans="1:11">
       <c r="A377" t="s">
         <v>11</v>
       </c>
       <c r="B377" s="3">
-        <v>116500.0</v>
+        <v>117268.0</v>
       </c>
       <c r="C377" t="s">
-        <v>25</v>
+        <v>42</v>
       </c>
       <c r="D377" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E377" s="3">
-        <v>44990.0</v>
+        <v>46590.0</v>
       </c>
       <c r="F377" s="5">
-        <v>125</v>
+        <v>162</v>
       </c>
       <c r="G377" s="3">
-        <v>897.0</v>
+        <v>1087.0</v>
       </c>
       <c r="H377" s="3">
-        <v>112125.0</v>
+        <v>176094.0</v>
       </c>
       <c r="I377" s="7" t="s">
-        <v>19</v>
+        <v>43</v>
       </c>
       <c r="J377" t="s">
         <v>15</v>
       </c>
       <c r="K377" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="378" spans="1:11">
       <c r="A378" t="s">
         <v>11</v>
       </c>
       <c r="B378" s="3">
-        <v>116500.0</v>
+        <v>117417.0</v>
       </c>
       <c r="C378" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="D378" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E378" s="3">
-        <v>50990.0</v>
+        <v>52190.0</v>
       </c>
       <c r="F378" s="5">
-        <v>125</v>
+        <v>173</v>
       </c>
       <c r="G378" s="3">
-        <v>898.0</v>
+        <v>846.0</v>
       </c>
       <c r="H378" s="3">
-        <v>112250.0</v>
+        <v>146358.0</v>
       </c>
       <c r="I378" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J378" t="s">
         <v>15</v>
       </c>
       <c r="K378" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="379" spans="1:11">
       <c r="A379" t="s">
         <v>11</v>
       </c>
       <c r="B379" s="3">
-        <v>117100.0</v>
+        <v>118000.0</v>
       </c>
       <c r="C379" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D379" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E379" s="3">
-        <v>48190.0</v>
+        <v>50990.0</v>
       </c>
       <c r="F379" s="5">
-        <v>140</v>
+        <v>196</v>
       </c>
       <c r="G379" s="3">
-        <v>915.0</v>
+        <v>633.0</v>
       </c>
       <c r="H379" s="3">
-        <v>128100.0</v>
+        <v>124068.0</v>
       </c>
       <c r="I379" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J379" t="s">
         <v>15</v>
       </c>
       <c r="K379" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="380" spans="1:11">
       <c r="A380" t="s">
         <v>11</v>
       </c>
       <c r="B380" s="3">
-        <v>117200.0</v>
+        <v>118037.0</v>
       </c>
       <c r="C380" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D380" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E380" s="3">
-        <v>48990.0</v>
+        <v>74190.0</v>
       </c>
       <c r="F380" s="5">
-        <v>200</v>
+        <v>148</v>
       </c>
       <c r="G380" s="3">
-        <v>620.0</v>
+        <v>718.0</v>
       </c>
       <c r="H380" s="3">
-        <v>124000.0</v>
+        <v>106264.0</v>
       </c>
       <c r="I380" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J380" t="s">
         <v>15</v>
       </c>
       <c r="K380" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="381" spans="1:11">
       <c r="A381" t="s">
         <v>11</v>
       </c>
       <c r="B381" s="3">
-        <v>109000.0</v>
+        <v>110000.0</v>
       </c>
       <c r="C381" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D381" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E381" s="3">
-        <v>40590.0</v>
+        <v>47990.0</v>
       </c>
       <c r="F381" s="5">
-        <v>117</v>
+        <v>152</v>
       </c>
       <c r="G381" s="3">
-        <v>1054.0</v>
+        <v>838.0</v>
       </c>
       <c r="H381" s="3">
-        <v>123318.0</v>
+        <v>127376.0</v>
       </c>
       <c r="I381" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J381" t="s">
         <v>15</v>
       </c>
       <c r="K381" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="382" spans="1:11">
       <c r="A382" t="s">
         <v>11</v>
       </c>
       <c r="B382" s="3">
-        <v>113000.0</v>
+        <v>111000.0</v>
       </c>
       <c r="C382" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="D382" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E382" s="3">
-        <v>55390.0</v>
+        <v>44990.0</v>
       </c>
       <c r="F382" s="5">
-        <v>76</v>
+        <v>63</v>
       </c>
       <c r="G382" s="3">
-        <v>1399.0</v>
+        <v>1787.0</v>
       </c>
       <c r="H382" s="3">
-        <v>106324.0</v>
+        <v>112581.0</v>
       </c>
       <c r="I382" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J382" t="s">
         <v>15</v>
       </c>
       <c r="K382" t="s">
-        <v>73</v>
+        <v>16</v>
       </c>
     </row>
     <row r="383" spans="1:11">
       <c r="A383" t="s">
         <v>11</v>
       </c>
       <c r="B383" s="3">
-        <v>109100.0</v>
+        <v>111150.0</v>
       </c>
       <c r="C383" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D383" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E383" s="3">
-        <v>42590.0</v>
+        <v>52990.0</v>
       </c>
       <c r="F383" s="5">
-        <v>125</v>
+        <v>145</v>
       </c>
       <c r="G383" s="3">
-        <v>909.0</v>
+        <v>736.0</v>
       </c>
       <c r="H383" s="3">
-        <v>113625.0</v>
+        <v>106720.0</v>
       </c>
       <c r="I383" s="7" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J383" t="s">
         <v>15</v>
       </c>
       <c r="K383" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="384" spans="1:11">
       <c r="A384" t="s">
         <v>11</v>
       </c>
       <c r="B384" s="3">
-        <v>113000.0</v>
+        <v>111441.0</v>
       </c>
       <c r="C384" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="D384" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E384" s="3">
-        <v>51990.0</v>
+        <v>48590.0</v>
       </c>
       <c r="F384" s="5">
-        <v>150</v>
+        <v>128</v>
       </c>
       <c r="G384" s="3">
-        <v>828.0</v>
+        <v>1063.0</v>
       </c>
       <c r="H384" s="3">
-        <v>124200.0</v>
+        <v>136064.0</v>
       </c>
       <c r="I384" s="7" t="s">
-        <v>14</v>
+        <v>34</v>
       </c>
       <c r="J384" t="s">
         <v>15</v>
       </c>
       <c r="K384" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="385" spans="1:11">
       <c r="A385" t="s">
         <v>11</v>
       </c>
       <c r="B385" s="3">
-        <v>110000.0</v>
+        <v>111463.0</v>
       </c>
       <c r="C385" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="D385" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E385" s="3">
-        <v>42190.0</v>
+        <v>50190.0</v>
       </c>
       <c r="F385" s="5">
-        <v>60</v>
+        <v>170</v>
       </c>
       <c r="G385" s="3">
-        <v>1889.0</v>
+        <v>785.0</v>
       </c>
       <c r="H385" s="3">
-        <v>113340.0</v>
+        <v>133450.0</v>
       </c>
       <c r="I385" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J385" t="s">
         <v>15</v>
       </c>
       <c r="K385" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="386" spans="1:11">
       <c r="A386" t="s">
         <v>11</v>
       </c>
       <c r="B386" s="3">
-        <v>113100.0</v>
+        <v>111825.0</v>
       </c>
       <c r="C386" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="D386" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E386" s="3">
-        <v>45590.0</v>
+        <v>49890.0</v>
       </c>
       <c r="F386" s="5">
-        <v>171</v>
+        <v>205</v>
       </c>
       <c r="G386" s="3">
-        <v>777.0</v>
+        <v>695.0</v>
       </c>
       <c r="H386" s="3">
-        <v>132867.0</v>
+        <v>142475.0</v>
       </c>
       <c r="I386" s="7" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="J386" t="s">
         <v>15</v>
       </c>
       <c r="K386" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="387" spans="1:11">
       <c r="A387" t="s">
         <v>11</v>
       </c>
       <c r="B387" s="3">
-        <v>110000.0</v>
+        <v>112500.0</v>
       </c>
       <c r="C387" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="D387" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E387" s="3">
-        <v>50190.0</v>
+        <v>48990.0</v>
       </c>
       <c r="F387" s="5">
-        <v>128</v>
+        <v>156</v>
       </c>
       <c r="G387" s="3">
-        <v>618.0</v>
+        <v>755.0</v>
       </c>
       <c r="H387" s="3">
-        <v>79104.0</v>
+        <v>117780.0</v>
       </c>
       <c r="I387" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J387" t="s">
         <v>15</v>
       </c>
       <c r="K387" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="388" spans="1:11">
       <c r="A388" t="s">
         <v>11</v>
       </c>
       <c r="B388" s="3">
-        <v>113500.0</v>
+        <v>112595.0</v>
       </c>
       <c r="C388" t="s">
-        <v>61</v>
+        <v>19</v>
       </c>
       <c r="D388" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E388" s="3">
-        <v>43590.0</v>
+        <v>50190.0</v>
       </c>
       <c r="F388" s="5">
-        <v>76</v>
+        <v>114</v>
       </c>
       <c r="G388" s="3">
-        <v>1705.0</v>
+        <v>1004.0</v>
       </c>
       <c r="H388" s="3">
-        <v>129580.0</v>
+        <v>114456.0</v>
       </c>
       <c r="I388" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J388" t="s">
         <v>15</v>
       </c>
       <c r="K388" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="389" spans="1:11">
       <c r="A389" t="s">
         <v>11</v>
       </c>
       <c r="B389" s="3">
-        <v>110000.0</v>
+        <v>112919.0</v>
       </c>
       <c r="C389" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="D389" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E389" s="3">
-        <v>47990.0</v>
+        <v>61790.0</v>
       </c>
       <c r="F389" s="5">
-        <v>152</v>
+        <v>138</v>
       </c>
       <c r="G389" s="3">
-        <v>838.0</v>
+        <v>982.0</v>
       </c>
       <c r="H389" s="3">
-        <v>127376.0</v>
+        <v>135516.0</v>
       </c>
       <c r="I389" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J389" t="s">
         <v>15</v>
       </c>
       <c r="K389" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="390" spans="1:11">
       <c r="A390" t="s">
         <v>11</v>
       </c>
       <c r="B390" s="3">
-        <v>111000.0</v>
+        <v>113000.0</v>
       </c>
       <c r="C390" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="D390" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E390" s="3">
-        <v>44990.0</v>
+        <v>55390.0</v>
       </c>
       <c r="F390" s="5">
-        <v>63</v>
+        <v>76</v>
       </c>
       <c r="G390" s="3">
-        <v>1787.0</v>
+        <v>1399.0</v>
       </c>
       <c r="H390" s="3">
-        <v>112581.0</v>
+        <v>106324.0</v>
       </c>
       <c r="I390" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J390" t="s">
         <v>15</v>
       </c>
       <c r="K390" t="s">
-        <v>16</v>
+        <v>73</v>
       </c>
     </row>
     <row r="391" spans="1:11">
       <c r="A391" t="s">
         <v>11</v>
       </c>
       <c r="B391" s="3">
-        <v>111150.0</v>
+        <v>113000.0</v>
       </c>
       <c r="C391" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D391" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E391" s="3">
-        <v>52990.0</v>
+        <v>55390.0</v>
       </c>
       <c r="F391" s="5">
-        <v>145</v>
+        <v>76</v>
       </c>
       <c r="G391" s="3">
-        <v>736.0</v>
+        <v>1399.0</v>
       </c>
       <c r="H391" s="3">
-        <v>106720.0</v>
+        <v>106324.0</v>
       </c>
       <c r="I391" s="7" t="s">
-        <v>39</v>
+        <v>18</v>
       </c>
       <c r="J391" t="s">
         <v>15</v>
       </c>
       <c r="K391" t="s">
-        <v>16</v>
+        <v>73</v>
       </c>
     </row>
     <row r="392" spans="1:11">
       <c r="A392" t="s">
         <v>11</v>
       </c>
       <c r="B392" s="3">
-        <v>111441.0</v>
+        <v>108615.0</v>
       </c>
       <c r="C392" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="D392" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E392" s="3">
-        <v>48590.0</v>
+        <v>41790.0</v>
       </c>
       <c r="F392" s="5">
-        <v>128</v>
+        <v>191</v>
       </c>
       <c r="G392" s="3">
-        <v>1063.0</v>
+        <v>751.0</v>
       </c>
       <c r="H392" s="3">
-        <v>136064.0</v>
+        <v>143441.0</v>
       </c>
       <c r="I392" s="7" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="J392" t="s">
         <v>15</v>
       </c>
       <c r="K392" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="393" spans="1:11">
       <c r="A393" t="s">
         <v>11</v>
       </c>
       <c r="B393" s="3">
-        <v>111463.0</v>
+        <v>113000.0</v>
       </c>
       <c r="C393" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="D393" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E393" s="3">
-        <v>50190.0</v>
+        <v>55390.0</v>
       </c>
       <c r="F393" s="5">
-        <v>170</v>
+        <v>76</v>
       </c>
       <c r="G393" s="3">
-        <v>785.0</v>
+        <v>1399.0</v>
       </c>
       <c r="H393" s="3">
-        <v>133450.0</v>
+        <v>106324.0</v>
       </c>
       <c r="I393" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J393" t="s">
         <v>15</v>
       </c>
       <c r="K393" t="s">
-        <v>16</v>
+        <v>73</v>
       </c>
     </row>
     <row r="394" spans="1:11">
       <c r="A394" t="s">
         <v>11</v>
       </c>
       <c r="B394" s="3">
-        <v>111825.0</v>
+        <v>109000.0</v>
       </c>
       <c r="C394" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D394" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E394" s="3">
-        <v>49890.0</v>
+        <v>40590.0</v>
       </c>
       <c r="F394" s="5">
-        <v>205</v>
+        <v>117</v>
       </c>
       <c r="G394" s="3">
-        <v>695.0</v>
+        <v>1054.0</v>
       </c>
       <c r="H394" s="3">
-        <v>142475.0</v>
+        <v>123318.0</v>
       </c>
       <c r="I394" s="7" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="J394" t="s">
         <v>15</v>
       </c>
       <c r="K394" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="395" spans="1:11">
       <c r="A395" t="s">
         <v>11</v>
       </c>
       <c r="B395" s="3">
-        <v>112500.0</v>
+        <v>113000.0</v>
       </c>
       <c r="C395" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D395" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E395" s="3">
-        <v>48990.0</v>
+        <v>55390.0</v>
       </c>
       <c r="F395" s="5">
-        <v>156</v>
+        <v>76</v>
       </c>
       <c r="G395" s="3">
-        <v>755.0</v>
+        <v>1399.0</v>
       </c>
       <c r="H395" s="3">
-        <v>117780.0</v>
+        <v>106324.0</v>
       </c>
       <c r="I395" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J395" t="s">
         <v>15</v>
       </c>
       <c r="K395" t="s">
-        <v>16</v>
+        <v>73</v>
       </c>
     </row>
     <row r="396" spans="1:11">
       <c r="A396" t="s">
         <v>11</v>
       </c>
       <c r="B396" s="3">
-        <v>112595.0</v>
+        <v>109100.0</v>
       </c>
       <c r="C396" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="D396" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E396" s="3">
-        <v>50190.0</v>
+        <v>42590.0</v>
       </c>
       <c r="F396" s="5">
-        <v>114</v>
+        <v>125</v>
       </c>
       <c r="G396" s="3">
-        <v>1004.0</v>
+        <v>909.0</v>
       </c>
       <c r="H396" s="3">
-        <v>114456.0</v>
+        <v>113625.0</v>
       </c>
       <c r="I396" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J396" t="s">
         <v>15</v>
       </c>
       <c r="K396" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="397" spans="1:11">
       <c r="A397" t="s">
         <v>11</v>
       </c>
       <c r="B397" s="3">
-        <v>112919.0</v>
+        <v>113000.0</v>
       </c>
       <c r="C397" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D397" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E397" s="3">
-        <v>61790.0</v>
+        <v>51990.0</v>
       </c>
       <c r="F397" s="5">
-        <v>138</v>
+        <v>150</v>
       </c>
       <c r="G397" s="3">
-        <v>982.0</v>
+        <v>828.0</v>
       </c>
       <c r="H397" s="3">
-        <v>135516.0</v>
+        <v>124200.0</v>
       </c>
       <c r="I397" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J397" t="s">
         <v>15</v>
       </c>
       <c r="K397" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="398" spans="1:11">
       <c r="A398" t="s">
         <v>11</v>
       </c>
       <c r="B398" s="3">
-        <v>113000.0</v>
+        <v>110000.0</v>
       </c>
       <c r="C398" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D398" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E398" s="3">
-        <v>55390.0</v>
+        <v>42190.0</v>
       </c>
       <c r="F398" s="5">
-        <v>76</v>
+        <v>60</v>
       </c>
       <c r="G398" s="3">
-        <v>1399.0</v>
+        <v>1889.0</v>
       </c>
       <c r="H398" s="3">
-        <v>106324.0</v>
+        <v>113340.0</v>
       </c>
       <c r="I398" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J398" t="s">
         <v>15</v>
       </c>
       <c r="K398" t="s">
-        <v>73</v>
+        <v>16</v>
       </c>
     </row>
     <row r="399" spans="1:11">
       <c r="A399" t="s">
         <v>11</v>
       </c>
       <c r="B399" s="3">
-        <v>113000.0</v>
+        <v>113100.0</v>
       </c>
       <c r="C399" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D399" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E399" s="3">
-        <v>55390.0</v>
+        <v>45590.0</v>
       </c>
       <c r="F399" s="5">
-        <v>76</v>
+        <v>171</v>
       </c>
       <c r="G399" s="3">
-        <v>1399.0</v>
+        <v>777.0</v>
       </c>
       <c r="H399" s="3">
-        <v>106324.0</v>
+        <v>132867.0</v>
       </c>
       <c r="I399" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J399" t="s">
         <v>15</v>
       </c>
       <c r="K399" t="s">
-        <v>73</v>
+        <v>16</v>
       </c>
     </row>
     <row r="400" spans="1:11">
       <c r="A400" t="s">
         <v>11</v>
       </c>
       <c r="B400" s="3">
-        <v>108615.0</v>
+        <v>110000.0</v>
       </c>
       <c r="C400" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D400" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E400" s="3">
-        <v>41790.0</v>
+        <v>50190.0</v>
       </c>
       <c r="F400" s="5">
-        <v>191</v>
+        <v>128</v>
       </c>
       <c r="G400" s="3">
-        <v>751.0</v>
+        <v>618.0</v>
       </c>
       <c r="H400" s="3">
-        <v>143441.0</v>
+        <v>79104.0</v>
       </c>
       <c r="I400" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J400" t="s">
         <v>15</v>
       </c>
       <c r="K400" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="401" spans="1:11">
       <c r="A401" t="s">
         <v>11</v>
       </c>
       <c r="B401" s="3">
-        <v>113000.0</v>
+        <v>113500.0</v>
       </c>
       <c r="C401" t="s">
-        <v>24</v>
+        <v>61</v>
       </c>
       <c r="D401" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E401" s="3">
-        <v>55390.0</v>
+        <v>43590.0</v>
       </c>
       <c r="F401" s="5">
         <v>76</v>
       </c>
       <c r="G401" s="3">
-        <v>1399.0</v>
+        <v>1705.0</v>
       </c>
       <c r="H401" s="3">
-        <v>106324.0</v>
+        <v>129580.0</v>
       </c>
       <c r="I401" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J401" t="s">
         <v>15</v>
       </c>
       <c r="K401" t="s">
-        <v>73</v>
+        <v>16</v>
       </c>
     </row>
     <row r="402" spans="1:11">
       <c r="A402" t="s">
         <v>11</v>
       </c>
       <c r="B402" s="3">
-        <v>105895.0</v>
+        <v>106600.0</v>
       </c>
       <c r="C402" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="D402" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E402" s="3">
-        <v>43190.0</v>
+        <v>50990.0</v>
       </c>
       <c r="F402" s="5">
-        <v>167</v>
+        <v>181</v>
       </c>
       <c r="G402" s="3">
-        <v>726.0</v>
+        <v>700.0</v>
       </c>
       <c r="H402" s="3">
-        <v>121242.0</v>
+        <v>126700.0</v>
       </c>
       <c r="I402" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J402" t="s">
         <v>15</v>
       </c>
       <c r="K402" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="403" spans="1:11">
       <c r="A403" t="s">
         <v>11</v>
       </c>
       <c r="B403" s="3">
-        <v>106000.0</v>
+        <v>106950.0</v>
       </c>
       <c r="C403" t="s">
-        <v>61</v>
+        <v>21</v>
       </c>
       <c r="D403" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E403" s="3">
-        <v>56690.0</v>
+        <v>44190.0</v>
       </c>
       <c r="F403" s="5">
-        <v>52</v>
+        <v>145</v>
       </c>
       <c r="G403" s="3">
-        <v>1578.0</v>
+        <v>857.0</v>
       </c>
       <c r="H403" s="3">
-        <v>82056.0</v>
+        <v>124265.0</v>
       </c>
       <c r="I403" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J403" t="s">
         <v>15</v>
       </c>
       <c r="K403" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="404" spans="1:11">
       <c r="A404" t="s">
         <v>11</v>
       </c>
       <c r="B404" s="3">
-        <v>106320.0</v>
+        <v>107000.0</v>
       </c>
       <c r="C404" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="D404" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E404" s="3">
         <v>43990.0</v>
       </c>
       <c r="F404" s="5">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="G404" s="3">
-        <v>573.0</v>
+        <v>555.0</v>
       </c>
       <c r="H404" s="3">
-        <v>127206.0</v>
+        <v>126540.0</v>
       </c>
       <c r="I404" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J404" t="s">
         <v>15</v>
       </c>
       <c r="K404" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="405" spans="1:11">
       <c r="A405" t="s">
         <v>11</v>
       </c>
       <c r="B405" s="3">
-        <v>106600.0</v>
+        <v>107106.5</v>
       </c>
       <c r="C405" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="D405" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E405" s="3">
-        <v>44590.0</v>
+        <v>49990.0</v>
       </c>
       <c r="F405" s="5">
-        <v>151</v>
+        <v>114</v>
       </c>
       <c r="G405" s="3">
-        <v>968.0</v>
+        <v>869.0</v>
       </c>
       <c r="H405" s="3">
-        <v>146168.0</v>
+        <v>99066.0</v>
       </c>
       <c r="I405" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J405" t="s">
         <v>15</v>
       </c>
       <c r="K405" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="406" spans="1:11">
       <c r="A406" t="s">
         <v>11</v>
       </c>
       <c r="B406" s="3">
-        <v>106600.0</v>
+        <v>107460.0</v>
       </c>
       <c r="C406" t="s">
-        <v>12</v>
+        <v>53</v>
       </c>
       <c r="D406" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E406" s="3">
-        <v>50990.0</v>
+        <v>53690.0</v>
       </c>
       <c r="F406" s="5">
-        <v>181</v>
+        <v>193</v>
       </c>
       <c r="G406" s="3">
-        <v>700.0</v>
+        <v>642.0</v>
       </c>
       <c r="H406" s="3">
-        <v>126700.0</v>
+        <v>123906.0</v>
       </c>
       <c r="I406" s="7" t="s">
-        <v>14</v>
+        <v>56</v>
       </c>
       <c r="J406" t="s">
         <v>15</v>
       </c>
       <c r="K406" t="s">
-        <v>16</v>
+        <v>75</v>
       </c>
     </row>
     <row r="407" spans="1:11">
       <c r="A407" t="s">
         <v>11</v>
       </c>
       <c r="B407" s="3">
-        <v>106950.0</v>
+        <v>107507.0</v>
       </c>
       <c r="C407" t="s">
         <v>23</v>
       </c>
       <c r="D407" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E407" s="3">
-        <v>44190.0</v>
+        <v>43790.0</v>
       </c>
       <c r="F407" s="5">
-        <v>145</v>
+        <v>177</v>
       </c>
       <c r="G407" s="3">
-        <v>857.0</v>
+        <v>840.0</v>
       </c>
       <c r="H407" s="3">
-        <v>124265.0</v>
+        <v>148680.0</v>
       </c>
       <c r="I407" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J407" t="s">
         <v>15</v>
       </c>
       <c r="K407" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="408" spans="1:11">
       <c r="A408" t="s">
         <v>11</v>
       </c>
       <c r="B408" s="3">
-        <v>107000.0</v>
+        <v>105400.0</v>
       </c>
       <c r="C408" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="D408" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E408" s="3">
-        <v>43990.0</v>
+        <v>58590.0</v>
       </c>
       <c r="F408" s="5">
-        <v>228</v>
+        <v>90</v>
       </c>
       <c r="G408" s="3">
-        <v>555.0</v>
+        <v>874.0</v>
       </c>
       <c r="H408" s="3">
-        <v>126540.0</v>
+        <v>78660.0</v>
       </c>
       <c r="I408" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J408" t="s">
         <v>15</v>
       </c>
       <c r="K408" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="409" spans="1:11">
       <c r="A409" t="s">
         <v>11</v>
       </c>
       <c r="B409" s="3">
-        <v>107106.5</v>
+        <v>107550.0</v>
       </c>
       <c r="C409" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="D409" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E409" s="3">
-        <v>49990.0</v>
+        <v>47290.0</v>
       </c>
       <c r="F409" s="5">
-        <v>114</v>
+        <v>97</v>
       </c>
       <c r="G409" s="3">
-        <v>869.0</v>
+        <v>946.0</v>
       </c>
       <c r="H409" s="3">
-        <v>99066.0</v>
+        <v>91762.0</v>
       </c>
       <c r="I409" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J409" t="s">
         <v>15</v>
       </c>
       <c r="K409" t="s">
-        <v>75</v>
+        <v>16</v>
       </c>
     </row>
     <row r="410" spans="1:11">
       <c r="A410" t="s">
         <v>11</v>
       </c>
       <c r="B410" s="3">
-        <v>107460.0</v>
+        <v>105473.0</v>
       </c>
       <c r="C410" t="s">
         <v>53</v>
       </c>
       <c r="D410" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E410" s="3">
-        <v>53690.0</v>
+        <v>49990.0</v>
       </c>
       <c r="F410" s="5">
-        <v>193</v>
+        <v>165</v>
       </c>
       <c r="G410" s="3">
-        <v>642.0</v>
+        <v>711.0</v>
       </c>
       <c r="H410" s="3">
-        <v>123906.0</v>
+        <v>117315.0</v>
       </c>
       <c r="I410" s="7" t="s">
         <v>56</v>
       </c>
       <c r="J410" t="s">
         <v>15</v>
       </c>
       <c r="K410" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="411" spans="1:11">
       <c r="A411" t="s">
         <v>11</v>
       </c>
       <c r="B411" s="3">
-        <v>107507.0</v>
+        <v>108000.0</v>
       </c>
       <c r="C411" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="D411" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E411" s="3">
-        <v>43790.0</v>
+        <v>45790.0</v>
       </c>
       <c r="F411" s="5">
-        <v>177</v>
+        <v>163</v>
       </c>
       <c r="G411" s="3">
-        <v>840.0</v>
+        <v>781.0</v>
       </c>
       <c r="H411" s="3">
-        <v>148680.0</v>
+        <v>127303.0</v>
       </c>
       <c r="I411" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J411" t="s">
         <v>15</v>
       </c>
       <c r="K411" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="412" spans="1:11">
       <c r="A412" t="s">
         <v>11</v>
       </c>
       <c r="B412" s="3">
-        <v>105400.0</v>
+        <v>105500.0</v>
       </c>
       <c r="C412" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D412" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E412" s="3">
-        <v>58590.0</v>
+        <v>47290.0</v>
       </c>
       <c r="F412" s="5">
-        <v>90</v>
+        <v>180</v>
       </c>
       <c r="G412" s="3">
-        <v>874.0</v>
+        <v>742.0</v>
       </c>
       <c r="H412" s="3">
-        <v>78660.0</v>
+        <v>133560.0</v>
       </c>
       <c r="I412" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J412" t="s">
         <v>15</v>
       </c>
       <c r="K412" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="413" spans="1:11">
       <c r="A413" t="s">
         <v>11</v>
       </c>
       <c r="B413" s="3">
-        <v>107550.0</v>
+        <v>108000.0</v>
       </c>
       <c r="C413" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="D413" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E413" s="3">
-        <v>47290.0</v>
+        <v>50590.0</v>
       </c>
       <c r="F413" s="5">
-        <v>97</v>
+        <v>222</v>
       </c>
       <c r="G413" s="3">
-        <v>946.0</v>
+        <v>563.0</v>
       </c>
       <c r="H413" s="3">
-        <v>91762.0</v>
+        <v>124986.0</v>
       </c>
       <c r="I413" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J413" t="s">
         <v>15</v>
       </c>
       <c r="K413" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="414" spans="1:11">
       <c r="A414" t="s">
         <v>11</v>
       </c>
       <c r="B414" s="3">
-        <v>105473.0</v>
+        <v>105570.0</v>
       </c>
       <c r="C414" t="s">
-        <v>53</v>
+        <v>26</v>
       </c>
       <c r="D414" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E414" s="3">
-        <v>49990.0</v>
+        <v>43790.0</v>
       </c>
       <c r="F414" s="5">
-        <v>165</v>
+        <v>182</v>
       </c>
       <c r="G414" s="3">
-        <v>711.0</v>
+        <v>667.0</v>
       </c>
       <c r="H414" s="3">
-        <v>117315.0</v>
+        <v>121394.0</v>
       </c>
       <c r="I414" s="7" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="J414" t="s">
         <v>15</v>
       </c>
       <c r="K414" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
     </row>
     <row r="415" spans="1:11">
       <c r="A415" t="s">
         <v>11</v>
       </c>
       <c r="B415" s="3">
         <v>108000.0</v>
       </c>
       <c r="C415" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="D415" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E415" s="3">
-        <v>45790.0</v>
+        <v>52190.0</v>
       </c>
       <c r="F415" s="5">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="G415" s="3">
-        <v>781.0</v>
+        <v>622.0</v>
       </c>
       <c r="H415" s="3">
-        <v>127303.0</v>
+        <v>103874.0</v>
       </c>
       <c r="I415" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J415" t="s">
         <v>15</v>
       </c>
       <c r="K415" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
     </row>
     <row r="416" spans="1:11">
       <c r="A416" t="s">
         <v>11</v>
       </c>
       <c r="B416" s="3">
-        <v>105500.0</v>
+        <v>105650.0</v>
       </c>
       <c r="C416" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="D416" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E416" s="3">
-        <v>47290.0</v>
+        <v>43990.0</v>
       </c>
       <c r="F416" s="5">
-        <v>180</v>
+        <v>94</v>
       </c>
       <c r="G416" s="3">
-        <v>742.0</v>
+        <v>1103.0</v>
       </c>
       <c r="H416" s="3">
-        <v>133560.0</v>
+        <v>103682.0</v>
       </c>
       <c r="I416" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J416" t="s">
         <v>15</v>
       </c>
       <c r="K416" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="417" spans="1:11">
       <c r="A417" t="s">
         <v>11</v>
       </c>
       <c r="B417" s="3">
-        <v>108000.0</v>
+        <v>108532.0</v>
       </c>
       <c r="C417" t="s">
-        <v>28</v>
+        <v>53</v>
       </c>
       <c r="D417" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E417" s="3">
-        <v>50590.0</v>
+        <v>55190.0</v>
       </c>
       <c r="F417" s="5">
-        <v>222</v>
+        <v>191</v>
       </c>
       <c r="G417" s="3">
-        <v>563.0</v>
+        <v>642.0</v>
       </c>
       <c r="H417" s="3">
-        <v>124986.0</v>
+        <v>122622.0</v>
       </c>
       <c r="I417" s="7" t="s">
-        <v>19</v>
+        <v>56</v>
       </c>
       <c r="J417" t="s">
         <v>15</v>
       </c>
       <c r="K417" t="s">
-        <v>16</v>
+        <v>78</v>
       </c>
     </row>
     <row r="418" spans="1:11">
       <c r="A418" t="s">
         <v>11</v>
       </c>
       <c r="B418" s="3">
-        <v>105570.0</v>
+        <v>105700.0</v>
       </c>
       <c r="C418" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="D418" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E418" s="3">
-        <v>43790.0</v>
+        <v>55790.0</v>
       </c>
       <c r="F418" s="5">
-        <v>182</v>
+        <v>90</v>
       </c>
       <c r="G418" s="3">
-        <v>667.0</v>
+        <v>919.0</v>
       </c>
       <c r="H418" s="3">
-        <v>121394.0</v>
+        <v>82710.0</v>
       </c>
       <c r="I418" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J418" t="s">
         <v>15</v>
       </c>
       <c r="K418" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="419" spans="1:11">
       <c r="A419" t="s">
         <v>11</v>
       </c>
       <c r="B419" s="3">
-        <v>108000.0</v>
+        <v>105895.0</v>
       </c>
       <c r="C419" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D419" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E419" s="3">
-        <v>52190.0</v>
+        <v>43190.0</v>
       </c>
       <c r="F419" s="5">
         <v>167</v>
       </c>
       <c r="G419" s="3">
-        <v>622.0</v>
+        <v>726.0</v>
       </c>
       <c r="H419" s="3">
-        <v>103874.0</v>
+        <v>121242.0</v>
       </c>
       <c r="I419" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J419" t="s">
         <v>15</v>
       </c>
       <c r="K419" t="s">
-        <v>78</v>
+        <v>16</v>
       </c>
     </row>
     <row r="420" spans="1:11">
       <c r="A420" t="s">
         <v>11</v>
       </c>
       <c r="B420" s="3">
-        <v>105650.0</v>
+        <v>106000.0</v>
       </c>
       <c r="C420" t="s">
-        <v>23</v>
+        <v>61</v>
       </c>
       <c r="D420" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E420" s="3">
-        <v>43990.0</v>
+        <v>56690.0</v>
       </c>
       <c r="F420" s="5">
-        <v>94</v>
+        <v>52</v>
       </c>
       <c r="G420" s="3">
-        <v>1103.0</v>
+        <v>1578.0</v>
       </c>
       <c r="H420" s="3">
-        <v>103682.0</v>
+        <v>82056.0</v>
       </c>
       <c r="I420" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J420" t="s">
         <v>15</v>
       </c>
       <c r="K420" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="421" spans="1:11">
       <c r="A421" t="s">
         <v>11</v>
       </c>
       <c r="B421" s="3">
-        <v>108532.0</v>
+        <v>106320.0</v>
       </c>
       <c r="C421" t="s">
-        <v>53</v>
+        <v>28</v>
       </c>
       <c r="D421" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E421" s="3">
-        <v>55190.0</v>
+        <v>43990.0</v>
       </c>
       <c r="F421" s="5">
-        <v>191</v>
+        <v>222</v>
       </c>
       <c r="G421" s="3">
-        <v>642.0</v>
+        <v>573.0</v>
       </c>
       <c r="H421" s="3">
-        <v>122622.0</v>
+        <v>127206.0</v>
       </c>
       <c r="I421" s="7" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="J421" t="s">
         <v>15</v>
       </c>
       <c r="K421" t="s">
-        <v>79</v>
+        <v>16</v>
       </c>
     </row>
     <row r="422" spans="1:11">
       <c r="A422" t="s">
         <v>11</v>
       </c>
       <c r="B422" s="3">
-        <v>105700.0</v>
+        <v>106600.0</v>
       </c>
       <c r="C422" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D422" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E422" s="3">
-        <v>55790.0</v>
+        <v>44590.0</v>
       </c>
       <c r="F422" s="5">
-        <v>90</v>
+        <v>151</v>
       </c>
       <c r="G422" s="3">
-        <v>919.0</v>
+        <v>968.0</v>
       </c>
       <c r="H422" s="3">
-        <v>82710.0</v>
+        <v>146168.0</v>
       </c>
       <c r="I422" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J422" t="s">
         <v>15</v>
       </c>
       <c r="K422" t="s">
-        <v>16</v>
+        <v>79</v>
       </c>
     </row>
     <row r="423" spans="1:11">
       <c r="A423" t="s">
         <v>11</v>
       </c>
       <c r="B423" s="3">
-        <v>103000.0</v>
+        <v>104223.0</v>
       </c>
       <c r="C423" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="D423" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E423" s="3">
-        <v>47990.0</v>
+        <v>61590.0</v>
       </c>
       <c r="F423" s="5">
-        <v>166</v>
+        <v>79</v>
       </c>
       <c r="G423" s="3">
-        <v>740.0</v>
+        <v>1804.0</v>
       </c>
       <c r="H423" s="3">
-        <v>122840.0</v>
+        <v>142516.0</v>
       </c>
       <c r="I423" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J423" t="s">
         <v>15</v>
       </c>
       <c r="K423" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="424" spans="1:11">
       <c r="A424" t="s">
         <v>11</v>
       </c>
       <c r="B424" s="3">
-        <v>103700.0</v>
+        <v>104223.0</v>
       </c>
       <c r="C424" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="D424" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E424" s="3">
-        <v>49990.0</v>
+        <v>61590.0</v>
       </c>
       <c r="F424" s="5">
-        <v>179</v>
+        <v>79</v>
       </c>
       <c r="G424" s="3">
-        <v>555.0</v>
+        <v>1804.0</v>
       </c>
       <c r="H424" s="3">
-        <v>99345.0</v>
+        <v>142516.0</v>
       </c>
       <c r="I424" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J424" t="s">
         <v>15</v>
       </c>
       <c r="K424" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="425" spans="1:11">
       <c r="A425" t="s">
         <v>11</v>
       </c>
       <c r="B425" s="3">
-        <v>103750.0</v>
+        <v>104223.0</v>
       </c>
       <c r="C425" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="D425" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E425" s="3">
-        <v>42890.0</v>
+        <v>61590.0</v>
       </c>
       <c r="F425" s="5">
-        <v>94</v>
+        <v>79</v>
       </c>
       <c r="G425" s="3">
-        <v>1089.0</v>
+        <v>1804.0</v>
       </c>
       <c r="H425" s="3">
-        <v>102366.0</v>
+        <v>142516.0</v>
       </c>
       <c r="I425" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J425" t="s">
         <v>15</v>
       </c>
       <c r="K425" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="426" spans="1:11">
       <c r="A426" t="s">
         <v>11</v>
       </c>
       <c r="B426" s="3">
-        <v>104000.0</v>
+        <v>104223.0</v>
       </c>
       <c r="C426" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="D426" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E426" s="3">
-        <v>50990.0</v>
+        <v>61590.0</v>
       </c>
       <c r="F426" s="5">
-        <v>167</v>
+        <v>79</v>
       </c>
       <c r="G426" s="3">
-        <v>781.0</v>
+        <v>1804.0</v>
       </c>
       <c r="H426" s="3">
-        <v>130427.0</v>
+        <v>142516.0</v>
       </c>
       <c r="I426" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J426" t="s">
         <v>15</v>
       </c>
       <c r="K426" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="427" spans="1:11">
       <c r="A427" t="s">
         <v>11</v>
       </c>
       <c r="B427" s="3">
-        <v>104223.0</v>
+        <v>104500.0</v>
       </c>
       <c r="C427" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D427" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E427" s="3">
-        <v>61590.0</v>
+        <v>56190.0</v>
       </c>
       <c r="F427" s="5">
-        <v>79</v>
+        <v>117</v>
       </c>
       <c r="G427" s="3">
-        <v>1804.0</v>
+        <v>821.0</v>
       </c>
       <c r="H427" s="3">
-        <v>142516.0</v>
+        <v>96057.0</v>
       </c>
       <c r="I427" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J427" t="s">
         <v>15</v>
       </c>
       <c r="K427" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="428" spans="1:11">
       <c r="A428" t="s">
         <v>11</v>
       </c>
       <c r="B428" s="3">
-        <v>104223.0</v>
+        <v>105015.0</v>
       </c>
       <c r="C428" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D428" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E428" s="3">
-        <v>61590.0</v>
+        <v>42890.0</v>
       </c>
       <c r="F428" s="5">
-        <v>79</v>
+        <v>170</v>
       </c>
       <c r="G428" s="3">
-        <v>1804.0</v>
+        <v>717.0</v>
       </c>
       <c r="H428" s="3">
-        <v>142516.0</v>
+        <v>121890.0</v>
       </c>
       <c r="I428" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J428" t="s">
         <v>15</v>
       </c>
       <c r="K428" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="429" spans="1:11">
       <c r="A429" t="s">
         <v>11</v>
       </c>
       <c r="B429" s="3">
-        <v>104223.0</v>
+        <v>100300.0</v>
       </c>
       <c r="C429" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D429" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E429" s="3">
-        <v>61590.0</v>
+        <v>42890.0</v>
       </c>
       <c r="F429" s="5">
-        <v>79</v>
+        <v>187</v>
       </c>
       <c r="G429" s="3">
-        <v>1804.0</v>
+        <v>634.0</v>
       </c>
       <c r="H429" s="3">
-        <v>142516.0</v>
+        <v>118558.0</v>
       </c>
       <c r="I429" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J429" t="s">
         <v>15</v>
       </c>
       <c r="K429" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="430" spans="1:11">
       <c r="A430" t="s">
         <v>11</v>
       </c>
       <c r="B430" s="3">
-        <v>104223.0</v>
+        <v>100400.0</v>
       </c>
       <c r="C430" t="s">
         <v>21</v>
       </c>
       <c r="D430" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E430" s="3">
-        <v>61590.0</v>
+        <v>47990.0</v>
       </c>
       <c r="F430" s="5">
-        <v>79</v>
+        <v>99</v>
       </c>
       <c r="G430" s="3">
-        <v>1804.0</v>
+        <v>901.0</v>
       </c>
       <c r="H430" s="3">
-        <v>142516.0</v>
+        <v>89199.0</v>
       </c>
       <c r="I430" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J430" t="s">
         <v>15</v>
       </c>
       <c r="K430" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="431" spans="1:11">
       <c r="A431" t="s">
         <v>11</v>
       </c>
       <c r="B431" s="3">
-        <v>104500.0</v>
+        <v>100400.0</v>
       </c>
       <c r="C431" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="D431" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E431" s="3">
-        <v>56190.0</v>
+        <v>43390.0</v>
       </c>
       <c r="F431" s="5">
-        <v>117</v>
+        <v>99</v>
       </c>
       <c r="G431" s="3">
-        <v>821.0</v>
+        <v>940.0</v>
       </c>
       <c r="H431" s="3">
-        <v>96057.0</v>
+        <v>93060.0</v>
       </c>
       <c r="I431" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J431" t="s">
         <v>15</v>
       </c>
       <c r="K431" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="432" spans="1:11">
       <c r="A432" t="s">
         <v>11</v>
       </c>
       <c r="B432" s="3">
-        <v>105015.0</v>
+        <v>100600.0</v>
       </c>
       <c r="C432" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D432" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E432" s="3">
-        <v>42890.0</v>
+        <v>41890.0</v>
       </c>
       <c r="F432" s="5">
-        <v>170</v>
+        <v>120</v>
       </c>
       <c r="G432" s="3">
-        <v>717.0</v>
+        <v>964.0</v>
       </c>
       <c r="H432" s="3">
-        <v>121890.0</v>
+        <v>115680.0</v>
       </c>
       <c r="I432" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J432" t="s">
         <v>15</v>
       </c>
       <c r="K432" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="433" spans="1:11">
       <c r="A433" t="s">
         <v>11</v>
       </c>
       <c r="B433" s="3">
-        <v>100300.0</v>
+        <v>101100.0</v>
       </c>
       <c r="C433" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D433" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E433" s="3">
-        <v>42890.0</v>
+        <v>42590.0</v>
       </c>
       <c r="F433" s="5">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="G433" s="3">
-        <v>634.0</v>
+        <v>673.0</v>
       </c>
       <c r="H433" s="3">
-        <v>118558.0</v>
+        <v>123832.0</v>
       </c>
       <c r="I433" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J433" t="s">
         <v>15</v>
       </c>
       <c r="K433" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="434" spans="1:11">
       <c r="A434" t="s">
         <v>11</v>
       </c>
       <c r="B434" s="3">
-        <v>100400.0</v>
+        <v>102573.0</v>
       </c>
       <c r="C434" t="s">
         <v>23</v>
       </c>
       <c r="D434" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E434" s="3">
-        <v>47990.0</v>
+        <v>41990.0</v>
       </c>
       <c r="F434" s="5">
-        <v>99</v>
+        <v>177</v>
       </c>
       <c r="G434" s="3">
-        <v>901.0</v>
+        <v>779.0</v>
       </c>
       <c r="H434" s="3">
-        <v>89199.0</v>
+        <v>137883.0</v>
       </c>
       <c r="I434" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J434" t="s">
         <v>15</v>
       </c>
       <c r="K434" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="435" spans="1:11">
       <c r="A435" t="s">
         <v>11</v>
       </c>
       <c r="B435" s="3">
-        <v>100400.0</v>
+        <v>103000.0</v>
       </c>
       <c r="C435" t="s">
         <v>23</v>
       </c>
       <c r="D435" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E435" s="3">
-        <v>43390.0</v>
+        <v>47990.0</v>
       </c>
       <c r="F435" s="5">
-        <v>99</v>
+        <v>166</v>
       </c>
       <c r="G435" s="3">
-        <v>940.0</v>
+        <v>740.0</v>
       </c>
       <c r="H435" s="3">
-        <v>93060.0</v>
+        <v>122840.0</v>
       </c>
       <c r="I435" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J435" t="s">
         <v>15</v>
       </c>
       <c r="K435" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="436" spans="1:11">
       <c r="A436" t="s">
         <v>11</v>
       </c>
       <c r="B436" s="3">
-        <v>100600.0</v>
+        <v>103700.0</v>
       </c>
       <c r="C436" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D436" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E436" s="3">
-        <v>41890.0</v>
+        <v>49990.0</v>
       </c>
       <c r="F436" s="5">
-        <v>120</v>
+        <v>179</v>
       </c>
       <c r="G436" s="3">
-        <v>964.0</v>
+        <v>555.0</v>
       </c>
       <c r="H436" s="3">
-        <v>115680.0</v>
+        <v>99345.0</v>
       </c>
       <c r="I436" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J436" t="s">
         <v>15</v>
       </c>
       <c r="K436" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="437" spans="1:11">
       <c r="A437" t="s">
         <v>11</v>
       </c>
       <c r="B437" s="3">
-        <v>101100.0</v>
+        <v>103750.0</v>
       </c>
       <c r="C437" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D437" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E437" s="3">
-        <v>42590.0</v>
+        <v>42890.0</v>
       </c>
       <c r="F437" s="5">
-        <v>184</v>
+        <v>94</v>
       </c>
       <c r="G437" s="3">
-        <v>673.0</v>
+        <v>1089.0</v>
       </c>
       <c r="H437" s="3">
-        <v>123832.0</v>
+        <v>102366.0</v>
       </c>
       <c r="I437" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J437" t="s">
         <v>15</v>
       </c>
       <c r="K437" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="438" spans="1:11">
       <c r="A438" t="s">
         <v>11</v>
       </c>
       <c r="B438" s="3">
-        <v>102573.0</v>
+        <v>104000.0</v>
       </c>
       <c r="C438" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="D438" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E438" s="3">
-        <v>41990.0</v>
+        <v>50990.0</v>
       </c>
       <c r="F438" s="5">
-        <v>177</v>
+        <v>167</v>
       </c>
       <c r="G438" s="3">
-        <v>779.0</v>
+        <v>781.0</v>
       </c>
       <c r="H438" s="3">
-        <v>137883.0</v>
+        <v>130427.0</v>
       </c>
       <c r="I438" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J438" t="s">
         <v>15</v>
       </c>
       <c r="K438" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="439" spans="1:11">
       <c r="A439" t="s">
         <v>11</v>
       </c>
       <c r="B439" s="3">
-        <v>99650.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C439" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="D439" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E439" s="3">
-        <v>40890.0</v>
+        <v>49990.0</v>
       </c>
       <c r="F439" s="5">
-        <v>179</v>
+        <v>114</v>
       </c>
       <c r="G439" s="3">
-        <v>747.0</v>
+        <v>681.0</v>
       </c>
       <c r="H439" s="3">
-        <v>133713.0</v>
+        <v>77634.0</v>
       </c>
       <c r="I439" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J439" t="s">
         <v>15</v>
       </c>
       <c r="K439" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="440" spans="1:11">
       <c r="A440" t="s">
         <v>11</v>
       </c>
       <c r="B440" s="3">
-        <v>99942.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C440" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D440" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E440" s="3">
-        <v>45490.0</v>
+        <v>46190.0</v>
       </c>
       <c r="F440" s="5">
-        <v>161</v>
+        <v>197</v>
       </c>
       <c r="G440" s="3">
-        <v>727.0</v>
+        <v>637.5</v>
       </c>
       <c r="H440" s="3">
-        <v>117047.0</v>
+        <v>125587.5</v>
       </c>
       <c r="I440" s="7" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="J440" t="s">
         <v>15</v>
       </c>
       <c r="K440" t="s">
-        <v>80</v>
+        <v>16</v>
       </c>
     </row>
     <row r="441" spans="1:11">
       <c r="A441" t="s">
         <v>11</v>
       </c>
       <c r="B441" s="3">
-        <v>100000.0</v>
+        <v>95798.0</v>
       </c>
       <c r="C441" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="D441" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E441" s="3">
-        <v>43690.0</v>
+        <v>40490.0</v>
       </c>
       <c r="F441" s="5">
-        <v>194</v>
+        <v>157</v>
       </c>
       <c r="G441" s="3">
-        <v>649.0</v>
+        <v>736.0</v>
       </c>
       <c r="H441" s="3">
-        <v>125906.0</v>
+        <v>115552.0</v>
       </c>
       <c r="I441" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J441" t="s">
         <v>15</v>
       </c>
       <c r="K441" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="442" spans="1:11">
       <c r="A442" t="s">
         <v>11</v>
       </c>
       <c r="B442" s="3">
         <v>100000.0</v>
       </c>
       <c r="C442" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="D442" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E442" s="3">
-        <v>45990.0</v>
+        <v>49590.0</v>
       </c>
       <c r="F442" s="5">
-        <v>166</v>
+        <v>192</v>
       </c>
       <c r="G442" s="3">
-        <v>727.0</v>
+        <v>627.0</v>
       </c>
       <c r="H442" s="3">
-        <v>120682.0</v>
+        <v>120384.0</v>
       </c>
       <c r="I442" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J442" t="s">
         <v>15</v>
       </c>
       <c r="K442" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="443" spans="1:11">
       <c r="A443" t="s">
         <v>11</v>
       </c>
       <c r="B443" s="3">
-        <v>100000.0</v>
+        <v>96000.0</v>
       </c>
       <c r="C443" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="D443" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E443" s="3">
-        <v>49990.0</v>
+        <v>46990.0</v>
       </c>
       <c r="F443" s="5">
-        <v>114</v>
+        <v>194</v>
       </c>
       <c r="G443" s="3">
-        <v>681.0</v>
+        <v>504.0</v>
       </c>
       <c r="H443" s="3">
-        <v>77634.0</v>
+        <v>97776.0</v>
       </c>
       <c r="I443" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J443" t="s">
         <v>15</v>
       </c>
       <c r="K443" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="444" spans="1:11">
       <c r="A444" t="s">
         <v>11</v>
       </c>
       <c r="B444" s="3">
         <v>100000.0</v>
       </c>
       <c r="C444" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="D444" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E444" s="3">
         <v>46190.0</v>
       </c>
       <c r="F444" s="5">
-        <v>197</v>
+        <v>114</v>
       </c>
       <c r="G444" s="3">
-        <v>637.5</v>
+        <v>681.0</v>
       </c>
       <c r="H444" s="3">
-        <v>125587.5</v>
+        <v>77634.0</v>
       </c>
       <c r="I444" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J444" t="s">
         <v>15</v>
       </c>
       <c r="K444" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="445" spans="1:11">
       <c r="A445" t="s">
         <v>11</v>
       </c>
       <c r="B445" s="3">
-        <v>95798.0</v>
+        <v>96200.0</v>
       </c>
       <c r="C445" t="s">
-        <v>36</v>
+        <v>61</v>
       </c>
       <c r="D445" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E445" s="3">
-        <v>40490.0</v>
+        <v>40990.0</v>
       </c>
       <c r="F445" s="5">
-        <v>157</v>
+        <v>184</v>
       </c>
       <c r="G445" s="3">
-        <v>736.0</v>
+        <v>499.0</v>
       </c>
       <c r="H445" s="3">
-        <v>115552.0</v>
+        <v>91816.0</v>
       </c>
       <c r="I445" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J445" t="s">
         <v>15</v>
       </c>
       <c r="K445" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="446" spans="1:11">
       <c r="A446" t="s">
         <v>11</v>
       </c>
       <c r="B446" s="3">
         <v>100000.0</v>
       </c>
       <c r="C446" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D446" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E446" s="3">
-        <v>49590.0</v>
+        <v>46190.0</v>
       </c>
       <c r="F446" s="5">
-        <v>192</v>
+        <v>177</v>
       </c>
       <c r="G446" s="3">
-        <v>627.0</v>
+        <v>711.0</v>
       </c>
       <c r="H446" s="3">
-        <v>120384.0</v>
+        <v>125847.0</v>
       </c>
       <c r="I446" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J446" t="s">
         <v>15</v>
       </c>
       <c r="K446" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="447" spans="1:11">
       <c r="A447" t="s">
         <v>11</v>
       </c>
       <c r="B447" s="3">
-        <v>96000.0</v>
+        <v>96600.0</v>
       </c>
       <c r="C447" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="D447" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E447" s="3">
-        <v>46990.0</v>
+        <v>41190.0</v>
       </c>
       <c r="F447" s="5">
-        <v>194</v>
+        <v>148</v>
       </c>
       <c r="G447" s="3">
-        <v>504.0</v>
+        <v>664.0</v>
       </c>
       <c r="H447" s="3">
-        <v>97776.0</v>
+        <v>98272.0</v>
       </c>
       <c r="I447" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J447" t="s">
         <v>15</v>
       </c>
       <c r="K447" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="448" spans="1:11">
       <c r="A448" t="s">
         <v>11</v>
       </c>
       <c r="B448" s="3">
-        <v>100000.0</v>
+        <v>100200.0</v>
       </c>
       <c r="C448" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="D448" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E448" s="3">
-        <v>46190.0</v>
+        <v>43990.0</v>
       </c>
       <c r="F448" s="5">
-        <v>114</v>
+        <v>169</v>
       </c>
       <c r="G448" s="3">
-        <v>681.0</v>
+        <v>764.0</v>
       </c>
       <c r="H448" s="3">
-        <v>77634.0</v>
+        <v>129116.0</v>
       </c>
       <c r="I448" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J448" t="s">
         <v>15</v>
       </c>
       <c r="K448" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="449" spans="1:11">
       <c r="A449" t="s">
         <v>11</v>
       </c>
       <c r="B449" s="3">
-        <v>96200.0</v>
+        <v>96909.0</v>
       </c>
       <c r="C449" t="s">
-        <v>61</v>
+        <v>19</v>
       </c>
       <c r="D449" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E449" s="3">
-        <v>40990.0</v>
+        <v>52990.0</v>
       </c>
       <c r="F449" s="5">
-        <v>184</v>
+        <v>164</v>
       </c>
       <c r="G449" s="3">
-        <v>499.0</v>
+        <v>671.0</v>
       </c>
       <c r="H449" s="3">
-        <v>91816.0</v>
+        <v>110044.0</v>
       </c>
       <c r="I449" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J449" t="s">
         <v>15</v>
       </c>
       <c r="K449" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="450" spans="1:11">
       <c r="A450" t="s">
         <v>11</v>
       </c>
       <c r="B450" s="3">
-        <v>100000.0</v>
+        <v>96938.0</v>
       </c>
       <c r="C450" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="D450" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E450" s="3">
-        <v>46190.0</v>
+        <v>42490.0</v>
       </c>
       <c r="F450" s="5">
-        <v>177</v>
+        <v>82</v>
       </c>
       <c r="G450" s="3">
-        <v>711.0</v>
+        <v>1277.0</v>
       </c>
       <c r="H450" s="3">
-        <v>125847.0</v>
+        <v>104714.0</v>
       </c>
       <c r="I450" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="J450" t="s">
         <v>15</v>
       </c>
       <c r="K450" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="451" spans="1:11">
       <c r="A451" t="s">
         <v>11</v>
       </c>
       <c r="B451" s="3">
-        <v>96600.0</v>
+        <v>98050.0</v>
       </c>
       <c r="C451" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="D451" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E451" s="3">
-        <v>41190.0</v>
+        <v>40390.0</v>
       </c>
       <c r="F451" s="5">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="G451" s="3">
-        <v>664.0</v>
+        <v>799.0</v>
       </c>
       <c r="H451" s="3">
-        <v>98272.0</v>
+        <v>114257.0</v>
       </c>
       <c r="I451" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J451" t="s">
         <v>15</v>
       </c>
       <c r="K451" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="452" spans="1:11">
       <c r="A452" t="s">
         <v>11</v>
       </c>
       <c r="B452" s="3">
-        <v>100200.0</v>
+        <v>98800.0</v>
       </c>
       <c r="C452" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D452" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E452" s="3">
-        <v>43990.0</v>
+        <v>40590.0</v>
       </c>
       <c r="F452" s="5">
-        <v>169</v>
+        <v>52</v>
       </c>
       <c r="G452" s="3">
-        <v>764.0</v>
+        <v>2030.0</v>
       </c>
       <c r="H452" s="3">
-        <v>129116.0</v>
+        <v>105560.0</v>
       </c>
       <c r="I452" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J452" t="s">
         <v>15</v>
       </c>
       <c r="K452" t="s">
-        <v>16</v>
+        <v>80</v>
       </c>
     </row>
     <row r="453" spans="1:11">
       <c r="A453" t="s">
         <v>11</v>
       </c>
       <c r="B453" s="3">
-        <v>96909.0</v>
+        <v>99000.0</v>
       </c>
       <c r="C453" t="s">
-        <v>12</v>
+        <v>32</v>
       </c>
       <c r="D453" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E453" s="3">
-        <v>52990.0</v>
+        <v>40290.0</v>
       </c>
       <c r="F453" s="5">
         <v>164</v>
       </c>
       <c r="G453" s="3">
-        <v>671.0</v>
+        <v>639.0</v>
       </c>
       <c r="H453" s="3">
-        <v>110044.0</v>
+        <v>104796.0</v>
       </c>
       <c r="I453" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J453" t="s">
         <v>15</v>
       </c>
       <c r="K453" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="454" spans="1:11">
       <c r="A454" t="s">
         <v>11</v>
       </c>
       <c r="B454" s="3">
-        <v>96938.0</v>
+        <v>99300.0</v>
       </c>
       <c r="C454" t="s">
-        <v>40</v>
+        <v>19</v>
       </c>
       <c r="D454" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E454" s="3">
-        <v>42490.0</v>
+        <v>47990.0</v>
       </c>
       <c r="F454" s="5">
-        <v>82</v>
+        <v>191</v>
       </c>
       <c r="G454" s="3">
-        <v>1277.0</v>
+        <v>527.0</v>
       </c>
       <c r="H454" s="3">
-        <v>104714.0</v>
+        <v>100657.0</v>
       </c>
       <c r="I454" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="J454" t="s">
         <v>15</v>
       </c>
       <c r="K454" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="455" spans="1:11">
       <c r="A455" t="s">
         <v>11</v>
       </c>
       <c r="B455" s="3">
-        <v>98050.0</v>
+        <v>99650.0</v>
       </c>
       <c r="C455" t="s">
         <v>23</v>
       </c>
       <c r="D455" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E455" s="3">
-        <v>40390.0</v>
+        <v>40890.0</v>
       </c>
       <c r="F455" s="5">
-        <v>143</v>
+        <v>179</v>
       </c>
       <c r="G455" s="3">
-        <v>799.0</v>
+        <v>747.0</v>
       </c>
       <c r="H455" s="3">
-        <v>114257.0</v>
+        <v>133713.0</v>
       </c>
       <c r="I455" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J455" t="s">
         <v>15</v>
       </c>
       <c r="K455" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="456" spans="1:11">
       <c r="A456" t="s">
         <v>11</v>
       </c>
       <c r="B456" s="3">
-        <v>98800.0</v>
+        <v>99942.0</v>
       </c>
       <c r="C456" t="s">
-        <v>24</v>
+        <v>53</v>
       </c>
       <c r="D456" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E456" s="3">
-        <v>40590.0</v>
+        <v>45490.0</v>
       </c>
       <c r="F456" s="5">
-        <v>52</v>
+        <v>161</v>
       </c>
       <c r="G456" s="3">
-        <v>2030.0</v>
+        <v>727.0</v>
       </c>
       <c r="H456" s="3">
-        <v>105560.0</v>
+        <v>117047.0</v>
       </c>
       <c r="I456" s="7" t="s">
-        <v>19</v>
+        <v>56</v>
       </c>
       <c r="J456" t="s">
         <v>15</v>
       </c>
       <c r="K456" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="457" spans="1:11">
       <c r="A457" t="s">
         <v>11</v>
       </c>
       <c r="B457" s="3">
-        <v>99000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C457" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="D457" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E457" s="3">
-        <v>40290.0</v>
+        <v>43690.0</v>
       </c>
       <c r="F457" s="5">
-        <v>164</v>
+        <v>194</v>
       </c>
       <c r="G457" s="3">
-        <v>639.0</v>
+        <v>649.0</v>
       </c>
       <c r="H457" s="3">
-        <v>104796.0</v>
+        <v>125906.0</v>
       </c>
       <c r="I457" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J457" t="s">
         <v>15</v>
       </c>
       <c r="K457" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="458" spans="1:11">
       <c r="A458" t="s">
         <v>11</v>
       </c>
       <c r="B458" s="3">
-        <v>99300.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C458" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="D458" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E458" s="3">
-        <v>47990.0</v>
+        <v>45990.0</v>
       </c>
       <c r="F458" s="5">
-        <v>191</v>
+        <v>166</v>
       </c>
       <c r="G458" s="3">
-        <v>527.0</v>
+        <v>727.0</v>
       </c>
       <c r="H458" s="3">
-        <v>100657.0</v>
+        <v>120682.0</v>
       </c>
       <c r="I458" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J458" t="s">
         <v>15</v>
       </c>
       <c r="K458" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="459" spans="1:11">
       <c r="A459" t="s">
         <v>11</v>
       </c>
       <c r="B459" s="3">
-        <v>94000.0</v>
+        <v>95550.0</v>
       </c>
       <c r="C459" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="D459" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E459" s="3">
-        <v>44490.0</v>
+        <v>37890.0</v>
       </c>
       <c r="F459" s="5">
-        <v>154</v>
+        <v>130</v>
       </c>
       <c r="G459" s="3">
-        <v>669.0</v>
+        <v>907.0</v>
       </c>
       <c r="H459" s="3">
-        <v>103026.0</v>
+        <v>117910.0</v>
       </c>
       <c r="I459" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J459" t="s">
         <v>15</v>
       </c>
       <c r="K459" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="460" spans="1:11">
       <c r="A460" t="s">
         <v>11</v>
       </c>
       <c r="B460" s="3">
-        <v>94500.0</v>
+        <v>90000.0</v>
       </c>
       <c r="C460" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="D460" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E460" s="3">
-        <v>39190.0</v>
+        <v>48690.0</v>
       </c>
       <c r="F460" s="5">
-        <v>150</v>
+        <v>204</v>
       </c>
       <c r="G460" s="3">
-        <v>768.0</v>
+        <v>425.5</v>
       </c>
       <c r="H460" s="3">
-        <v>115200.0</v>
+        <v>86802.0</v>
       </c>
       <c r="I460" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="J460" t="s">
         <v>15</v>
       </c>
       <c r="K460" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="461" spans="1:11">
       <c r="A461" t="s">
         <v>11</v>
       </c>
       <c r="B461" s="3">
-        <v>94800.0</v>
+        <v>95786.0</v>
       </c>
       <c r="C461" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="D461" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E461" s="3">
-        <v>41490.0</v>
+        <v>42790.0</v>
       </c>
       <c r="F461" s="5">
-        <v>118</v>
+        <v>62</v>
       </c>
       <c r="G461" s="3">
-        <v>832.0</v>
+        <v>1492.0</v>
       </c>
       <c r="H461" s="3">
-        <v>98176.0</v>
+        <v>92504.0</v>
       </c>
       <c r="I461" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J461" t="s">
         <v>15</v>
       </c>
       <c r="K461" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="462" spans="1:11">
       <c r="A462" t="s">
         <v>11</v>
       </c>
       <c r="B462" s="3">
-        <v>95450.0</v>
+        <v>90000.0</v>
       </c>
       <c r="C462" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D462" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E462" s="3">
-        <v>40990.0</v>
+        <v>39590.0</v>
       </c>
       <c r="F462" s="5">
-        <v>112</v>
+        <v>181</v>
       </c>
       <c r="G462" s="3">
-        <v>936.0</v>
+        <v>587.0</v>
       </c>
       <c r="H462" s="3">
-        <v>104832.0</v>
+        <v>106247.0</v>
       </c>
       <c r="I462" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J462" t="s">
         <v>15</v>
       </c>
       <c r="K462" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="463" spans="1:11">
       <c r="A463" t="s">
         <v>11</v>
       </c>
       <c r="B463" s="3">
-        <v>95550.0</v>
+        <v>90800.0</v>
       </c>
       <c r="C463" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D463" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E463" s="3">
-        <v>37890.0</v>
+        <v>46690.0</v>
       </c>
       <c r="F463" s="5">
-        <v>130</v>
+        <v>63</v>
       </c>
       <c r="G463" s="3">
-        <v>907.0</v>
+        <v>960.0</v>
       </c>
       <c r="H463" s="3">
-        <v>117910.0</v>
+        <v>60480.0</v>
       </c>
       <c r="I463" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J463" t="s">
         <v>15</v>
       </c>
       <c r="K463" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="464" spans="1:11">
       <c r="A464" t="s">
         <v>11</v>
       </c>
       <c r="B464" s="3">
-        <v>90000.0</v>
+        <v>91000.0</v>
       </c>
       <c r="C464" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="D464" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E464" s="3">
-        <v>48690.0</v>
+        <v>39990.0</v>
       </c>
       <c r="F464" s="5">
-        <v>204</v>
+        <v>121</v>
       </c>
       <c r="G464" s="3">
-        <v>425.5</v>
+        <v>740.0</v>
       </c>
       <c r="H464" s="3">
-        <v>86802.0</v>
+        <v>89540.0</v>
       </c>
       <c r="I464" s="7" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="J464" t="s">
         <v>15</v>
       </c>
       <c r="K464" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="465" spans="1:11">
       <c r="A465" t="s">
         <v>11</v>
       </c>
       <c r="B465" s="3">
-        <v>95786.0</v>
+        <v>91505.0</v>
       </c>
       <c r="C465" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="D465" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E465" s="3">
-        <v>42790.0</v>
+        <v>37890.0</v>
       </c>
       <c r="F465" s="5">
-        <v>62</v>
+        <v>158</v>
       </c>
       <c r="G465" s="3">
-        <v>1492.0</v>
+        <v>760.0</v>
       </c>
       <c r="H465" s="3">
-        <v>92504.0</v>
+        <v>120080.0</v>
       </c>
       <c r="I465" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J465" t="s">
         <v>15</v>
       </c>
       <c r="K465" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="466" spans="1:11">
       <c r="A466" t="s">
         <v>11</v>
       </c>
       <c r="B466" s="3">
-        <v>90000.0</v>
+        <v>91742.0</v>
       </c>
       <c r="C466" t="s">
-        <v>24</v>
+        <v>53</v>
       </c>
       <c r="D466" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E466" s="3">
-        <v>39590.0</v>
+        <v>42790.0</v>
       </c>
       <c r="F466" s="5">
-        <v>181</v>
+        <v>153</v>
       </c>
       <c r="G466" s="3">
-        <v>587.0</v>
+        <v>647.0</v>
       </c>
       <c r="H466" s="3">
-        <v>106247.0</v>
+        <v>98991.0</v>
       </c>
       <c r="I466" s="7" t="s">
-        <v>19</v>
+        <v>56</v>
       </c>
       <c r="J466" t="s">
         <v>15</v>
       </c>
       <c r="K466" t="s">
-        <v>16</v>
+        <v>82</v>
       </c>
     </row>
     <row r="467" spans="1:11">
       <c r="A467" t="s">
         <v>11</v>
       </c>
       <c r="B467" s="3">
-        <v>90800.0</v>
+        <v>92000.0</v>
       </c>
       <c r="C467" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D467" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E467" s="3">
-        <v>46690.0</v>
+        <v>38590.0</v>
       </c>
       <c r="F467" s="5">
-        <v>63</v>
+        <v>129</v>
       </c>
       <c r="G467" s="3">
-        <v>960.0</v>
+        <v>754.0</v>
       </c>
       <c r="H467" s="3">
-        <v>60480.0</v>
+        <v>97266.0</v>
       </c>
       <c r="I467" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J467" t="s">
         <v>15</v>
       </c>
       <c r="K467" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="468" spans="1:11">
       <c r="A468" t="s">
         <v>11</v>
       </c>
       <c r="B468" s="3">
-        <v>91000.0</v>
+        <v>92000.0</v>
       </c>
       <c r="C468" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D468" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E468" s="3">
-        <v>39990.0</v>
+        <v>44190.0</v>
       </c>
       <c r="F468" s="5">
-        <v>121</v>
+        <v>153</v>
       </c>
       <c r="G468" s="3">
-        <v>740.0</v>
+        <v>616.0</v>
       </c>
       <c r="H468" s="3">
-        <v>89540.0</v>
+        <v>94248.0</v>
       </c>
       <c r="I468" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J468" t="s">
         <v>15</v>
       </c>
       <c r="K468" t="s">
-        <v>16</v>
+        <v>83</v>
       </c>
     </row>
     <row r="469" spans="1:11">
       <c r="A469" t="s">
         <v>11</v>
       </c>
       <c r="B469" s="3">
-        <v>91505.0</v>
+        <v>92185.0</v>
       </c>
       <c r="C469" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="D469" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E469" s="3">
-        <v>37890.0</v>
+        <v>42990.0</v>
       </c>
       <c r="F469" s="5">
-        <v>158</v>
+        <v>121</v>
       </c>
       <c r="G469" s="3">
-        <v>760.0</v>
+        <v>567.0</v>
       </c>
       <c r="H469" s="3">
-        <v>120080.0</v>
+        <v>68607.0</v>
       </c>
       <c r="I469" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J469" t="s">
         <v>15</v>
       </c>
       <c r="K469" t="s">
-        <v>16</v>
+        <v>84</v>
       </c>
     </row>
     <row r="470" spans="1:11">
       <c r="A470" t="s">
         <v>11</v>
       </c>
       <c r="B470" s="3">
-        <v>91742.0</v>
+        <v>92360.0</v>
       </c>
       <c r="C470" t="s">
-        <v>53</v>
+        <v>23</v>
       </c>
       <c r="D470" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E470" s="3">
-        <v>42790.0</v>
+        <v>45290.0</v>
       </c>
       <c r="F470" s="5">
-        <v>153</v>
+        <v>132</v>
       </c>
       <c r="G470" s="3">
-        <v>647.0</v>
+        <v>793.5</v>
       </c>
       <c r="H470" s="3">
-        <v>98991.0</v>
+        <v>104742.0</v>
       </c>
       <c r="I470" s="7" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="J470" t="s">
         <v>15</v>
       </c>
       <c r="K470" t="s">
-        <v>82</v>
+        <v>16</v>
       </c>
     </row>
     <row r="471" spans="1:11">
       <c r="A471" t="s">
         <v>11</v>
       </c>
       <c r="B471" s="3">
-        <v>92000.0</v>
+        <v>93500.0</v>
       </c>
       <c r="C471" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="D471" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E471" s="3">
-        <v>38590.0</v>
+        <v>43590.0</v>
       </c>
       <c r="F471" s="5">
-        <v>129</v>
+        <v>151</v>
       </c>
       <c r="G471" s="3">
-        <v>754.0</v>
+        <v>559.0</v>
       </c>
       <c r="H471" s="3">
-        <v>97266.0</v>
+        <v>84409.0</v>
       </c>
       <c r="I471" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J471" t="s">
         <v>15</v>
       </c>
       <c r="K471" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="472" spans="1:11">
       <c r="A472" t="s">
         <v>11</v>
       </c>
       <c r="B472" s="3">
-        <v>92000.0</v>
+        <v>94000.0</v>
       </c>
       <c r="C472" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D472" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E472" s="3">
-        <v>44190.0</v>
+        <v>44490.0</v>
       </c>
       <c r="F472" s="5">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="G472" s="3">
-        <v>616.0</v>
+        <v>669.0</v>
       </c>
       <c r="H472" s="3">
-        <v>94248.0</v>
+        <v>103026.0</v>
       </c>
       <c r="I472" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J472" t="s">
         <v>15</v>
       </c>
       <c r="K472" t="s">
-        <v>83</v>
+        <v>16</v>
       </c>
     </row>
     <row r="473" spans="1:11">
       <c r="A473" t="s">
         <v>11</v>
       </c>
       <c r="B473" s="3">
-        <v>92185.0</v>
+        <v>94500.0</v>
       </c>
       <c r="C473" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="D473" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E473" s="3">
-        <v>42990.0</v>
+        <v>39190.0</v>
       </c>
       <c r="F473" s="5">
-        <v>121</v>
+        <v>150</v>
       </c>
       <c r="G473" s="3">
-        <v>567.0</v>
+        <v>768.0</v>
       </c>
       <c r="H473" s="3">
-        <v>68607.0</v>
+        <v>115200.0</v>
       </c>
       <c r="I473" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J473" t="s">
         <v>15</v>
       </c>
       <c r="K473" t="s">
-        <v>84</v>
+        <v>16</v>
       </c>
     </row>
     <row r="474" spans="1:11">
       <c r="A474" t="s">
         <v>11</v>
       </c>
       <c r="B474" s="3">
-        <v>92360.0</v>
+        <v>94800.0</v>
       </c>
       <c r="C474" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D474" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E474" s="3">
-        <v>45290.0</v>
+        <v>41490.0</v>
       </c>
       <c r="F474" s="5">
-        <v>132</v>
+        <v>118</v>
       </c>
       <c r="G474" s="3">
-        <v>793.5</v>
+        <v>832.0</v>
       </c>
       <c r="H474" s="3">
-        <v>104742.0</v>
+        <v>98176.0</v>
       </c>
       <c r="I474" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J474" t="s">
         <v>15</v>
       </c>
       <c r="K474" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="475" spans="1:11">
       <c r="A475" t="s">
         <v>11</v>
       </c>
       <c r="B475" s="3">
-        <v>93500.0</v>
+        <v>95450.0</v>
       </c>
       <c r="C475" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="D475" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E475" s="3">
-        <v>43590.0</v>
+        <v>40990.0</v>
       </c>
       <c r="F475" s="5">
-        <v>151</v>
+        <v>112</v>
       </c>
       <c r="G475" s="3">
-        <v>559.0</v>
+        <v>936.0</v>
       </c>
       <c r="H475" s="3">
-        <v>84409.0</v>
+        <v>104832.0</v>
       </c>
       <c r="I475" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J475" t="s">
         <v>15</v>
       </c>
       <c r="K475" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="476" spans="1:11">
       <c r="A476" t="s">
         <v>11</v>
       </c>
       <c r="B476" s="3">
-        <v>89093.0</v>
+        <v>86500.0</v>
       </c>
       <c r="C476" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="D476" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E476" s="3">
-        <v>38390.0</v>
+        <v>34290.0</v>
       </c>
       <c r="F476" s="5">
-        <v>196</v>
+        <v>154</v>
       </c>
       <c r="G476" s="3">
-        <v>554.0</v>
+        <v>629.0</v>
       </c>
       <c r="H476" s="3">
-        <v>108584.0</v>
+        <v>96866.0</v>
       </c>
       <c r="I476" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J476" t="s">
         <v>15</v>
       </c>
       <c r="K476" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="477" spans="1:11">
       <c r="A477" t="s">
         <v>11</v>
       </c>
       <c r="B477" s="3">
-        <v>89351.0</v>
+        <v>89900.0</v>
       </c>
       <c r="C477" t="s">
-        <v>47</v>
+        <v>22</v>
       </c>
       <c r="D477" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E477" s="3">
-        <v>36190.0</v>
+        <v>39190.0</v>
       </c>
       <c r="F477" s="5">
-        <v>127</v>
+        <v>163</v>
       </c>
       <c r="G477" s="3">
-        <v>939.0</v>
+        <v>583.0</v>
       </c>
       <c r="H477" s="3">
-        <v>119253.0</v>
+        <v>95029.0</v>
       </c>
       <c r="I477" s="7" t="s">
-        <v>66</v>
+        <v>18</v>
       </c>
       <c r="J477" t="s">
         <v>15</v>
       </c>
       <c r="K477" t="s">
-        <v>16</v>
+        <v>85</v>
       </c>
     </row>
     <row r="478" spans="1:11">
       <c r="A478" t="s">
         <v>11</v>
       </c>
       <c r="B478" s="3">
-        <v>89400.0</v>
+        <v>86632.0</v>
       </c>
       <c r="C478" t="s">
         <v>23</v>
       </c>
       <c r="D478" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E478" s="3">
-        <v>39490.0</v>
+        <v>36190.0</v>
       </c>
       <c r="F478" s="5">
-        <v>85</v>
+        <v>158</v>
       </c>
       <c r="G478" s="3">
-        <v>890.0</v>
+        <v>713.0</v>
       </c>
       <c r="H478" s="3">
-        <v>75650.0</v>
+        <v>112654.0</v>
       </c>
       <c r="I478" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J478" t="s">
         <v>15</v>
       </c>
       <c r="K478" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="479" spans="1:11">
       <c r="A479" t="s">
         <v>11</v>
       </c>
       <c r="B479" s="3">
-        <v>86400.0</v>
+        <v>86827.0</v>
       </c>
       <c r="C479" t="s">
         <v>23</v>
       </c>
       <c r="D479" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E479" s="3">
-        <v>35990.0</v>
+        <v>36190.0</v>
       </c>
       <c r="F479" s="5">
-        <v>135</v>
+        <v>158</v>
       </c>
       <c r="G479" s="3">
-        <v>703.0</v>
+        <v>688.0</v>
       </c>
       <c r="H479" s="3">
-        <v>94905.0</v>
+        <v>108704.0</v>
       </c>
       <c r="I479" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J479" t="s">
         <v>15</v>
       </c>
       <c r="K479" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="480" spans="1:11">
       <c r="A480" t="s">
         <v>11</v>
       </c>
       <c r="B480" s="3">
-        <v>89595.0</v>
+        <v>87000.0</v>
       </c>
       <c r="C480" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="D480" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E480" s="3">
-        <v>34990.0</v>
+        <v>37590.0</v>
       </c>
       <c r="F480" s="5">
-        <v>168</v>
+        <v>178</v>
       </c>
       <c r="G480" s="3">
-        <v>708.0</v>
+        <v>520.0</v>
       </c>
       <c r="H480" s="3">
-        <v>118944.0</v>
+        <v>92560.0</v>
       </c>
       <c r="I480" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J480" t="s">
         <v>15</v>
       </c>
       <c r="K480" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="481" spans="1:11">
       <c r="A481" t="s">
         <v>11</v>
       </c>
       <c r="B481" s="3">
-        <v>86500.0</v>
+        <v>87030.0</v>
       </c>
       <c r="C481" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D481" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E481" s="3">
-        <v>34290.0</v>
+        <v>41990.0</v>
       </c>
       <c r="F481" s="5">
-        <v>154</v>
+        <v>164</v>
       </c>
       <c r="G481" s="3">
-        <v>629.0</v>
+        <v>572.0</v>
       </c>
       <c r="H481" s="3">
-        <v>96866.0</v>
+        <v>93808.0</v>
       </c>
       <c r="I481" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J481" t="s">
         <v>15</v>
       </c>
       <c r="K481" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="482" spans="1:11">
       <c r="A482" t="s">
         <v>11</v>
       </c>
       <c r="B482" s="3">
-        <v>89900.0</v>
+        <v>87400.0</v>
       </c>
       <c r="C482" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D482" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E482" s="3">
-        <v>39190.0</v>
+        <v>34690.0</v>
       </c>
       <c r="F482" s="5">
-        <v>163</v>
+        <v>122</v>
       </c>
       <c r="G482" s="3">
-        <v>583.0</v>
+        <v>843.0</v>
       </c>
       <c r="H482" s="3">
-        <v>95029.0</v>
+        <v>102846.0</v>
       </c>
       <c r="I482" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J482" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="K482" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
     </row>
     <row r="483" spans="1:11">
       <c r="A483" t="s">
         <v>11</v>
       </c>
       <c r="B483" s="3">
-        <v>86632.0</v>
+        <v>87432.0</v>
       </c>
       <c r="C483" t="s">
-        <v>25</v>
+        <v>46</v>
       </c>
       <c r="D483" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E483" s="3">
-        <v>36190.0</v>
+        <v>34690.0</v>
       </c>
       <c r="F483" s="5">
-        <v>158</v>
+        <v>127</v>
       </c>
       <c r="G483" s="3">
-        <v>713.0</v>
+        <v>754.5</v>
       </c>
       <c r="H483" s="3">
-        <v>112654.0</v>
+        <v>95821.5</v>
       </c>
       <c r="I483" s="7" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J483" t="s">
         <v>15</v>
       </c>
       <c r="K483" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="484" spans="1:11">
       <c r="A484" t="s">
         <v>11</v>
       </c>
       <c r="B484" s="3">
-        <v>86827.0</v>
+        <v>87500.0</v>
       </c>
       <c r="C484" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D484" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E484" s="3">
-        <v>36190.0</v>
+        <v>37590.0</v>
       </c>
       <c r="F484" s="5">
-        <v>158</v>
+        <v>178</v>
       </c>
       <c r="G484" s="3">
-        <v>688.0</v>
+        <v>520.0</v>
       </c>
       <c r="H484" s="3">
-        <v>108704.0</v>
+        <v>92560.0</v>
       </c>
       <c r="I484" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J484" t="s">
         <v>15</v>
       </c>
       <c r="K484" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="485" spans="1:11">
       <c r="A485" t="s">
         <v>11</v>
       </c>
       <c r="B485" s="3">
-        <v>87000.0</v>
+        <v>87500.0</v>
       </c>
       <c r="C485" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="D485" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E485" s="3">
-        <v>37590.0</v>
+        <v>33490.0</v>
       </c>
       <c r="F485" s="5">
-        <v>178</v>
+        <v>104</v>
       </c>
       <c r="G485" s="3">
-        <v>520.0</v>
+        <v>1023.0</v>
       </c>
       <c r="H485" s="3">
-        <v>92560.0</v>
+        <v>106392.0</v>
       </c>
       <c r="I485" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J485" t="s">
         <v>15</v>
       </c>
       <c r="K485" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="486" spans="1:11">
       <c r="A486" t="s">
         <v>11</v>
       </c>
       <c r="B486" s="3">
-        <v>87030.0</v>
+        <v>88489.0</v>
       </c>
       <c r="C486" t="s">
-        <v>12</v>
+        <v>46</v>
       </c>
       <c r="D486" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E486" s="3">
-        <v>41990.0</v>
+        <v>36790.0</v>
       </c>
       <c r="F486" s="5">
-        <v>164</v>
+        <v>127</v>
       </c>
       <c r="G486" s="3">
-        <v>572.0</v>
+        <v>938.5</v>
       </c>
       <c r="H486" s="3">
-        <v>93808.0</v>
+        <v>119189.5</v>
       </c>
       <c r="I486" s="7" t="s">
-        <v>14</v>
+        <v>86</v>
       </c>
       <c r="J486" t="s">
         <v>15</v>
       </c>
       <c r="K486" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="487" spans="1:11">
       <c r="A487" t="s">
         <v>11</v>
       </c>
       <c r="B487" s="3">
-        <v>87400.0</v>
+        <v>88503.0</v>
       </c>
       <c r="C487" t="s">
-        <v>23</v>
+        <v>46</v>
       </c>
       <c r="D487" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E487" s="3">
-        <v>34690.0</v>
+        <v>36790.0</v>
       </c>
       <c r="F487" s="5">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="G487" s="3">
-        <v>843.0</v>
+        <v>755.0</v>
       </c>
       <c r="H487" s="3">
-        <v>102846.0</v>
+        <v>95885.0</v>
       </c>
       <c r="I487" s="7" t="s">
-        <v>19</v>
+        <v>66</v>
       </c>
       <c r="J487" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="K487" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="488" spans="1:11">
       <c r="A488" t="s">
         <v>11</v>
       </c>
       <c r="B488" s="3">
-        <v>87432.0</v>
+        <v>88985.0</v>
       </c>
       <c r="C488" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="D488" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E488" s="3">
-        <v>34690.0</v>
+        <v>42790.0</v>
       </c>
       <c r="F488" s="5">
-        <v>127</v>
+        <v>153</v>
       </c>
       <c r="G488" s="3">
-        <v>754.5</v>
+        <v>622.0</v>
       </c>
       <c r="H488" s="3">
-        <v>95821.5</v>
+        <v>95166.0</v>
       </c>
       <c r="I488" s="7" t="s">
-        <v>39</v>
+        <v>18</v>
       </c>
       <c r="J488" t="s">
         <v>15</v>
       </c>
       <c r="K488" t="s">
-        <v>16</v>
+        <v>87</v>
       </c>
     </row>
     <row r="489" spans="1:11">
       <c r="A489" t="s">
         <v>11</v>
       </c>
       <c r="B489" s="3">
-        <v>87500.0</v>
+        <v>89093.0</v>
       </c>
       <c r="C489" t="s">
         <v>28</v>
       </c>
       <c r="D489" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E489" s="3">
-        <v>37590.0</v>
+        <v>38390.0</v>
       </c>
       <c r="F489" s="5">
-        <v>178</v>
+        <v>196</v>
       </c>
       <c r="G489" s="3">
-        <v>520.0</v>
+        <v>554.0</v>
       </c>
       <c r="H489" s="3">
-        <v>92560.0</v>
+        <v>108584.0</v>
       </c>
       <c r="I489" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J489" t="s">
         <v>15</v>
       </c>
       <c r="K489" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="490" spans="1:11">
       <c r="A490" t="s">
         <v>11</v>
       </c>
       <c r="B490" s="3">
-        <v>87500.0</v>
+        <v>89351.0</v>
       </c>
       <c r="C490" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="D490" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E490" s="3">
-        <v>33490.0</v>
+        <v>36190.0</v>
       </c>
       <c r="F490" s="5">
-        <v>104</v>
+        <v>127</v>
       </c>
       <c r="G490" s="3">
-        <v>1023.0</v>
+        <v>939.0</v>
       </c>
       <c r="H490" s="3">
-        <v>106392.0</v>
+        <v>119253.0</v>
       </c>
       <c r="I490" s="7" t="s">
-        <v>19</v>
+        <v>66</v>
       </c>
       <c r="J490" t="s">
         <v>15</v>
       </c>
       <c r="K490" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="491" spans="1:11">
       <c r="A491" t="s">
         <v>11</v>
       </c>
       <c r="B491" s="3">
-        <v>88489.0</v>
+        <v>89400.0</v>
       </c>
       <c r="C491" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="D491" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E491" s="3">
-        <v>36790.0</v>
+        <v>39490.0</v>
       </c>
       <c r="F491" s="5">
-        <v>127</v>
+        <v>85</v>
       </c>
       <c r="G491" s="3">
-        <v>938.5</v>
+        <v>890.0</v>
       </c>
       <c r="H491" s="3">
-        <v>119189.5</v>
+        <v>75650.0</v>
       </c>
       <c r="I491" s="7" t="s">
-        <v>86</v>
+        <v>18</v>
       </c>
       <c r="J491" t="s">
         <v>15</v>
       </c>
       <c r="K491" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="492" spans="1:11">
       <c r="A492" t="s">
         <v>11</v>
       </c>
       <c r="B492" s="3">
-        <v>88503.0</v>
+        <v>86400.0</v>
       </c>
       <c r="C492" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="D492" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E492" s="3">
-        <v>36790.0</v>
+        <v>35990.0</v>
       </c>
       <c r="F492" s="5">
-        <v>127</v>
+        <v>135</v>
       </c>
       <c r="G492" s="3">
-        <v>755.0</v>
+        <v>703.0</v>
       </c>
       <c r="H492" s="3">
-        <v>95885.0</v>
+        <v>94905.0</v>
       </c>
       <c r="I492" s="7" t="s">
-        <v>66</v>
+        <v>18</v>
       </c>
       <c r="J492" t="s">
         <v>15</v>
       </c>
       <c r="K492" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="493" spans="1:11">
       <c r="A493" t="s">
         <v>11</v>
       </c>
       <c r="B493" s="3">
-        <v>88985.0</v>
+        <v>89595.0</v>
       </c>
       <c r="C493" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="D493" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E493" s="3">
-        <v>42790.0</v>
+        <v>34990.0</v>
       </c>
       <c r="F493" s="5">
-        <v>153</v>
+        <v>168</v>
       </c>
       <c r="G493" s="3">
-        <v>622.0</v>
+        <v>708.0</v>
       </c>
       <c r="H493" s="3">
-        <v>95166.0</v>
+        <v>118944.0</v>
       </c>
       <c r="I493" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J493" t="s">
         <v>15</v>
       </c>
       <c r="K493" t="s">
-        <v>87</v>
+        <v>16</v>
       </c>
     </row>
     <row r="494" spans="1:11">
       <c r="A494" t="s">
         <v>11</v>
       </c>
       <c r="B494" s="3">
-        <v>83400.5</v>
+        <v>84100.0</v>
       </c>
       <c r="C494" t="s">
-        <v>12</v>
+        <v>53</v>
       </c>
       <c r="D494" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E494" s="3">
-        <v>32990.0</v>
+        <v>42790.0</v>
       </c>
       <c r="F494" s="5">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="G494" s="3">
-        <v>497.0</v>
+        <v>592.0</v>
       </c>
       <c r="H494" s="3">
-        <v>83496.0</v>
+        <v>97088.0</v>
       </c>
       <c r="I494" s="7" t="s">
-        <v>14</v>
+        <v>56</v>
       </c>
       <c r="J494" t="s">
         <v>15</v>
       </c>
       <c r="K494" t="s">
-        <v>88</v>
+        <v>16</v>
       </c>
     </row>
     <row r="495" spans="1:11">
       <c r="A495" t="s">
         <v>11</v>
       </c>
       <c r="B495" s="3">
-        <v>85850.0</v>
+        <v>84100.0</v>
       </c>
       <c r="C495" t="s">
-        <v>23</v>
+        <v>53</v>
       </c>
       <c r="D495" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E495" s="3">
-        <v>35190.0</v>
+        <v>42890.0</v>
       </c>
       <c r="F495" s="5">
-        <v>141</v>
+        <v>156</v>
       </c>
       <c r="G495" s="3">
-        <v>693.0</v>
+        <v>618.0</v>
       </c>
       <c r="H495" s="3">
-        <v>97713.0</v>
+        <v>96408.0</v>
       </c>
       <c r="I495" s="7" t="s">
-        <v>19</v>
+        <v>56</v>
       </c>
       <c r="J495" t="s">
         <v>15</v>
       </c>
       <c r="K495" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="496" spans="1:11">
       <c r="A496" t="s">
         <v>11</v>
       </c>
       <c r="B496" s="3">
-        <v>83750.0</v>
+        <v>84354.0</v>
       </c>
       <c r="C496" t="s">
-        <v>23</v>
+        <v>69</v>
       </c>
       <c r="D496" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E496" s="3">
-        <v>33590.0</v>
+        <v>38190.0</v>
       </c>
       <c r="F496" s="5">
-        <v>135</v>
+        <v>170</v>
       </c>
       <c r="G496" s="3">
-        <v>702.0</v>
+        <v>515.0</v>
       </c>
       <c r="H496" s="3">
-        <v>94770.0</v>
+        <v>87550.0</v>
       </c>
       <c r="I496" s="7" t="s">
-        <v>19</v>
+        <v>70</v>
       </c>
       <c r="J496" t="s">
         <v>15</v>
       </c>
       <c r="K496" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="497" spans="1:11">
       <c r="A497" t="s">
         <v>11</v>
       </c>
       <c r="B497" s="3">
-        <v>86200.0</v>
+        <v>84600.0</v>
       </c>
       <c r="C497" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D497" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E497" s="3">
-        <v>36990.0</v>
+        <v>35990.0</v>
       </c>
       <c r="F497" s="5">
-        <v>184</v>
+        <v>178</v>
       </c>
       <c r="G497" s="3">
-        <v>555.0</v>
+        <v>519.0</v>
       </c>
       <c r="H497" s="3">
-        <v>102120.0</v>
+        <v>92382.0</v>
       </c>
       <c r="I497" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J497" t="s">
         <v>15</v>
       </c>
       <c r="K497" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="498" spans="1:11">
       <c r="A498" t="s">
         <v>11</v>
       </c>
       <c r="B498" s="3">
-        <v>83900.0</v>
+        <v>84800.0</v>
       </c>
       <c r="C498" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D498" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E498" s="3">
         <v>35790.0</v>
       </c>
       <c r="F498" s="5">
-        <v>136</v>
+        <v>150</v>
       </c>
       <c r="G498" s="3">
-        <v>684.0</v>
+        <v>793.0</v>
       </c>
       <c r="H498" s="3">
-        <v>93024.0</v>
+        <v>118950.0</v>
       </c>
       <c r="I498" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J498" t="s">
         <v>15</v>
       </c>
       <c r="K498" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="499" spans="1:11">
       <c r="A499" t="s">
         <v>11</v>
       </c>
       <c r="B499" s="3">
-        <v>86254.0</v>
+        <v>84996.0</v>
       </c>
       <c r="C499" t="s">
-        <v>53</v>
+        <v>23</v>
       </c>
       <c r="D499" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E499" s="3">
-        <v>40390.0</v>
+        <v>35490.0</v>
       </c>
       <c r="F499" s="5">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="G499" s="3">
-        <v>611.0</v>
+        <v>705.0</v>
       </c>
       <c r="H499" s="3">
-        <v>91650.0</v>
+        <v>110685.0</v>
       </c>
       <c r="I499" s="7" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="J499" t="s">
         <v>15</v>
       </c>
       <c r="K499" t="s">
-        <v>89</v>
+        <v>16</v>
       </c>
     </row>
     <row r="500" spans="1:11">
       <c r="A500" t="s">
         <v>11</v>
       </c>
       <c r="B500" s="3">
-        <v>83900.0</v>
+        <v>85050.0</v>
       </c>
       <c r="C500" t="s">
-        <v>23</v>
+        <v>53</v>
       </c>
       <c r="D500" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E500" s="3">
-        <v>34190.0</v>
+        <v>39890.0</v>
       </c>
       <c r="F500" s="5">
-        <v>135</v>
+        <v>161</v>
       </c>
       <c r="G500" s="3">
-        <v>692.0</v>
+        <v>597.0</v>
       </c>
       <c r="H500" s="3">
-        <v>93420.0</v>
+        <v>96117.0</v>
       </c>
       <c r="I500" s="7" t="s">
-        <v>19</v>
+        <v>56</v>
       </c>
       <c r="J500" t="s">
         <v>15</v>
       </c>
       <c r="K500" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
     </row>
     <row r="501" spans="1:11">
       <c r="A501" t="s">
         <v>11</v>
       </c>
       <c r="B501" s="3">
-        <v>84100.0</v>
+        <v>85475.0</v>
       </c>
       <c r="C501" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D501" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E501" s="3">
-        <v>42790.0</v>
+        <v>39190.0</v>
       </c>
       <c r="F501" s="5">
-        <v>164</v>
+        <v>121</v>
       </c>
       <c r="G501" s="3">
-        <v>592.0</v>
+        <v>715.0</v>
       </c>
       <c r="H501" s="3">
-        <v>97088.0</v>
+        <v>86515.0</v>
       </c>
       <c r="I501" s="7" t="s">
-        <v>56</v>
+        <v>14</v>
       </c>
       <c r="J501" t="s">
         <v>15</v>
       </c>
       <c r="K501" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="502" spans="1:11">
       <c r="A502" t="s">
         <v>11</v>
       </c>
       <c r="B502" s="3">
-        <v>84100.0</v>
+        <v>85645.0</v>
       </c>
       <c r="C502" t="s">
         <v>53</v>
       </c>
       <c r="D502" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E502" s="3">
-        <v>42890.0</v>
+        <v>40590.0</v>
       </c>
       <c r="F502" s="5">
-        <v>156</v>
+        <v>150</v>
       </c>
       <c r="G502" s="3">
-        <v>618.0</v>
+        <v>612.0</v>
       </c>
       <c r="H502" s="3">
-        <v>96408.0</v>
+        <v>91800.0</v>
       </c>
       <c r="I502" s="7" t="s">
         <v>56</v>
       </c>
       <c r="J502" t="s">
         <v>15</v>
       </c>
       <c r="K502" t="s">
-        <v>16</v>
+        <v>89</v>
       </c>
     </row>
     <row r="503" spans="1:11">
       <c r="A503" t="s">
         <v>11</v>
       </c>
       <c r="B503" s="3">
-        <v>84354.0</v>
+        <v>85700.0</v>
       </c>
       <c r="C503" t="s">
-        <v>70</v>
+        <v>21</v>
       </c>
       <c r="D503" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E503" s="3">
-        <v>38190.0</v>
+        <v>37190.0</v>
       </c>
       <c r="F503" s="5">
-        <v>170</v>
+        <v>125</v>
       </c>
       <c r="G503" s="3">
-        <v>515.0</v>
+        <v>758.0</v>
       </c>
       <c r="H503" s="3">
-        <v>87550.0</v>
+        <v>94750.0</v>
       </c>
       <c r="I503" s="7" t="s">
-        <v>71</v>
+        <v>18</v>
       </c>
       <c r="J503" t="s">
         <v>15</v>
       </c>
       <c r="K503" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="504" spans="1:11">
       <c r="A504" t="s">
         <v>11</v>
       </c>
       <c r="B504" s="3">
-        <v>84600.0</v>
+        <v>83300.0</v>
       </c>
       <c r="C504" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="D504" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E504" s="3">
-        <v>35990.0</v>
+        <v>33890.0</v>
       </c>
       <c r="F504" s="5">
-        <v>178</v>
+        <v>125</v>
       </c>
       <c r="G504" s="3">
-        <v>519.0</v>
+        <v>735.0</v>
       </c>
       <c r="H504" s="3">
-        <v>92382.0</v>
+        <v>91875.0</v>
       </c>
       <c r="I504" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J504" t="s">
         <v>15</v>
       </c>
       <c r="K504" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="505" spans="1:11">
       <c r="A505" t="s">
         <v>11</v>
       </c>
       <c r="B505" s="3">
-        <v>84800.0</v>
+        <v>85753.0</v>
       </c>
       <c r="C505" t="s">
-        <v>24</v>
+        <v>53</v>
       </c>
       <c r="D505" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E505" s="3">
-        <v>35790.0</v>
+        <v>40390.0</v>
       </c>
       <c r="F505" s="5">
-        <v>150</v>
+        <v>161</v>
       </c>
       <c r="G505" s="3">
-        <v>793.0</v>
+        <v>592.0</v>
       </c>
       <c r="H505" s="3">
-        <v>118950.0</v>
+        <v>95312.0</v>
       </c>
       <c r="I505" s="7" t="s">
-        <v>19</v>
+        <v>56</v>
       </c>
       <c r="J505" t="s">
         <v>15</v>
       </c>
       <c r="K505" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
     </row>
     <row r="506" spans="1:11">
       <c r="A506" t="s">
         <v>11</v>
       </c>
       <c r="B506" s="3">
-        <v>84996.0</v>
+        <v>83400.0</v>
       </c>
       <c r="C506" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D506" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E506" s="3">
-        <v>35490.0</v>
+        <v>34490.0</v>
       </c>
       <c r="F506" s="5">
-        <v>157</v>
+        <v>147</v>
       </c>
       <c r="G506" s="3">
-        <v>705.0</v>
+        <v>697.0</v>
       </c>
       <c r="H506" s="3">
-        <v>110685.0</v>
+        <v>102459.0</v>
       </c>
       <c r="I506" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J506" t="s">
         <v>15</v>
       </c>
       <c r="K506" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="507" spans="1:11">
       <c r="A507" t="s">
         <v>11</v>
       </c>
       <c r="B507" s="3">
-        <v>85050.0</v>
+        <v>85850.0</v>
       </c>
       <c r="C507" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="D507" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E507" s="3">
-        <v>39890.0</v>
+        <v>35190.0</v>
       </c>
       <c r="F507" s="5">
-        <v>161</v>
+        <v>141</v>
       </c>
       <c r="G507" s="3">
-        <v>597.0</v>
+        <v>693.0</v>
       </c>
       <c r="H507" s="3">
-        <v>96117.0</v>
+        <v>97713.0</v>
       </c>
       <c r="I507" s="7" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="J507" t="s">
         <v>15</v>
       </c>
       <c r="K507" t="s">
-        <v>90</v>
+        <v>16</v>
       </c>
     </row>
     <row r="508" spans="1:11">
       <c r="A508" t="s">
         <v>11</v>
       </c>
       <c r="B508" s="3">
-        <v>85475.0</v>
+        <v>83400.5</v>
       </c>
       <c r="C508" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D508" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E508" s="3">
-        <v>39190.0</v>
+        <v>32990.0</v>
       </c>
       <c r="F508" s="5">
-        <v>121</v>
+        <v>168</v>
       </c>
       <c r="G508" s="3">
-        <v>715.0</v>
+        <v>497.0</v>
       </c>
       <c r="H508" s="3">
-        <v>86515.0</v>
+        <v>83496.0</v>
       </c>
       <c r="I508" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J508" t="s">
         <v>15</v>
       </c>
       <c r="K508" t="s">
-        <v>16</v>
+        <v>90</v>
       </c>
     </row>
     <row r="509" spans="1:11">
       <c r="A509" t="s">
         <v>11</v>
       </c>
       <c r="B509" s="3">
-        <v>85645.0</v>
+        <v>85850.0</v>
       </c>
       <c r="C509" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="D509" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E509" s="3">
-        <v>40590.0</v>
+        <v>35190.0</v>
       </c>
       <c r="F509" s="5">
-        <v>150</v>
+        <v>141</v>
       </c>
       <c r="G509" s="3">
-        <v>612.0</v>
+        <v>693.0</v>
       </c>
       <c r="H509" s="3">
-        <v>91800.0</v>
+        <v>97713.0</v>
       </c>
       <c r="I509" s="7" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="J509" t="s">
         <v>15</v>
       </c>
       <c r="K509" t="s">
-        <v>89</v>
+        <v>16</v>
       </c>
     </row>
     <row r="510" spans="1:11">
       <c r="A510" t="s">
         <v>11</v>
       </c>
       <c r="B510" s="3">
-        <v>85700.0</v>
+        <v>83750.0</v>
       </c>
       <c r="C510" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D510" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E510" s="3">
-        <v>37190.0</v>
+        <v>33590.0</v>
       </c>
       <c r="F510" s="5">
-        <v>125</v>
+        <v>135</v>
       </c>
       <c r="G510" s="3">
-        <v>758.0</v>
+        <v>702.0</v>
       </c>
       <c r="H510" s="3">
-        <v>94750.0</v>
+        <v>94770.0</v>
       </c>
       <c r="I510" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J510" t="s">
         <v>15</v>
       </c>
       <c r="K510" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="511" spans="1:11">
       <c r="A511" t="s">
         <v>11</v>
       </c>
       <c r="B511" s="3">
-        <v>83300.0</v>
+        <v>86200.0</v>
       </c>
       <c r="C511" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D511" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E511" s="3">
-        <v>33890.0</v>
+        <v>36990.0</v>
       </c>
       <c r="F511" s="5">
-        <v>125</v>
+        <v>184</v>
       </c>
       <c r="G511" s="3">
-        <v>735.0</v>
+        <v>555.0</v>
       </c>
       <c r="H511" s="3">
-        <v>91875.0</v>
+        <v>102120.0</v>
       </c>
       <c r="I511" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J511" t="s">
         <v>15</v>
       </c>
       <c r="K511" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="512" spans="1:11">
       <c r="A512" t="s">
         <v>11</v>
       </c>
       <c r="B512" s="3">
-        <v>85753.0</v>
+        <v>83900.0</v>
       </c>
       <c r="C512" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="D512" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E512" s="3">
-        <v>40390.0</v>
+        <v>35790.0</v>
       </c>
       <c r="F512" s="5">
-        <v>161</v>
+        <v>136</v>
       </c>
       <c r="G512" s="3">
-        <v>592.0</v>
+        <v>684.0</v>
       </c>
       <c r="H512" s="3">
-        <v>95312.0</v>
+        <v>93024.0</v>
       </c>
       <c r="I512" s="7" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="J512" t="s">
         <v>15</v>
       </c>
       <c r="K512" t="s">
-        <v>90</v>
+        <v>16</v>
       </c>
     </row>
     <row r="513" spans="1:11">
       <c r="A513" t="s">
         <v>11</v>
       </c>
       <c r="B513" s="3">
-        <v>83400.0</v>
+        <v>86254.0</v>
       </c>
       <c r="C513" t="s">
-        <v>23</v>
+        <v>53</v>
       </c>
       <c r="D513" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E513" s="3">
-        <v>34490.0</v>
+        <v>40390.0</v>
       </c>
       <c r="F513" s="5">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="G513" s="3">
-        <v>697.0</v>
+        <v>611.0</v>
       </c>
       <c r="H513" s="3">
-        <v>102459.0</v>
+        <v>91650.0</v>
       </c>
       <c r="I513" s="7" t="s">
-        <v>19</v>
+        <v>56</v>
       </c>
       <c r="J513" t="s">
         <v>15</v>
       </c>
       <c r="K513" t="s">
-        <v>16</v>
+        <v>89</v>
       </c>
     </row>
     <row r="514" spans="1:11">
       <c r="A514" t="s">
         <v>11</v>
       </c>
       <c r="B514" s="3">
-        <v>85850.0</v>
+        <v>83900.0</v>
       </c>
       <c r="C514" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D514" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E514" s="3">
-        <v>35190.0</v>
+        <v>34190.0</v>
       </c>
       <c r="F514" s="5">
-        <v>141</v>
+        <v>135</v>
       </c>
       <c r="G514" s="3">
-        <v>693.0</v>
+        <v>692.0</v>
       </c>
       <c r="H514" s="3">
-        <v>97713.0</v>
+        <v>93420.0</v>
       </c>
       <c r="I514" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J514" t="s">
         <v>15</v>
       </c>
       <c r="K514" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="515" spans="1:11">
       <c r="A515" t="s">
         <v>11</v>
       </c>
       <c r="B515" s="3">
-        <v>82126.0</v>
+        <v>82250.0</v>
       </c>
       <c r="C515" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="D515" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E515" s="3">
-        <v>38990.0</v>
+        <v>32890.0</v>
       </c>
       <c r="F515" s="5">
-        <v>197</v>
+        <v>133</v>
       </c>
       <c r="G515" s="3">
-        <v>371.0</v>
+        <v>707.0</v>
       </c>
       <c r="H515" s="3">
-        <v>73087.0</v>
+        <v>94031.0</v>
       </c>
       <c r="I515" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J515" t="s">
         <v>15</v>
       </c>
       <c r="K515" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="516" spans="1:11">
       <c r="A516" t="s">
         <v>11</v>
       </c>
       <c r="B516" s="3">
-        <v>82188.0</v>
+        <v>82303.0</v>
       </c>
       <c r="C516" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="D516" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E516" s="3">
-        <v>37690.0</v>
+        <v>37890.0</v>
       </c>
       <c r="F516" s="5">
-        <v>209</v>
+        <v>168</v>
       </c>
       <c r="G516" s="3">
-        <v>460.0</v>
+        <v>497.0</v>
       </c>
       <c r="H516" s="3">
-        <v>96140.0</v>
+        <v>83496.0</v>
       </c>
       <c r="I516" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J516" t="s">
         <v>15</v>
       </c>
       <c r="K516" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="517" spans="1:11">
       <c r="A517" t="s">
         <v>11</v>
       </c>
       <c r="B517" s="3">
-        <v>82200.0</v>
+        <v>82400.0</v>
       </c>
       <c r="C517" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="D517" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E517" s="3">
-        <v>40990.0</v>
+        <v>33390.0</v>
       </c>
       <c r="F517" s="5">
-        <v>180</v>
+        <v>129</v>
       </c>
       <c r="G517" s="3">
-        <v>442.0</v>
+        <v>748.0</v>
       </c>
       <c r="H517" s="3">
-        <v>79560.0</v>
+        <v>96492.0</v>
       </c>
       <c r="I517" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J517" t="s">
         <v>15</v>
       </c>
       <c r="K517" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="518" spans="1:11">
       <c r="A518" t="s">
         <v>11</v>
       </c>
       <c r="B518" s="3">
-        <v>82200.0</v>
+        <v>82500.0</v>
       </c>
       <c r="C518" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="D518" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E518" s="3">
-        <v>34190.0</v>
+        <v>34590.0</v>
       </c>
       <c r="F518" s="5">
-        <v>142</v>
+        <v>183</v>
       </c>
       <c r="G518" s="3">
-        <v>730.0</v>
+        <v>527.0</v>
       </c>
       <c r="H518" s="3">
-        <v>103660.0</v>
+        <v>96441.0</v>
       </c>
       <c r="I518" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J518" t="s">
         <v>15</v>
       </c>
       <c r="K518" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="519" spans="1:11">
       <c r="A519" t="s">
         <v>11</v>
       </c>
       <c r="B519" s="3">
-        <v>82250.0</v>
+        <v>81350.0</v>
       </c>
       <c r="C519" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D519" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E519" s="3">
-        <v>32890.0</v>
+        <v>32990.0</v>
       </c>
       <c r="F519" s="5">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="G519" s="3">
-        <v>707.0</v>
+        <v>731.0</v>
       </c>
       <c r="H519" s="3">
-        <v>94031.0</v>
+        <v>95761.0</v>
       </c>
       <c r="I519" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J519" t="s">
         <v>15</v>
       </c>
       <c r="K519" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="520" spans="1:11">
       <c r="A520" t="s">
         <v>11</v>
       </c>
       <c r="B520" s="3">
-        <v>82303.0</v>
+        <v>82650.0</v>
       </c>
       <c r="C520" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="D520" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E520" s="3">
-        <v>37890.0</v>
+        <v>36290.0</v>
       </c>
       <c r="F520" s="5">
-        <v>168</v>
+        <v>102</v>
       </c>
       <c r="G520" s="3">
-        <v>497.0</v>
+        <v>728.0</v>
       </c>
       <c r="H520" s="3">
-        <v>83496.0</v>
+        <v>74256.0</v>
       </c>
       <c r="I520" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J520" t="s">
         <v>15</v>
       </c>
       <c r="K520" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="521" spans="1:11">
       <c r="A521" t="s">
         <v>11</v>
       </c>
       <c r="B521" s="3">
-        <v>82400.0</v>
+        <v>81400.0</v>
       </c>
       <c r="C521" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D521" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E521" s="3">
-        <v>33390.0</v>
+        <v>34490.0</v>
       </c>
       <c r="F521" s="5">
-        <v>129</v>
+        <v>101</v>
       </c>
       <c r="G521" s="3">
-        <v>748.0</v>
+        <v>710.0</v>
       </c>
       <c r="H521" s="3">
-        <v>96492.0</v>
+        <v>71710.0</v>
       </c>
       <c r="I521" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J521" t="s">
         <v>15</v>
       </c>
       <c r="K521" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="522" spans="1:11">
       <c r="A522" t="s">
         <v>11</v>
       </c>
       <c r="B522" s="3">
-        <v>82500.0</v>
+        <v>82800.0</v>
       </c>
       <c r="C522" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="D522" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E522" s="3">
-        <v>34590.0</v>
+        <v>34290.0</v>
       </c>
       <c r="F522" s="5">
-        <v>183</v>
+        <v>144</v>
       </c>
       <c r="G522" s="3">
-        <v>527.0</v>
+        <v>696.0</v>
       </c>
       <c r="H522" s="3">
-        <v>96441.0</v>
+        <v>100224.0</v>
       </c>
       <c r="I522" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J522" t="s">
         <v>15</v>
       </c>
       <c r="K522" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="523" spans="1:11">
       <c r="A523" t="s">
         <v>11</v>
       </c>
       <c r="B523" s="3">
-        <v>81350.0</v>
+        <v>81600.0</v>
       </c>
       <c r="C523" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D523" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E523" s="3">
-        <v>32990.0</v>
+        <v>34690.0</v>
       </c>
       <c r="F523" s="5">
-        <v>131</v>
+        <v>150</v>
       </c>
       <c r="G523" s="3">
-        <v>731.0</v>
+        <v>642.0</v>
       </c>
       <c r="H523" s="3">
-        <v>95761.0</v>
+        <v>96300.0</v>
       </c>
       <c r="I523" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J523" t="s">
         <v>15</v>
       </c>
       <c r="K523" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="524" spans="1:11">
       <c r="A524" t="s">
         <v>11</v>
       </c>
       <c r="B524" s="3">
-        <v>82650.0</v>
+        <v>82800.0</v>
       </c>
       <c r="C524" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D524" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E524" s="3">
-        <v>36290.0</v>
+        <v>34290.0</v>
       </c>
       <c r="F524" s="5">
-        <v>102</v>
+        <v>144</v>
       </c>
       <c r="G524" s="3">
-        <v>728.0</v>
+        <v>696.0</v>
       </c>
       <c r="H524" s="3">
-        <v>74256.0</v>
+        <v>100224.0</v>
       </c>
       <c r="I524" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J524" t="s">
         <v>15</v>
       </c>
       <c r="K524" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="525" spans="1:11">
       <c r="A525" t="s">
         <v>11</v>
       </c>
       <c r="B525" s="3">
-        <v>81400.0</v>
+        <v>81650.0</v>
       </c>
       <c r="C525" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D525" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E525" s="3">
-        <v>34490.0</v>
+        <v>34190.0</v>
       </c>
       <c r="F525" s="5">
-        <v>101</v>
+        <v>139</v>
       </c>
       <c r="G525" s="3">
-        <v>710.0</v>
+        <v>704.0</v>
       </c>
       <c r="H525" s="3">
-        <v>71710.0</v>
+        <v>97856.0</v>
       </c>
       <c r="I525" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J525" t="s">
         <v>15</v>
       </c>
       <c r="K525" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="526" spans="1:11">
       <c r="A526" t="s">
         <v>11</v>
       </c>
       <c r="B526" s="3">
-        <v>82800.0</v>
+        <v>83000.0</v>
       </c>
       <c r="C526" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D526" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E526" s="3">
-        <v>34290.0</v>
+        <v>34890.0</v>
       </c>
       <c r="F526" s="5">
         <v>144</v>
       </c>
       <c r="G526" s="3">
-        <v>696.0</v>
+        <v>692.0</v>
       </c>
       <c r="H526" s="3">
-        <v>100224.0</v>
+        <v>99648.0</v>
       </c>
       <c r="I526" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J526" t="s">
         <v>15</v>
       </c>
       <c r="K526" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="527" spans="1:11">
       <c r="A527" t="s">
         <v>11</v>
       </c>
       <c r="B527" s="3">
-        <v>81600.0</v>
+        <v>81800.0</v>
       </c>
       <c r="C527" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D527" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E527" s="3">
-        <v>34690.0</v>
+        <v>33990.0</v>
       </c>
       <c r="F527" s="5">
-        <v>150</v>
+        <v>141</v>
       </c>
       <c r="G527" s="3">
-        <v>642.0</v>
+        <v>737.0</v>
       </c>
       <c r="H527" s="3">
-        <v>96300.0</v>
+        <v>103917.0</v>
       </c>
       <c r="I527" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J527" t="s">
         <v>15</v>
       </c>
       <c r="K527" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="528" spans="1:11">
       <c r="A528" t="s">
         <v>11</v>
       </c>
       <c r="B528" s="3">
-        <v>82800.0</v>
+        <v>83064.0</v>
       </c>
       <c r="C528" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D528" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E528" s="3">
-        <v>34290.0</v>
+        <v>43990.0</v>
       </c>
       <c r="F528" s="5">
-        <v>144</v>
+        <v>191</v>
       </c>
       <c r="G528" s="3">
-        <v>696.0</v>
+        <v>531.0</v>
       </c>
       <c r="H528" s="3">
-        <v>100224.0</v>
+        <v>101421.0</v>
       </c>
       <c r="I528" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J528" t="s">
         <v>15</v>
       </c>
       <c r="K528" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="529" spans="1:11">
       <c r="A529" t="s">
         <v>11</v>
       </c>
       <c r="B529" s="3">
-        <v>81650.0</v>
+        <v>81824.0</v>
       </c>
       <c r="C529" t="s">
-        <v>23</v>
+        <v>53</v>
       </c>
       <c r="D529" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E529" s="3">
-        <v>34190.0</v>
+        <v>39190.0</v>
       </c>
       <c r="F529" s="5">
-        <v>139</v>
+        <v>172</v>
       </c>
       <c r="G529" s="3">
-        <v>704.0</v>
+        <v>540.0</v>
       </c>
       <c r="H529" s="3">
-        <v>97856.0</v>
+        <v>92880.0</v>
       </c>
       <c r="I529" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J529" t="s">
         <v>15</v>
       </c>
       <c r="K529" t="s">
-        <v>16</v>
+        <v>91</v>
       </c>
     </row>
     <row r="530" spans="1:11">
       <c r="A530" t="s">
         <v>11</v>
       </c>
       <c r="B530" s="3">
-        <v>83000.0</v>
+        <v>83300.0</v>
       </c>
       <c r="C530" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D530" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E530" s="3">
-        <v>34890.0</v>
+        <v>33990.0</v>
       </c>
       <c r="F530" s="5">
-        <v>144</v>
+        <v>133</v>
       </c>
       <c r="G530" s="3">
-        <v>692.0</v>
+        <v>688.0</v>
       </c>
       <c r="H530" s="3">
-        <v>99648.0</v>
+        <v>91504.0</v>
       </c>
       <c r="I530" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J530" t="s">
         <v>15</v>
       </c>
       <c r="K530" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="531" spans="1:11">
       <c r="A531" t="s">
         <v>11</v>
       </c>
       <c r="B531" s="3">
-        <v>81800.0</v>
+        <v>81900.0</v>
       </c>
       <c r="C531" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D531" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E531" s="3">
         <v>33990.0</v>
       </c>
       <c r="F531" s="5">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="G531" s="3">
         <v>737.0</v>
       </c>
       <c r="H531" s="3">
-        <v>103917.0</v>
+        <v>104654.0</v>
       </c>
       <c r="I531" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J531" t="s">
         <v>15</v>
       </c>
       <c r="K531" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="532" spans="1:11">
       <c r="A532" t="s">
         <v>11</v>
       </c>
       <c r="B532" s="3">
-        <v>83064.0</v>
+        <v>82000.0</v>
       </c>
       <c r="C532" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D532" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E532" s="3">
-        <v>43990.0</v>
+        <v>31690.0</v>
       </c>
       <c r="F532" s="5">
-        <v>191</v>
+        <v>184</v>
       </c>
       <c r="G532" s="3">
-        <v>531.0</v>
+        <v>550.0</v>
       </c>
       <c r="H532" s="3">
-        <v>101421.0</v>
+        <v>101200.0</v>
       </c>
       <c r="I532" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J532" t="s">
         <v>15</v>
       </c>
       <c r="K532" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="533" spans="1:11">
       <c r="A533" t="s">
         <v>11</v>
       </c>
       <c r="B533" s="3">
-        <v>81824.0</v>
+        <v>82126.0</v>
       </c>
       <c r="C533" t="s">
-        <v>53</v>
+        <v>28</v>
       </c>
       <c r="D533" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E533" s="3">
-        <v>39190.0</v>
+        <v>38990.0</v>
       </c>
       <c r="F533" s="5">
-        <v>172</v>
+        <v>197</v>
       </c>
       <c r="G533" s="3">
-        <v>540.0</v>
+        <v>371.0</v>
       </c>
       <c r="H533" s="3">
-        <v>92880.0</v>
+        <v>73087.0</v>
       </c>
       <c r="I533" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J533" t="s">
         <v>15</v>
       </c>
       <c r="K533" t="s">
-        <v>91</v>
+        <v>16</v>
       </c>
     </row>
     <row r="534" spans="1:11">
       <c r="A534" t="s">
         <v>11</v>
       </c>
       <c r="B534" s="3">
-        <v>83300.0</v>
+        <v>82188.0</v>
       </c>
       <c r="C534" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="D534" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E534" s="3">
-        <v>33990.0</v>
+        <v>37690.0</v>
       </c>
       <c r="F534" s="5">
-        <v>133</v>
+        <v>209</v>
       </c>
       <c r="G534" s="3">
-        <v>688.0</v>
+        <v>460.0</v>
       </c>
       <c r="H534" s="3">
-        <v>91504.0</v>
+        <v>96140.0</v>
       </c>
       <c r="I534" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J534" t="s">
         <v>15</v>
       </c>
       <c r="K534" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="535" spans="1:11">
       <c r="A535" t="s">
         <v>11</v>
       </c>
       <c r="B535" s="3">
-        <v>81900.0</v>
+        <v>82200.0</v>
       </c>
       <c r="C535" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D535" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E535" s="3">
-        <v>33990.0</v>
+        <v>40990.0</v>
       </c>
       <c r="F535" s="5">
-        <v>142</v>
+        <v>180</v>
       </c>
       <c r="G535" s="3">
-        <v>737.0</v>
+        <v>442.0</v>
       </c>
       <c r="H535" s="3">
-        <v>104654.0</v>
+        <v>79560.0</v>
       </c>
       <c r="I535" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J535" t="s">
         <v>15</v>
       </c>
       <c r="K535" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="536" spans="1:11">
       <c r="A536" t="s">
         <v>11</v>
       </c>
       <c r="B536" s="3">
-        <v>82000.0</v>
+        <v>82200.0</v>
       </c>
       <c r="C536" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D536" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E536" s="3">
-        <v>31690.0</v>
+        <v>34190.0</v>
       </c>
       <c r="F536" s="5">
-        <v>184</v>
+        <v>142</v>
       </c>
       <c r="G536" s="3">
-        <v>550.0</v>
+        <v>730.0</v>
       </c>
       <c r="H536" s="3">
-        <v>101200.0</v>
+        <v>103660.0</v>
       </c>
       <c r="I536" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J536" t="s">
         <v>15</v>
       </c>
       <c r="K536" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="537" spans="1:11">
       <c r="A537" t="s">
         <v>11</v>
       </c>
       <c r="B537" s="3">
-        <v>80500.0</v>
+        <v>81000.0</v>
       </c>
       <c r="C537" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="D537" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E537" s="3">
-        <v>42490.0</v>
+        <v>31190.0</v>
       </c>
       <c r="F537" s="5">
-        <v>168</v>
+        <v>160</v>
       </c>
       <c r="G537" s="3">
-        <v>424.0</v>
+        <v>643.0</v>
       </c>
       <c r="H537" s="3">
-        <v>71232.0</v>
+        <v>102880.0</v>
       </c>
       <c r="I537" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J537" t="s">
         <v>15</v>
       </c>
       <c r="K537" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="538" spans="1:11">
       <c r="A538" t="s">
         <v>11</v>
       </c>
       <c r="B538" s="3">
-        <v>80550.0</v>
+        <v>81012.0</v>
       </c>
       <c r="C538" t="s">
-        <v>23</v>
+        <v>69</v>
       </c>
       <c r="D538" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E538" s="3">
-        <v>32990.0</v>
+        <v>37490.0</v>
       </c>
       <c r="F538" s="5">
-        <v>122</v>
+        <v>165</v>
       </c>
       <c r="G538" s="3">
-        <v>798.0</v>
+        <v>546.0</v>
       </c>
       <c r="H538" s="3">
-        <v>97356.0</v>
+        <v>90090.0</v>
       </c>
       <c r="I538" s="7" t="s">
-        <v>19</v>
+        <v>70</v>
       </c>
       <c r="J538" t="s">
         <v>15</v>
       </c>
       <c r="K538" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="539" spans="1:11">
       <c r="A539" t="s">
         <v>11</v>
       </c>
       <c r="B539" s="3">
-        <v>80677.0</v>
+        <v>81281.0</v>
       </c>
       <c r="C539" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="D539" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E539" s="3">
-        <v>33890.0</v>
+        <v>36590.0</v>
       </c>
       <c r="F539" s="5">
-        <v>156</v>
+        <v>213</v>
       </c>
       <c r="G539" s="3">
-        <v>699.0</v>
+        <v>499.0</v>
       </c>
       <c r="H539" s="3">
-        <v>109044.0</v>
+        <v>106287.0</v>
       </c>
       <c r="I539" s="7" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="J539" t="s">
         <v>15</v>
       </c>
       <c r="K539" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="540" spans="1:11">
       <c r="A540" t="s">
         <v>11</v>
       </c>
       <c r="B540" s="3">
-        <v>80850.0</v>
+        <v>81300.0</v>
       </c>
       <c r="C540" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D540" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E540" s="3">
-        <v>32890.0</v>
+        <v>33990.0</v>
       </c>
       <c r="F540" s="5">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="G540" s="3">
-        <v>635.0</v>
+        <v>647.0</v>
       </c>
       <c r="H540" s="3">
-        <v>95250.0</v>
+        <v>95109.0</v>
       </c>
       <c r="I540" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J540" t="s">
         <v>15</v>
       </c>
       <c r="K540" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="541" spans="1:11">
       <c r="A541" t="s">
         <v>11</v>
       </c>
       <c r="B541" s="3">
-        <v>81000.0</v>
+        <v>79150.0</v>
       </c>
       <c r="C541" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="D541" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E541" s="3">
-        <v>31190.0</v>
+        <v>33190.0</v>
       </c>
       <c r="F541" s="5">
-        <v>160</v>
+        <v>151</v>
       </c>
       <c r="G541" s="3">
-        <v>643.0</v>
+        <v>639.0</v>
       </c>
       <c r="H541" s="3">
-        <v>102880.0</v>
+        <v>96489.0</v>
       </c>
       <c r="I541" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J541" t="s">
         <v>15</v>
       </c>
       <c r="K541" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="542" spans="1:11">
       <c r="A542" t="s">
         <v>11</v>
       </c>
       <c r="B542" s="3">
-        <v>81012.0</v>
+        <v>79200.0</v>
       </c>
       <c r="C542" t="s">
-        <v>70</v>
+        <v>19</v>
       </c>
       <c r="D542" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E542" s="3">
-        <v>37490.0</v>
+        <v>38990.0</v>
       </c>
       <c r="F542" s="5">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="G542" s="3">
-        <v>546.0</v>
+        <v>522.0</v>
       </c>
       <c r="H542" s="3">
-        <v>90090.0</v>
+        <v>85086.0</v>
       </c>
       <c r="I542" s="7" t="s">
-        <v>71</v>
+        <v>14</v>
       </c>
       <c r="J542" t="s">
         <v>15</v>
       </c>
       <c r="K542" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="543" spans="1:11">
       <c r="A543" t="s">
         <v>11</v>
       </c>
       <c r="B543" s="3">
-        <v>81281.0</v>
+        <v>79600.0</v>
       </c>
       <c r="C543" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="D543" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E543" s="3">
-        <v>36590.0</v>
+        <v>34590.0</v>
       </c>
       <c r="F543" s="5">
-        <v>213</v>
+        <v>198</v>
       </c>
       <c r="G543" s="3">
-        <v>499.0</v>
+        <v>502.0</v>
       </c>
       <c r="H543" s="3">
-        <v>106287.0</v>
+        <v>99396.0</v>
       </c>
       <c r="I543" s="7" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="J543" t="s">
         <v>15</v>
       </c>
       <c r="K543" t="s">
-        <v>16</v>
+        <v>92</v>
       </c>
     </row>
     <row r="544" spans="1:11">
       <c r="A544" t="s">
         <v>11</v>
       </c>
       <c r="B544" s="3">
-        <v>81300.0</v>
+        <v>80000.0</v>
       </c>
       <c r="C544" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D544" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E544" s="3">
-        <v>33990.0</v>
+        <v>43950.0</v>
       </c>
       <c r="F544" s="5">
-        <v>147</v>
+        <v>168</v>
       </c>
       <c r="G544" s="3">
-        <v>647.0</v>
+        <v>423.0</v>
       </c>
       <c r="H544" s="3">
-        <v>95109.0</v>
+        <v>71064.0</v>
       </c>
       <c r="I544" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J544" t="s">
         <v>15</v>
       </c>
       <c r="K544" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="545" spans="1:11">
       <c r="A545" t="s">
         <v>11</v>
       </c>
       <c r="B545" s="3">
-        <v>79150.0</v>
+        <v>80228.0</v>
       </c>
       <c r="C545" t="s">
-        <v>23</v>
+        <v>93</v>
       </c>
       <c r="D545" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E545" s="3">
-        <v>33190.0</v>
+        <v>39390.0</v>
       </c>
       <c r="F545" s="5">
-        <v>151</v>
+        <v>167</v>
       </c>
       <c r="G545" s="3">
-        <v>639.0</v>
+        <v>581.0</v>
       </c>
       <c r="H545" s="3">
-        <v>96489.0</v>
+        <v>97027.0</v>
       </c>
       <c r="I545" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J545" t="s">
         <v>15</v>
       </c>
       <c r="K545" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="546" spans="1:11">
       <c r="A546" t="s">
         <v>11</v>
       </c>
       <c r="B546" s="3">
-        <v>79200.0</v>
+        <v>80400.0</v>
       </c>
       <c r="C546" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="D546" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E546" s="3">
-        <v>38990.0</v>
+        <v>35990.0</v>
       </c>
       <c r="F546" s="5">
-        <v>163</v>
+        <v>200</v>
       </c>
       <c r="G546" s="3">
-        <v>522.0</v>
+        <v>549.0</v>
       </c>
       <c r="H546" s="3">
-        <v>85086.0</v>
+        <v>109800.0</v>
       </c>
       <c r="I546" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J546" t="s">
         <v>15</v>
       </c>
       <c r="K546" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
     </row>
     <row r="547" spans="1:11">
       <c r="A547" t="s">
         <v>11</v>
       </c>
       <c r="B547" s="3">
-        <v>79600.0</v>
+        <v>80452.0</v>
       </c>
       <c r="C547" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D547" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E547" s="3">
-        <v>34590.0</v>
+        <v>33790.0</v>
       </c>
       <c r="F547" s="5">
-        <v>198</v>
+        <v>155</v>
       </c>
       <c r="G547" s="3">
-        <v>502.0</v>
+        <v>704.0</v>
       </c>
       <c r="H547" s="3">
-        <v>99396.0</v>
+        <v>109120.0</v>
       </c>
       <c r="I547" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J547" t="s">
         <v>15</v>
       </c>
       <c r="K547" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
     </row>
     <row r="548" spans="1:11">
       <c r="A548" t="s">
         <v>11</v>
       </c>
       <c r="B548" s="3">
-        <v>80000.0</v>
+        <v>80500.0</v>
       </c>
       <c r="C548" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D548" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E548" s="3">
-        <v>43950.0</v>
+        <v>42490.0</v>
       </c>
       <c r="F548" s="5">
         <v>168</v>
       </c>
       <c r="G548" s="3">
-        <v>423.0</v>
+        <v>424.0</v>
       </c>
       <c r="H548" s="3">
-        <v>71064.0</v>
+        <v>71232.0</v>
       </c>
       <c r="I548" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J548" t="s">
         <v>15</v>
       </c>
       <c r="K548" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="549" spans="1:11">
       <c r="A549" t="s">
         <v>11</v>
       </c>
       <c r="B549" s="3">
-        <v>80228.0</v>
+        <v>80550.0</v>
       </c>
       <c r="C549" t="s">
-        <v>93</v>
+        <v>21</v>
       </c>
       <c r="D549" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E549" s="3">
-        <v>39390.0</v>
+        <v>32990.0</v>
       </c>
       <c r="F549" s="5">
-        <v>167</v>
+        <v>122</v>
       </c>
       <c r="G549" s="3">
-        <v>581.0</v>
+        <v>798.0</v>
       </c>
       <c r="H549" s="3">
-        <v>97027.0</v>
+        <v>97356.0</v>
       </c>
       <c r="I549" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J549" t="s">
         <v>15</v>
       </c>
       <c r="K549" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="550" spans="1:11">
       <c r="A550" t="s">
         <v>11</v>
       </c>
       <c r="B550" s="3">
-        <v>80400.0</v>
+        <v>80677.0</v>
       </c>
       <c r="C550" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D550" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E550" s="3">
-        <v>35990.0</v>
+        <v>33890.0</v>
       </c>
       <c r="F550" s="5">
-        <v>200</v>
+        <v>156</v>
       </c>
       <c r="G550" s="3">
-        <v>549.0</v>
+        <v>699.0</v>
       </c>
       <c r="H550" s="3">
-        <v>109800.0</v>
+        <v>109044.0</v>
       </c>
       <c r="I550" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J550" t="s">
         <v>15</v>
       </c>
       <c r="K550" t="s">
-        <v>94</v>
+        <v>16</v>
       </c>
     </row>
     <row r="551" spans="1:11">
       <c r="A551" t="s">
         <v>11</v>
       </c>
       <c r="B551" s="3">
-        <v>80452.0</v>
+        <v>80850.0</v>
       </c>
       <c r="C551" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D551" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E551" s="3">
-        <v>33790.0</v>
+        <v>32890.0</v>
       </c>
       <c r="F551" s="5">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="G551" s="3">
-        <v>704.0</v>
+        <v>635.0</v>
       </c>
       <c r="H551" s="3">
-        <v>109120.0</v>
+        <v>95250.0</v>
       </c>
       <c r="I551" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J551" t="s">
         <v>15</v>
       </c>
       <c r="K551" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="552" spans="1:11">
       <c r="A552" t="s">
         <v>11</v>
       </c>
       <c r="B552" s="3">
-        <v>77900.0</v>
+        <v>78700.0</v>
       </c>
       <c r="C552" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D552" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E552" s="3">
-        <v>31190.0</v>
+        <v>32390.0</v>
       </c>
       <c r="F552" s="5">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="G552" s="3">
-        <v>668.0</v>
+        <v>654.0</v>
       </c>
       <c r="H552" s="3">
-        <v>102872.0</v>
+        <v>98754.0</v>
       </c>
       <c r="I552" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J552" t="s">
         <v>15</v>
       </c>
       <c r="K552" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="553" spans="1:11">
       <c r="A553" t="s">
         <v>11</v>
       </c>
       <c r="B553" s="3">
-        <v>78100.0</v>
+        <v>78750.0</v>
       </c>
       <c r="C553" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="D553" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E553" s="3">
-        <v>36190.0</v>
+        <v>32490.0</v>
       </c>
       <c r="F553" s="5">
-        <v>210</v>
+        <v>150</v>
       </c>
       <c r="G553" s="3">
-        <v>482.0</v>
+        <v>653.0</v>
       </c>
       <c r="H553" s="3">
-        <v>101220.0</v>
+        <v>97950.0</v>
       </c>
       <c r="I553" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J553" t="s">
         <v>15</v>
       </c>
       <c r="K553" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="554" spans="1:11">
       <c r="A554" t="s">
         <v>11</v>
       </c>
       <c r="B554" s="3">
-        <v>78250.0</v>
+        <v>78850.0</v>
       </c>
       <c r="C554" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D554" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E554" s="3">
-        <v>31190.0</v>
+        <v>32790.0</v>
       </c>
       <c r="F554" s="5">
-        <v>155</v>
+        <v>147</v>
       </c>
       <c r="G554" s="3">
-        <v>699.0</v>
+        <v>647.0</v>
       </c>
       <c r="H554" s="3">
-        <v>108345.0</v>
+        <v>95109.0</v>
       </c>
       <c r="I554" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J554" t="s">
         <v>15</v>
       </c>
       <c r="K554" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="555" spans="1:11">
       <c r="A555" t="s">
         <v>11</v>
       </c>
       <c r="B555" s="3">
-        <v>78500.0</v>
+        <v>78950.0</v>
       </c>
       <c r="C555" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D555" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E555" s="3">
-        <v>33190.0</v>
+        <v>32990.0</v>
       </c>
       <c r="F555" s="5">
-        <v>116</v>
+        <v>151</v>
       </c>
       <c r="G555" s="3">
-        <v>702.0</v>
+        <v>643.0</v>
       </c>
       <c r="H555" s="3">
-        <v>81432.0</v>
+        <v>97093.0</v>
       </c>
       <c r="I555" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J555" t="s">
         <v>15</v>
       </c>
       <c r="K555" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="556" spans="1:11">
       <c r="A556" t="s">
         <v>11</v>
       </c>
       <c r="B556" s="3">
-        <v>78700.0</v>
+        <v>79100.0</v>
       </c>
       <c r="C556" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D556" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E556" s="3">
         <v>32390.0</v>
       </c>
       <c r="F556" s="5">
-        <v>151</v>
+        <v>139</v>
       </c>
       <c r="G556" s="3">
-        <v>654.0</v>
+        <v>672.0</v>
       </c>
       <c r="H556" s="3">
-        <v>98754.0</v>
+        <v>93408.0</v>
       </c>
       <c r="I556" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J556" t="s">
         <v>15</v>
       </c>
       <c r="K556" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="557" spans="1:11">
       <c r="A557" t="s">
         <v>11</v>
       </c>
       <c r="B557" s="3">
-        <v>78750.0</v>
+        <v>76650.0</v>
       </c>
       <c r="C557" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D557" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E557" s="3">
-        <v>32490.0</v>
+        <v>32290.0</v>
       </c>
       <c r="F557" s="5">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="G557" s="3">
-        <v>653.0</v>
+        <v>640.0</v>
       </c>
       <c r="H557" s="3">
-        <v>97950.0</v>
+        <v>96640.0</v>
       </c>
       <c r="I557" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J557" t="s">
         <v>15</v>
       </c>
       <c r="K557" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="558" spans="1:11">
       <c r="A558" t="s">
         <v>11</v>
       </c>
       <c r="B558" s="3">
-        <v>78850.0</v>
+        <v>76700.0</v>
       </c>
       <c r="C558" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D558" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E558" s="3">
-        <v>32790.0</v>
+        <v>31990.0</v>
       </c>
       <c r="F558" s="5">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="G558" s="3">
-        <v>647.0</v>
+        <v>652.0</v>
       </c>
       <c r="H558" s="3">
-        <v>95109.0</v>
+        <v>98452.0</v>
       </c>
       <c r="I558" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J558" t="s">
         <v>15</v>
       </c>
       <c r="K558" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="559" spans="1:11">
       <c r="A559" t="s">
         <v>11</v>
       </c>
       <c r="B559" s="3">
-        <v>78950.0</v>
+        <v>77003.0</v>
       </c>
       <c r="C559" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D559" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E559" s="3">
-        <v>32990.0</v>
+        <v>29490.0</v>
       </c>
       <c r="F559" s="5">
-        <v>151</v>
+        <v>185</v>
       </c>
       <c r="G559" s="3">
-        <v>643.0</v>
+        <v>594.0</v>
       </c>
       <c r="H559" s="3">
-        <v>97093.0</v>
+        <v>109890.0</v>
       </c>
       <c r="I559" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J559" t="s">
         <v>15</v>
       </c>
       <c r="K559" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="560" spans="1:11">
       <c r="A560" t="s">
         <v>11</v>
       </c>
       <c r="B560" s="3">
-        <v>79100.0</v>
+        <v>77150.0</v>
       </c>
       <c r="C560" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D560" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E560" s="3">
-        <v>32390.0</v>
+        <v>31390.0</v>
       </c>
       <c r="F560" s="5">
-        <v>139</v>
+        <v>125</v>
       </c>
       <c r="G560" s="3">
-        <v>672.0</v>
+        <v>668.0</v>
       </c>
       <c r="H560" s="3">
-        <v>93408.0</v>
+        <v>83500.0</v>
       </c>
       <c r="I560" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J560" t="s">
         <v>15</v>
       </c>
       <c r="K560" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="561" spans="1:11">
       <c r="A561" t="s">
         <v>11</v>
       </c>
       <c r="B561" s="3">
-        <v>76650.0</v>
+        <v>77300.0</v>
       </c>
       <c r="C561" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D561" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E561" s="3">
-        <v>32290.0</v>
+        <v>32690.0</v>
       </c>
       <c r="F561" s="5">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="G561" s="3">
-        <v>640.0</v>
+        <v>655.0</v>
       </c>
       <c r="H561" s="3">
-        <v>96640.0</v>
+        <v>102180.0</v>
       </c>
       <c r="I561" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J561" t="s">
         <v>15</v>
       </c>
       <c r="K561" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="562" spans="1:11">
       <c r="A562" t="s">
         <v>11</v>
       </c>
       <c r="B562" s="3">
-        <v>76700.0</v>
+        <v>77550.0</v>
       </c>
       <c r="C562" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D562" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E562" s="3">
-        <v>31990.0</v>
+        <v>32390.0</v>
       </c>
       <c r="F562" s="5">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="G562" s="3">
-        <v>652.0</v>
+        <v>644.0</v>
       </c>
       <c r="H562" s="3">
-        <v>98452.0</v>
+        <v>99176.0</v>
       </c>
       <c r="I562" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J562" t="s">
         <v>15</v>
       </c>
       <c r="K562" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="563" spans="1:11">
       <c r="A563" t="s">
         <v>11</v>
       </c>
       <c r="B563" s="3">
-        <v>77003.0</v>
+        <v>77900.0</v>
       </c>
       <c r="C563" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D563" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E563" s="3">
-        <v>29490.0</v>
+        <v>31190.0</v>
       </c>
       <c r="F563" s="5">
-        <v>185</v>
+        <v>154</v>
       </c>
       <c r="G563" s="3">
-        <v>594.0</v>
+        <v>668.0</v>
       </c>
       <c r="H563" s="3">
-        <v>109890.0</v>
+        <v>102872.0</v>
       </c>
       <c r="I563" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J563" t="s">
         <v>15</v>
       </c>
       <c r="K563" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="564" spans="1:11">
       <c r="A564" t="s">
         <v>11</v>
       </c>
       <c r="B564" s="3">
-        <v>77150.0</v>
+        <v>78100.0</v>
       </c>
       <c r="C564" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="D564" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E564" s="3">
-        <v>31390.0</v>
+        <v>36190.0</v>
       </c>
       <c r="F564" s="5">
-        <v>125</v>
+        <v>210</v>
       </c>
       <c r="G564" s="3">
-        <v>668.0</v>
+        <v>482.0</v>
       </c>
       <c r="H564" s="3">
-        <v>83500.0</v>
+        <v>101220.0</v>
       </c>
       <c r="I564" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J564" t="s">
         <v>15</v>
       </c>
       <c r="K564" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="565" spans="1:11">
       <c r="A565" t="s">
         <v>11</v>
       </c>
       <c r="B565" s="3">
-        <v>77300.0</v>
+        <v>78250.0</v>
       </c>
       <c r="C565" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D565" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E565" s="3">
-        <v>32690.0</v>
+        <v>31190.0</v>
       </c>
       <c r="F565" s="5">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="G565" s="3">
-        <v>655.0</v>
+        <v>699.0</v>
       </c>
       <c r="H565" s="3">
-        <v>102180.0</v>
+        <v>108345.0</v>
       </c>
       <c r="I565" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J565" t="s">
         <v>15</v>
       </c>
       <c r="K565" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="566" spans="1:11">
       <c r="A566" t="s">
         <v>11</v>
       </c>
       <c r="B566" s="3">
-        <v>77550.0</v>
+        <v>78500.0</v>
       </c>
       <c r="C566" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D566" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E566" s="3">
-        <v>32390.0</v>
+        <v>33190.0</v>
       </c>
       <c r="F566" s="5">
-        <v>154</v>
+        <v>116</v>
       </c>
       <c r="G566" s="3">
-        <v>644.0</v>
+        <v>702.0</v>
       </c>
       <c r="H566" s="3">
-        <v>99176.0</v>
+        <v>81432.0</v>
       </c>
       <c r="I566" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J566" t="s">
         <v>15</v>
       </c>
       <c r="K566" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="567" spans="1:11">
       <c r="A567" t="s">
         <v>11</v>
       </c>
       <c r="B567" s="3">
-        <v>75000.0</v>
+        <v>75900.0</v>
       </c>
       <c r="C567" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D567" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E567" s="3">
-        <v>31290.0</v>
+        <v>35790.0</v>
       </c>
       <c r="F567" s="5">
-        <v>117</v>
+        <v>126</v>
       </c>
       <c r="G567" s="3">
-        <v>683.0</v>
+        <v>618.0</v>
       </c>
       <c r="H567" s="3">
-        <v>79911.0</v>
+        <v>77868.0</v>
       </c>
       <c r="I567" s="7" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J567" t="s">
         <v>15</v>
       </c>
       <c r="K567" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="568" spans="1:11">
       <c r="A568" t="s">
         <v>11</v>
       </c>
       <c r="B568" s="3">
-        <v>75100.0</v>
+        <v>76200.0</v>
       </c>
       <c r="C568" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D568" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E568" s="3">
-        <v>30690.0</v>
+        <v>30990.0</v>
       </c>
       <c r="F568" s="5">
-        <v>118</v>
+        <v>134</v>
       </c>
       <c r="G568" s="3">
-        <v>724.0</v>
+        <v>698.0</v>
       </c>
       <c r="H568" s="3">
-        <v>85432.0</v>
+        <v>93532.0</v>
       </c>
       <c r="I568" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J568" t="s">
         <v>15</v>
       </c>
       <c r="K568" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="569" spans="1:11">
       <c r="A569" t="s">
         <v>11</v>
       </c>
       <c r="B569" s="3">
-        <v>75126.0</v>
+        <v>76450.0</v>
       </c>
       <c r="C569" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="D569" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E569" s="3">
-        <v>36790.0</v>
+        <v>31390.0</v>
       </c>
       <c r="F569" s="5">
-        <v>190</v>
+        <v>151</v>
       </c>
       <c r="G569" s="3">
-        <v>445.0</v>
+        <v>638.0</v>
       </c>
       <c r="H569" s="3">
-        <v>84550.0</v>
+        <v>96338.0</v>
       </c>
       <c r="I569" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J569" t="s">
         <v>15</v>
       </c>
       <c r="K569" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="570" spans="1:11">
       <c r="A570" t="s">
         <v>11</v>
       </c>
       <c r="B570" s="3">
-        <v>75300.0</v>
+        <v>76450.0</v>
       </c>
       <c r="C570" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="D570" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E570" s="3">
-        <v>37990.0</v>
+        <v>31690.0</v>
       </c>
       <c r="F570" s="5">
-        <v>194</v>
+        <v>151</v>
       </c>
       <c r="G570" s="3">
-        <v>475.0</v>
+        <v>641.0</v>
       </c>
       <c r="H570" s="3">
-        <v>92150.0</v>
+        <v>96791.0</v>
       </c>
       <c r="I570" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J570" t="s">
         <v>15</v>
       </c>
       <c r="K570" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="571" spans="1:11">
       <c r="A571" t="s">
         <v>11</v>
       </c>
       <c r="B571" s="3">
-        <v>75900.0</v>
+        <v>76492.0</v>
       </c>
       <c r="C571" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D571" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E571" s="3">
-        <v>35790.0</v>
+        <v>38190.0</v>
       </c>
       <c r="F571" s="5">
-        <v>126</v>
+        <v>180</v>
       </c>
       <c r="G571" s="3">
-        <v>618.0</v>
+        <v>469.0</v>
       </c>
       <c r="H571" s="3">
-        <v>77868.0</v>
+        <v>84420.0</v>
       </c>
       <c r="I571" s="7" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="J571" t="s">
         <v>15</v>
       </c>
       <c r="K571" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="572" spans="1:11">
       <c r="A572" t="s">
         <v>11</v>
       </c>
       <c r="B572" s="3">
-        <v>76200.0</v>
+        <v>76600.0</v>
       </c>
       <c r="C572" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D572" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E572" s="3">
-        <v>30990.0</v>
+        <v>31790.0</v>
       </c>
       <c r="F572" s="5">
-        <v>134</v>
+        <v>114</v>
       </c>
       <c r="G572" s="3">
-        <v>698.0</v>
+        <v>693.0</v>
       </c>
       <c r="H572" s="3">
-        <v>93532.0</v>
+        <v>79002.0</v>
       </c>
       <c r="I572" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J572" t="s">
         <v>15</v>
       </c>
       <c r="K572" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="573" spans="1:11">
       <c r="A573" t="s">
         <v>11</v>
       </c>
       <c r="B573" s="3">
-        <v>76450.0</v>
+        <v>74300.0</v>
       </c>
       <c r="C573" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D573" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E573" s="3">
-        <v>31390.0</v>
+        <v>36990.0</v>
       </c>
       <c r="F573" s="5">
-        <v>151</v>
+        <v>166</v>
       </c>
       <c r="G573" s="3">
-        <v>638.0</v>
+        <v>450.0</v>
       </c>
       <c r="H573" s="3">
-        <v>96338.0</v>
+        <v>74700.0</v>
       </c>
       <c r="I573" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J573" t="s">
         <v>15</v>
       </c>
       <c r="K573" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="574" spans="1:11">
       <c r="A574" t="s">
         <v>11</v>
       </c>
       <c r="B574" s="3">
-        <v>76450.0</v>
+        <v>74500.0</v>
       </c>
       <c r="C574" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D574" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E574" s="3">
-        <v>31690.0</v>
+        <v>33990.0</v>
       </c>
       <c r="F574" s="5">
-        <v>151</v>
+        <v>180</v>
       </c>
       <c r="G574" s="3">
-        <v>641.0</v>
+        <v>484.0</v>
       </c>
       <c r="H574" s="3">
-        <v>96791.0</v>
+        <v>87120.0</v>
       </c>
       <c r="I574" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J574" t="s">
         <v>15</v>
       </c>
       <c r="K574" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="575" spans="1:11">
       <c r="A575" t="s">
         <v>11</v>
       </c>
       <c r="B575" s="3">
-        <v>76492.0</v>
+        <v>74850.0</v>
       </c>
       <c r="C575" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="D575" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E575" s="3">
-        <v>38190.0</v>
+        <v>30990.0</v>
       </c>
       <c r="F575" s="5">
-        <v>180</v>
+        <v>117</v>
       </c>
       <c r="G575" s="3">
-        <v>469.0</v>
+        <v>748.0</v>
       </c>
       <c r="H575" s="3">
-        <v>84420.0</v>
+        <v>87516.0</v>
       </c>
       <c r="I575" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J575" t="s">
         <v>15</v>
       </c>
       <c r="K575" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="576" spans="1:11">
       <c r="A576" t="s">
         <v>11</v>
       </c>
       <c r="B576" s="3">
-        <v>76600.0</v>
+        <v>75000.0</v>
       </c>
       <c r="C576" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D576" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E576" s="3">
-        <v>31790.0</v>
+        <v>36990.0</v>
       </c>
       <c r="F576" s="5">
-        <v>114</v>
+        <v>176</v>
       </c>
       <c r="G576" s="3">
-        <v>693.0</v>
+        <v>484.0</v>
       </c>
       <c r="H576" s="3">
-        <v>79002.0</v>
+        <v>85184.0</v>
       </c>
       <c r="I576" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J576" t="s">
         <v>15</v>
       </c>
       <c r="K576" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="577" spans="1:11">
       <c r="A577" t="s">
         <v>11</v>
       </c>
       <c r="B577" s="3">
-        <v>74300.0</v>
+        <v>75000.0</v>
       </c>
       <c r="C577" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D577" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E577" s="3">
-        <v>36990.0</v>
+        <v>33990.0</v>
       </c>
       <c r="F577" s="5">
-        <v>166</v>
+        <v>176</v>
       </c>
       <c r="G577" s="3">
-        <v>450.0</v>
+        <v>513.0</v>
       </c>
       <c r="H577" s="3">
-        <v>74700.0</v>
+        <v>90288.0</v>
       </c>
       <c r="I577" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J577" t="s">
         <v>15</v>
       </c>
       <c r="K577" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="578" spans="1:11">
       <c r="A578" t="s">
         <v>11</v>
       </c>
       <c r="B578" s="3">
-        <v>74500.0</v>
+        <v>75000.0</v>
       </c>
       <c r="C578" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="D578" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E578" s="3">
-        <v>33990.0</v>
+        <v>31290.0</v>
       </c>
       <c r="F578" s="5">
-        <v>180</v>
+        <v>117</v>
       </c>
       <c r="G578" s="3">
-        <v>484.0</v>
+        <v>683.0</v>
       </c>
       <c r="H578" s="3">
-        <v>87120.0</v>
+        <v>79911.0</v>
       </c>
       <c r="I578" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J578" t="s">
         <v>15</v>
       </c>
       <c r="K578" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="579" spans="1:11">
       <c r="A579" t="s">
         <v>11</v>
       </c>
       <c r="B579" s="3">
-        <v>74850.0</v>
+        <v>75100.0</v>
       </c>
       <c r="C579" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D579" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E579" s="3">
-        <v>30990.0</v>
+        <v>30690.0</v>
       </c>
       <c r="F579" s="5">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="G579" s="3">
-        <v>748.0</v>
+        <v>724.0</v>
       </c>
       <c r="H579" s="3">
-        <v>87516.0</v>
+        <v>85432.0</v>
       </c>
       <c r="I579" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J579" t="s">
         <v>15</v>
       </c>
       <c r="K579" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="580" spans="1:11">
       <c r="A580" t="s">
         <v>11</v>
       </c>
       <c r="B580" s="3">
-        <v>75000.0</v>
+        <v>75126.0</v>
       </c>
       <c r="C580" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D580" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E580" s="3">
-        <v>36990.0</v>
+        <v>36790.0</v>
       </c>
       <c r="F580" s="5">
-        <v>176</v>
+        <v>190</v>
       </c>
       <c r="G580" s="3">
-        <v>484.0</v>
+        <v>445.0</v>
       </c>
       <c r="H580" s="3">
-        <v>85184.0</v>
+        <v>84550.0</v>
       </c>
       <c r="I580" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J580" t="s">
         <v>15</v>
       </c>
       <c r="K580" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="581" spans="1:11">
       <c r="A581" t="s">
         <v>11</v>
       </c>
       <c r="B581" s="3">
-        <v>75000.0</v>
+        <v>75300.0</v>
       </c>
       <c r="C581" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D581" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E581" s="3">
-        <v>33990.0</v>
+        <v>37990.0</v>
       </c>
       <c r="F581" s="5">
-        <v>176</v>
+        <v>194</v>
       </c>
       <c r="G581" s="3">
-        <v>513.0</v>
+        <v>475.0</v>
       </c>
       <c r="H581" s="3">
-        <v>90288.0</v>
+        <v>92150.0</v>
       </c>
       <c r="I581" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J581" t="s">
         <v>15</v>
       </c>
       <c r="K581" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="582" spans="1:11">
       <c r="A582" t="s">
         <v>11</v>
       </c>
       <c r="B582" s="3">
         <v>73400.0</v>
       </c>
       <c r="C582" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D582" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E582" s="3">
         <v>30590.0</v>
       </c>
       <c r="F582" s="5">
         <v>131</v>
       </c>
       <c r="G582" s="3">
         <v>666.0</v>
       </c>
       <c r="H582" s="3">
         <v>87246.0</v>
       </c>
       <c r="I582" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J582" t="s">
         <v>15</v>
       </c>
       <c r="K582" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="583" spans="1:11">
       <c r="A583" t="s">
         <v>11</v>
       </c>
       <c r="B583" s="3">
         <v>73450.0</v>
       </c>
       <c r="C583" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D583" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E583" s="3">
         <v>30890.0</v>
       </c>
       <c r="F583" s="5">
         <v>117</v>
       </c>
       <c r="G583" s="3">
         <v>845.0</v>
       </c>
       <c r="H583" s="3">
         <v>98865.0</v>
       </c>
       <c r="I583" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J583" t="s">
         <v>15</v>
       </c>
       <c r="K583" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="584" spans="1:11">
       <c r="A584" t="s">
         <v>11</v>
       </c>
       <c r="B584" s="3">
         <v>73500.0</v>
       </c>
       <c r="C584" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D584" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E584" s="3">
         <v>31190.0</v>
       </c>
       <c r="F584" s="5">
         <v>123</v>
       </c>
       <c r="G584" s="3">
         <v>602.0</v>
       </c>
       <c r="H584" s="3">
         <v>74046.0</v>
       </c>
       <c r="I584" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J584" t="s">
         <v>15</v>
       </c>
       <c r="K584" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="585" spans="1:11">
       <c r="A585" t="s">
         <v>11</v>
       </c>
       <c r="B585" s="3">
         <v>73871.0</v>
       </c>
       <c r="C585" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D585" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E585" s="3">
         <v>38390.0</v>
       </c>
       <c r="F585" s="5">
         <v>177</v>
       </c>
       <c r="G585" s="3">
         <v>467.5</v>
       </c>
       <c r="H585" s="3">
         <v>82747.5</v>
       </c>
       <c r="I585" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J585" t="s">
         <v>15</v>
       </c>
       <c r="K585" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="586" spans="1:11">
       <c r="A586" t="s">
         <v>11</v>
       </c>
       <c r="B586" s="3">
         <v>74000.0</v>
       </c>
       <c r="C586" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D586" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E586" s="3">
         <v>36790.0</v>
       </c>
       <c r="F586" s="5">
         <v>143</v>
       </c>
       <c r="G586" s="3">
         <v>383.0</v>
       </c>
       <c r="H586" s="3">
         <v>54769.0</v>
       </c>
       <c r="I586" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J586" t="s">
         <v>15</v>
       </c>
       <c r="K586" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="587" spans="1:11">
       <c r="A587" t="s">
         <v>11</v>
       </c>
       <c r="B587" s="3">
         <v>74100.0</v>
       </c>
       <c r="C587" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="D587" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E587" s="3">
         <v>35990.0</v>
       </c>
       <c r="F587" s="5">
         <v>125</v>
       </c>
       <c r="G587" s="3">
         <v>477.0</v>
       </c>
       <c r="H587" s="3">
         <v>59625.0</v>
       </c>
       <c r="I587" s="7" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="J587" t="s">
         <v>15</v>
       </c>
       <c r="K587" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="588" spans="1:11">
       <c r="A588" t="s">
         <v>11</v>
       </c>
       <c r="B588" s="3">
         <v>74200.0</v>
       </c>
       <c r="C588" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D588" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E588" s="3">
         <v>35190.0</v>
       </c>
       <c r="F588" s="5">
         <v>180</v>
       </c>
       <c r="G588" s="3">
         <v>424.0</v>
       </c>
       <c r="H588" s="3">
         <v>76320.0</v>
       </c>
       <c r="I588" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J588" t="s">
         <v>15</v>
       </c>
       <c r="K588" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="589" spans="1:11">
       <c r="A589" t="s">
         <v>11</v>
       </c>
       <c r="B589" s="3">
-        <v>72000.0</v>
+        <v>71600.0</v>
       </c>
       <c r="C589" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="D589" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E589" s="3">
-        <v>39990.0</v>
+        <v>31390.0</v>
       </c>
       <c r="F589" s="5">
-        <v>195</v>
+        <v>139</v>
       </c>
       <c r="G589" s="3">
-        <v>369.0</v>
+        <v>676.0</v>
       </c>
       <c r="H589" s="3">
-        <v>71955.0</v>
+        <v>93964.0</v>
       </c>
       <c r="I589" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J589" t="s">
         <v>15</v>
       </c>
       <c r="K589" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="590" spans="1:11">
       <c r="A590" t="s">
         <v>11</v>
       </c>
       <c r="B590" s="3">
-        <v>72200.0</v>
+        <v>71836.0</v>
       </c>
       <c r="C590" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="D590" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E590" s="3">
-        <v>35990.0</v>
+        <v>36190.0</v>
       </c>
       <c r="F590" s="5">
-        <v>227</v>
+        <v>128</v>
       </c>
       <c r="G590" s="3">
-        <v>370.0</v>
+        <v>430.0</v>
       </c>
       <c r="H590" s="3">
-        <v>83990.0</v>
+        <v>55040.0</v>
       </c>
       <c r="I590" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J590" t="s">
         <v>15</v>
       </c>
       <c r="K590" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="591" spans="1:11">
       <c r="A591" t="s">
         <v>11</v>
       </c>
       <c r="B591" s="3">
-        <v>72850.0</v>
+        <v>71900.0</v>
       </c>
       <c r="C591" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D591" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E591" s="3">
-        <v>29690.0</v>
+        <v>35990.0</v>
       </c>
       <c r="F591" s="5">
-        <v>123</v>
+        <v>191</v>
       </c>
       <c r="G591" s="3">
-        <v>633.0</v>
+        <v>370.0</v>
       </c>
       <c r="H591" s="3">
-        <v>77859.0</v>
+        <v>70670.0</v>
       </c>
       <c r="I591" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J591" t="s">
         <v>15</v>
       </c>
       <c r="K591" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="592" spans="1:11">
       <c r="A592" t="s">
         <v>11</v>
       </c>
       <c r="B592" s="3">
-        <v>72900.0</v>
+        <v>71900.0</v>
       </c>
       <c r="C592" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D592" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E592" s="3">
-        <v>30490.0</v>
+        <v>35990.0</v>
       </c>
       <c r="F592" s="5">
-        <v>117</v>
+        <v>192</v>
       </c>
       <c r="G592" s="3">
-        <v>662.0</v>
+        <v>439.0</v>
       </c>
       <c r="H592" s="3">
-        <v>77454.0</v>
+        <v>84288.0</v>
       </c>
       <c r="I592" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J592" t="s">
         <v>15</v>
       </c>
       <c r="K592" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="593" spans="1:11">
       <c r="A593" t="s">
         <v>11</v>
       </c>
       <c r="B593" s="3">
-        <v>71600.0</v>
+        <v>72000.0</v>
       </c>
       <c r="C593" t="s">
         <v>23</v>
       </c>
       <c r="D593" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E593" s="3">
-        <v>31390.0</v>
+        <v>37390.0</v>
       </c>
       <c r="F593" s="5">
-        <v>139</v>
+        <v>182</v>
       </c>
       <c r="G593" s="3">
-        <v>676.0</v>
+        <v>484.0</v>
       </c>
       <c r="H593" s="3">
-        <v>93964.0</v>
+        <v>88088.0</v>
       </c>
       <c r="I593" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J593" t="s">
         <v>15</v>
       </c>
       <c r="K593" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="594" spans="1:11">
       <c r="A594" t="s">
         <v>11</v>
       </c>
       <c r="B594" s="3">
-        <v>71836.0</v>
+        <v>72000.0</v>
       </c>
       <c r="C594" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="D594" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E594" s="3">
-        <v>36190.0</v>
+        <v>35990.0</v>
       </c>
       <c r="F594" s="5">
-        <v>128</v>
+        <v>194</v>
       </c>
       <c r="G594" s="3">
-        <v>430.0</v>
+        <v>439.0</v>
       </c>
       <c r="H594" s="3">
-        <v>55040.0</v>
+        <v>85166.0</v>
       </c>
       <c r="I594" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J594" t="s">
         <v>15</v>
       </c>
       <c r="K594" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="595" spans="1:11">
       <c r="A595" t="s">
         <v>11</v>
       </c>
       <c r="B595" s="3">
-        <v>71900.0</v>
+        <v>72000.0</v>
       </c>
       <c r="C595" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D595" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E595" s="3">
-        <v>35990.0</v>
+        <v>39990.0</v>
       </c>
       <c r="F595" s="5">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="G595" s="3">
-        <v>370.0</v>
+        <v>369.0</v>
       </c>
       <c r="H595" s="3">
-        <v>70670.0</v>
+        <v>71955.0</v>
       </c>
       <c r="I595" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J595" t="s">
         <v>15</v>
       </c>
       <c r="K595" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="596" spans="1:11">
       <c r="A596" t="s">
         <v>11</v>
       </c>
       <c r="B596" s="3">
-        <v>71900.0</v>
+        <v>72200.0</v>
       </c>
       <c r="C596" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D596" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E596" s="3">
         <v>35990.0</v>
       </c>
       <c r="F596" s="5">
-        <v>192</v>
+        <v>227</v>
       </c>
       <c r="G596" s="3">
-        <v>439.0</v>
+        <v>370.0</v>
       </c>
       <c r="H596" s="3">
-        <v>84288.0</v>
+        <v>83990.0</v>
       </c>
       <c r="I596" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J596" t="s">
         <v>15</v>
       </c>
       <c r="K596" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="597" spans="1:11">
       <c r="A597" t="s">
         <v>11</v>
       </c>
       <c r="B597" s="3">
-        <v>72000.0</v>
+        <v>72850.0</v>
       </c>
       <c r="C597" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D597" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E597" s="3">
-        <v>37390.0</v>
+        <v>29690.0</v>
       </c>
       <c r="F597" s="5">
-        <v>182</v>
+        <v>123</v>
       </c>
       <c r="G597" s="3">
-        <v>484.0</v>
+        <v>633.0</v>
       </c>
       <c r="H597" s="3">
-        <v>88088.0</v>
+        <v>77859.0</v>
       </c>
       <c r="I597" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J597" t="s">
         <v>15</v>
       </c>
       <c r="K597" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="598" spans="1:11">
       <c r="A598" t="s">
         <v>11</v>
       </c>
       <c r="B598" s="3">
-        <v>72000.0</v>
+        <v>72900.0</v>
       </c>
       <c r="C598" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="D598" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E598" s="3">
-        <v>35990.0</v>
+        <v>30490.0</v>
       </c>
       <c r="F598" s="5">
-        <v>194</v>
+        <v>117</v>
       </c>
       <c r="G598" s="3">
-        <v>439.0</v>
+        <v>662.0</v>
       </c>
       <c r="H598" s="3">
-        <v>85166.0</v>
+        <v>77454.0</v>
       </c>
       <c r="I598" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J598" t="s">
         <v>15</v>
       </c>
       <c r="K598" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="599" spans="1:11">
       <c r="A599" t="s">
         <v>11</v>
       </c>
       <c r="B599" s="3">
-        <v>70741.0</v>
+        <v>70900.0</v>
       </c>
       <c r="C599" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D599" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E599" s="3">
-        <v>35590.0</v>
+        <v>35990.0</v>
       </c>
       <c r="F599" s="5">
-        <v>142</v>
+        <v>191</v>
       </c>
       <c r="G599" s="3">
-        <v>520.0</v>
+        <v>371.0</v>
       </c>
       <c r="H599" s="3">
-        <v>73840.0</v>
+        <v>70861.0</v>
       </c>
       <c r="I599" s="7" t="s">
-        <v>56</v>
+        <v>14</v>
       </c>
       <c r="J599" t="s">
         <v>15</v>
       </c>
       <c r="K599" t="s">
-        <v>95</v>
+        <v>16</v>
       </c>
     </row>
     <row r="600" spans="1:11">
       <c r="A600" t="s">
         <v>11</v>
       </c>
       <c r="B600" s="3">
-        <v>70900.0</v>
+        <v>71105.0</v>
       </c>
       <c r="C600" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="D600" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E600" s="3">
-        <v>35990.0</v>
+        <v>34290.0</v>
       </c>
       <c r="F600" s="5">
-        <v>229</v>
+        <v>210</v>
       </c>
       <c r="G600" s="3">
-        <v>368.0</v>
+        <v>442.0</v>
       </c>
       <c r="H600" s="3">
-        <v>84272.0</v>
+        <v>92820.0</v>
       </c>
       <c r="I600" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J600" t="s">
         <v>15</v>
       </c>
       <c r="K600" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="601" spans="1:11">
       <c r="A601" t="s">
         <v>11</v>
       </c>
       <c r="B601" s="3">
-        <v>70900.0</v>
+        <v>71200.0</v>
       </c>
       <c r="C601" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="D601" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E601" s="3">
-        <v>35990.0</v>
+        <v>31190.0</v>
       </c>
       <c r="F601" s="5">
-        <v>191</v>
+        <v>205</v>
       </c>
       <c r="G601" s="3">
-        <v>371.0</v>
+        <v>394.0</v>
       </c>
       <c r="H601" s="3">
-        <v>70861.0</v>
+        <v>80770.0</v>
       </c>
       <c r="I601" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J601" t="s">
         <v>15</v>
       </c>
       <c r="K601" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="602" spans="1:11">
       <c r="A602" t="s">
         <v>11</v>
       </c>
       <c r="B602" s="3">
-        <v>71105.0</v>
+        <v>71213.0</v>
       </c>
       <c r="C602" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D602" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E602" s="3">
-        <v>34290.0</v>
+        <v>35390.0</v>
       </c>
       <c r="F602" s="5">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="G602" s="3">
-        <v>442.0</v>
+        <v>440.0</v>
       </c>
       <c r="H602" s="3">
-        <v>92820.0</v>
+        <v>93280.0</v>
       </c>
       <c r="I602" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J602" t="s">
         <v>15</v>
       </c>
       <c r="K602" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="603" spans="1:11">
       <c r="A603" t="s">
         <v>11</v>
       </c>
       <c r="B603" s="3">
-        <v>71200.0</v>
+        <v>71213.0</v>
       </c>
       <c r="C603" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="D603" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E603" s="3">
-        <v>31190.0</v>
+        <v>33990.0</v>
       </c>
       <c r="F603" s="5">
-        <v>205</v>
+        <v>212</v>
       </c>
       <c r="G603" s="3">
-        <v>394.0</v>
+        <v>440.0</v>
       </c>
       <c r="H603" s="3">
-        <v>80770.0</v>
+        <v>93280.0</v>
       </c>
       <c r="I603" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J603" t="s">
         <v>15</v>
       </c>
       <c r="K603" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="604" spans="1:11">
       <c r="A604" t="s">
         <v>11</v>
       </c>
       <c r="B604" s="3">
-        <v>71213.0</v>
+        <v>71345.0</v>
       </c>
       <c r="C604" t="s">
         <v>31</v>
       </c>
       <c r="D604" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E604" s="3">
-        <v>35390.0</v>
+        <v>31190.0</v>
       </c>
       <c r="F604" s="5">
-        <v>212</v>
+        <v>226</v>
       </c>
       <c r="G604" s="3">
-        <v>440.0</v>
+        <v>483.0</v>
       </c>
       <c r="H604" s="3">
-        <v>93280.0</v>
+        <v>109158.0</v>
       </c>
       <c r="I604" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J604" t="s">
         <v>15</v>
       </c>
       <c r="K604" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="605" spans="1:11">
       <c r="A605" t="s">
         <v>11</v>
       </c>
       <c r="B605" s="3">
-        <v>71213.0</v>
+        <v>70741.0</v>
       </c>
       <c r="C605" t="s">
-        <v>31</v>
+        <v>53</v>
       </c>
       <c r="D605" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E605" s="3">
-        <v>33990.0</v>
+        <v>35590.0</v>
       </c>
       <c r="F605" s="5">
-        <v>212</v>
+        <v>142</v>
       </c>
       <c r="G605" s="3">
-        <v>440.0</v>
+        <v>520.0</v>
       </c>
       <c r="H605" s="3">
-        <v>93280.0</v>
+        <v>73840.0</v>
       </c>
       <c r="I605" s="7" t="s">
-        <v>19</v>
+        <v>56</v>
       </c>
       <c r="J605" t="s">
         <v>15</v>
       </c>
       <c r="K605" t="s">
-        <v>16</v>
+        <v>95</v>
       </c>
     </row>
     <row r="606" spans="1:11">
       <c r="A606" t="s">
         <v>11</v>
       </c>
       <c r="B606" s="3">
-        <v>71345.0</v>
+        <v>70900.0</v>
       </c>
       <c r="C606" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="D606" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E606" s="3">
-        <v>31190.0</v>
+        <v>35990.0</v>
       </c>
       <c r="F606" s="5">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="G606" s="3">
-        <v>483.0</v>
+        <v>368.0</v>
       </c>
       <c r="H606" s="3">
-        <v>109158.0</v>
+        <v>84272.0</v>
       </c>
       <c r="I606" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J606" t="s">
         <v>15</v>
       </c>
       <c r="K606" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="607" spans="1:11">
       <c r="A607" t="s">
         <v>11</v>
       </c>
       <c r="B607" s="3">
-        <v>70500.0</v>
+        <v>67200.0</v>
       </c>
       <c r="C607" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="D607" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E607" s="3">
-        <v>37790.0</v>
+        <v>26690.0</v>
       </c>
       <c r="F607" s="5">
-        <v>158</v>
+        <v>106</v>
       </c>
       <c r="G607" s="3">
-        <v>522.0</v>
+        <v>724.0</v>
       </c>
       <c r="H607" s="3">
-        <v>82476.0</v>
+        <v>76744.0</v>
       </c>
       <c r="I607" s="7" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="J607" t="s">
         <v>15</v>
       </c>
       <c r="K607" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="608" spans="1:11">
       <c r="A608" t="s">
         <v>11</v>
       </c>
       <c r="B608" s="3">
-        <v>70522.0</v>
+        <v>68000.0</v>
       </c>
       <c r="C608" t="s">
         <v>32</v>
       </c>
       <c r="D608" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E608" s="3">
-        <v>31190.0</v>
+        <v>22990.0</v>
       </c>
       <c r="F608" s="5">
-        <v>226</v>
+        <v>221</v>
       </c>
       <c r="G608" s="3">
-        <v>456.0</v>
+        <v>412.0</v>
       </c>
       <c r="H608" s="3">
-        <v>103056.0</v>
+        <v>91052.0</v>
       </c>
       <c r="I608" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="J608" t="s">
         <v>15</v>
       </c>
       <c r="K608" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="609" spans="1:11">
       <c r="A609" t="s">
         <v>11</v>
       </c>
       <c r="B609" s="3">
-        <v>67200.0</v>
+        <v>68400.0</v>
       </c>
       <c r="C609" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D609" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E609" s="3">
-        <v>26690.0</v>
+        <v>27790.0</v>
       </c>
       <c r="F609" s="5">
-        <v>106</v>
+        <v>127</v>
       </c>
       <c r="G609" s="3">
-        <v>724.0</v>
+        <v>588.0</v>
       </c>
       <c r="H609" s="3">
-        <v>76744.0</v>
+        <v>74676.0</v>
       </c>
       <c r="I609" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J609" t="s">
         <v>15</v>
       </c>
       <c r="K609" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="610" spans="1:11">
       <c r="A610" t="s">
         <v>11</v>
       </c>
       <c r="B610" s="3">
-        <v>68000.0</v>
+        <v>68718.0</v>
       </c>
       <c r="C610" t="s">
-        <v>33</v>
+        <v>96</v>
       </c>
       <c r="D610" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E610" s="3">
-        <v>22990.0</v>
+        <v>27790.0</v>
       </c>
       <c r="F610" s="5">
-        <v>221</v>
+        <v>182</v>
       </c>
       <c r="G610" s="3">
-        <v>412.0</v>
+        <v>480.0</v>
       </c>
       <c r="H610" s="3">
-        <v>91052.0</v>
+        <v>87360.0</v>
       </c>
       <c r="I610" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J610" t="s">
         <v>15</v>
       </c>
       <c r="K610" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="611" spans="1:11">
       <c r="A611" t="s">
         <v>11</v>
       </c>
       <c r="B611" s="3">
-        <v>68400.0</v>
+        <v>68750.0</v>
       </c>
       <c r="C611" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D611" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E611" s="3">
-        <v>27790.0</v>
+        <v>28390.0</v>
       </c>
       <c r="F611" s="5">
-        <v>127</v>
+        <v>138</v>
       </c>
       <c r="G611" s="3">
-        <v>588.0</v>
+        <v>572.0</v>
       </c>
       <c r="H611" s="3">
-        <v>74676.0</v>
+        <v>78936.0</v>
       </c>
       <c r="I611" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J611" t="s">
         <v>15</v>
       </c>
       <c r="K611" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="612" spans="1:11">
       <c r="A612" t="s">
         <v>11</v>
       </c>
       <c r="B612" s="3">
-        <v>68718.0</v>
+        <v>68950.0</v>
       </c>
       <c r="C612" t="s">
-        <v>96</v>
+        <v>21</v>
       </c>
       <c r="D612" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E612" s="3">
-        <v>27790.0</v>
+        <v>28190.0</v>
       </c>
       <c r="F612" s="5">
-        <v>182</v>
+        <v>135</v>
       </c>
       <c r="G612" s="3">
-        <v>480.0</v>
+        <v>575.0</v>
       </c>
       <c r="H612" s="3">
-        <v>87360.0</v>
+        <v>77625.0</v>
       </c>
       <c r="I612" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J612" t="s">
         <v>15</v>
       </c>
       <c r="K612" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="613" spans="1:11">
       <c r="A613" t="s">
         <v>11</v>
       </c>
       <c r="B613" s="3">
-        <v>68750.0</v>
+        <v>69698.0</v>
       </c>
       <c r="C613" t="s">
-        <v>23</v>
+        <v>53</v>
       </c>
       <c r="D613" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E613" s="3">
-        <v>28390.0</v>
+        <v>35190.0</v>
       </c>
       <c r="F613" s="5">
-        <v>138</v>
+        <v>158</v>
       </c>
       <c r="G613" s="3">
-        <v>572.0</v>
+        <v>482.0</v>
       </c>
       <c r="H613" s="3">
-        <v>78936.0</v>
+        <v>76156.0</v>
       </c>
       <c r="I613" s="7" t="s">
-        <v>19</v>
+        <v>56</v>
       </c>
       <c r="J613" t="s">
         <v>15</v>
       </c>
       <c r="K613" t="s">
-        <v>16</v>
+        <v>97</v>
       </c>
     </row>
     <row r="614" spans="1:11">
       <c r="A614" t="s">
         <v>11</v>
       </c>
       <c r="B614" s="3">
-        <v>68950.0</v>
+        <v>69700.0</v>
       </c>
       <c r="C614" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D614" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E614" s="3">
-        <v>28190.0</v>
+        <v>33990.0</v>
       </c>
       <c r="F614" s="5">
-        <v>135</v>
+        <v>72</v>
       </c>
       <c r="G614" s="3">
-        <v>575.0</v>
+        <v>859.0</v>
       </c>
       <c r="H614" s="3">
-        <v>77625.0</v>
+        <v>61848.0</v>
       </c>
       <c r="I614" s="7" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J614" t="s">
         <v>15</v>
       </c>
       <c r="K614" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="615" spans="1:11">
       <c r="A615" t="s">
         <v>11</v>
       </c>
       <c r="B615" s="3">
-        <v>69698.0</v>
+        <v>69700.0</v>
       </c>
       <c r="C615" t="s">
-        <v>53</v>
+        <v>19</v>
       </c>
       <c r="D615" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E615" s="3">
-        <v>35190.0</v>
+        <v>33990.0</v>
       </c>
       <c r="F615" s="5">
-        <v>158</v>
+        <v>166</v>
       </c>
       <c r="G615" s="3">
-        <v>482.0</v>
+        <v>424.0</v>
       </c>
       <c r="H615" s="3">
-        <v>76156.0</v>
+        <v>70384.0</v>
       </c>
       <c r="I615" s="7" t="s">
-        <v>56</v>
+        <v>14</v>
       </c>
       <c r="J615" t="s">
         <v>15</v>
       </c>
       <c r="K615" t="s">
-        <v>97</v>
+        <v>16</v>
       </c>
     </row>
     <row r="616" spans="1:11">
       <c r="A616" t="s">
         <v>11</v>
       </c>
       <c r="B616" s="3">
-        <v>69700.0</v>
+        <v>70300.0</v>
       </c>
       <c r="C616" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D616" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E616" s="3">
-        <v>33990.0</v>
+        <v>34990.0</v>
       </c>
       <c r="F616" s="5">
-        <v>72</v>
+        <v>191</v>
       </c>
       <c r="G616" s="3">
-        <v>859.0</v>
+        <v>444.0</v>
       </c>
       <c r="H616" s="3">
-        <v>61848.0</v>
+        <v>84804.0</v>
       </c>
       <c r="I616" s="7" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="J616" t="s">
         <v>15</v>
       </c>
       <c r="K616" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="617" spans="1:11">
       <c r="A617" t="s">
         <v>11</v>
       </c>
       <c r="B617" s="3">
-        <v>69700.0</v>
+        <v>70350.0</v>
       </c>
       <c r="C617" t="s">
-        <v>12</v>
+        <v>53</v>
       </c>
       <c r="D617" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E617" s="3">
-        <v>33990.0</v>
+        <v>35690.0</v>
       </c>
       <c r="F617" s="5">
-        <v>166</v>
+        <v>157</v>
       </c>
       <c r="G617" s="3">
-        <v>424.0</v>
+        <v>528.0</v>
       </c>
       <c r="H617" s="3">
-        <v>70384.0</v>
+        <v>82896.0</v>
       </c>
       <c r="I617" s="7" t="s">
-        <v>14</v>
+        <v>56</v>
       </c>
       <c r="J617" t="s">
         <v>15</v>
       </c>
       <c r="K617" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="618" spans="1:11">
       <c r="A618" t="s">
         <v>11</v>
       </c>
       <c r="B618" s="3">
-        <v>70300.0</v>
+        <v>70500.0</v>
       </c>
       <c r="C618" t="s">
-        <v>12</v>
+        <v>53</v>
       </c>
       <c r="D618" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E618" s="3">
-        <v>34990.0</v>
+        <v>37790.0</v>
       </c>
       <c r="F618" s="5">
-        <v>191</v>
+        <v>158</v>
       </c>
       <c r="G618" s="3">
-        <v>444.0</v>
+        <v>522.0</v>
       </c>
       <c r="H618" s="3">
-        <v>84804.0</v>
+        <v>82476.0</v>
       </c>
       <c r="I618" s="7" t="s">
-        <v>14</v>
+        <v>56</v>
       </c>
       <c r="J618" t="s">
         <v>15</v>
       </c>
       <c r="K618" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="619" spans="1:11">
       <c r="A619" t="s">
         <v>11</v>
       </c>
       <c r="B619" s="3">
-        <v>70350.0</v>
+        <v>70522.0</v>
       </c>
       <c r="C619" t="s">
-        <v>53</v>
+        <v>31</v>
       </c>
       <c r="D619" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E619" s="3">
-        <v>35690.0</v>
+        <v>31190.0</v>
       </c>
       <c r="F619" s="5">
-        <v>157</v>
+        <v>226</v>
       </c>
       <c r="G619" s="3">
-        <v>528.0</v>
+        <v>456.0</v>
       </c>
       <c r="H619" s="3">
-        <v>82896.0</v>
+        <v>103056.0</v>
       </c>
       <c r="I619" s="7" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="J619" t="s">
         <v>15</v>
       </c>
       <c r="K619" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="620" spans="1:11">
       <c r="A620" t="s">
         <v>11</v>
       </c>
       <c r="B620" s="3">
-        <v>65485.0</v>
+        <v>66733.0</v>
       </c>
       <c r="C620" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="D620" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E620" s="3">
-        <v>33190.0</v>
+        <v>29190.0</v>
       </c>
       <c r="F620" s="5">
-        <v>143</v>
+        <v>104</v>
       </c>
       <c r="G620" s="3">
-        <v>406.0</v>
+        <v>538.0</v>
       </c>
       <c r="H620" s="3">
-        <v>58058.0</v>
+        <v>55952.0</v>
       </c>
       <c r="I620" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J620" t="s">
         <v>15</v>
       </c>
       <c r="K620" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="621" spans="1:11">
       <c r="A621" t="s">
         <v>11</v>
       </c>
       <c r="B621" s="3">
-        <v>65500.0</v>
+        <v>62830.0</v>
       </c>
       <c r="C621" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="D621" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E621" s="3">
-        <v>27990.0</v>
+        <v>32590.0</v>
       </c>
       <c r="F621" s="5">
-        <v>226</v>
+        <v>150</v>
       </c>
       <c r="G621" s="3">
-        <v>331.0</v>
+        <v>412.0</v>
       </c>
       <c r="H621" s="3">
-        <v>74806.0</v>
+        <v>61800.0</v>
       </c>
       <c r="I621" s="7" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J621" t="s">
         <v>15</v>
       </c>
       <c r="K621" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="622" spans="1:11">
       <c r="A622" t="s">
         <v>11</v>
       </c>
       <c r="B622" s="3">
-        <v>65500.0</v>
+        <v>63248.0</v>
       </c>
       <c r="C622" t="s">
-        <v>20</v>
+        <v>53</v>
       </c>
       <c r="D622" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E622" s="3">
-        <v>30990.0</v>
+        <v>31990.0</v>
       </c>
       <c r="F622" s="5">
-        <v>131</v>
+        <v>150</v>
       </c>
       <c r="G622" s="3">
-        <v>525.0</v>
+        <v>446.0</v>
       </c>
       <c r="H622" s="3">
-        <v>68775.0</v>
+        <v>66900.0</v>
       </c>
       <c r="I622" s="7" t="s">
-        <v>39</v>
+        <v>56</v>
       </c>
       <c r="J622" t="s">
         <v>15</v>
       </c>
       <c r="K622" t="s">
-        <v>16</v>
+        <v>98</v>
       </c>
     </row>
     <row r="623" spans="1:11">
       <c r="A623" t="s">
         <v>11</v>
       </c>
       <c r="B623" s="3">
-        <v>65800.0</v>
+        <v>63500.0</v>
       </c>
       <c r="C623" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="D623" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E623" s="3">
-        <v>31690.0</v>
+        <v>29990.0</v>
       </c>
       <c r="F623" s="5">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="G623" s="3">
-        <v>488.0</v>
+        <v>437.0</v>
       </c>
       <c r="H623" s="3">
-        <v>65392.0</v>
+        <v>61617.0</v>
       </c>
       <c r="I623" s="7" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="J623" t="s">
         <v>15</v>
       </c>
       <c r="K623" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="624" spans="1:11">
       <c r="A624" t="s">
         <v>11</v>
       </c>
       <c r="B624" s="3">
-        <v>66733.0</v>
+        <v>63964.0</v>
       </c>
       <c r="C624" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="D624" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E624" s="3">
-        <v>29190.0</v>
+        <v>25190.0</v>
       </c>
       <c r="F624" s="5">
-        <v>104</v>
+        <v>170</v>
       </c>
       <c r="G624" s="3">
-        <v>538.0</v>
+        <v>559.0</v>
       </c>
       <c r="H624" s="3">
-        <v>55952.0</v>
+        <v>95030.0</v>
       </c>
       <c r="I624" s="7" t="s">
-        <v>19</v>
+        <v>43</v>
       </c>
       <c r="J624" t="s">
         <v>15</v>
       </c>
       <c r="K624" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="625" spans="1:11">
       <c r="A625" t="s">
         <v>11</v>
       </c>
       <c r="B625" s="3">
-        <v>62830.0</v>
+        <v>64600.0</v>
       </c>
       <c r="C625" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="D625" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E625" s="3">
-        <v>32590.0</v>
+        <v>30990.0</v>
       </c>
       <c r="F625" s="5">
-        <v>150</v>
+        <v>136</v>
       </c>
       <c r="G625" s="3">
-        <v>412.0</v>
+        <v>502.0</v>
       </c>
       <c r="H625" s="3">
-        <v>61800.0</v>
+        <v>68272.0</v>
       </c>
       <c r="I625" s="7" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="J625" t="s">
         <v>15</v>
       </c>
       <c r="K625" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="626" spans="1:11">
       <c r="A626" t="s">
         <v>11</v>
       </c>
       <c r="B626" s="3">
-        <v>63248.0</v>
+        <v>64825.0</v>
       </c>
       <c r="C626" t="s">
-        <v>53</v>
+        <v>12</v>
       </c>
       <c r="D626" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E626" s="3">
-        <v>31990.0</v>
+        <v>30990.0</v>
       </c>
       <c r="F626" s="5">
-        <v>150</v>
+        <v>135</v>
       </c>
       <c r="G626" s="3">
-        <v>446.0</v>
+        <v>488.0</v>
       </c>
       <c r="H626" s="3">
-        <v>66900.0</v>
+        <v>65880.0</v>
       </c>
       <c r="I626" s="7" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="J626" t="s">
         <v>15</v>
       </c>
       <c r="K626" t="s">
-        <v>98</v>
+        <v>16</v>
       </c>
     </row>
     <row r="627" spans="1:11">
       <c r="A627" t="s">
         <v>11</v>
       </c>
       <c r="B627" s="3">
-        <v>63500.0</v>
+        <v>65300.0</v>
       </c>
       <c r="C627" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D627" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E627" s="3">
-        <v>29990.0</v>
+        <v>26590.0</v>
       </c>
       <c r="F627" s="5">
-        <v>141</v>
+        <v>131</v>
       </c>
       <c r="G627" s="3">
-        <v>437.0</v>
+        <v>549.0</v>
       </c>
       <c r="H627" s="3">
-        <v>61617.0</v>
+        <v>71919.0</v>
       </c>
       <c r="I627" s="7" t="s">
-        <v>39</v>
+        <v>18</v>
       </c>
       <c r="J627" t="s">
         <v>15</v>
       </c>
       <c r="K627" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="628" spans="1:11">
       <c r="A628" t="s">
         <v>11</v>
       </c>
       <c r="B628" s="3">
-        <v>63964.0</v>
+        <v>65400.0</v>
       </c>
       <c r="C628" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="D628" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E628" s="3">
-        <v>25190.0</v>
+        <v>26890.0</v>
       </c>
       <c r="F628" s="5">
-        <v>170</v>
+        <v>140</v>
       </c>
       <c r="G628" s="3">
-        <v>559.0</v>
+        <v>588.0</v>
       </c>
       <c r="H628" s="3">
-        <v>95030.0</v>
+        <v>82320.0</v>
       </c>
       <c r="I628" s="7" t="s">
-        <v>44</v>
+        <v>18</v>
       </c>
       <c r="J628" t="s">
         <v>15</v>
       </c>
       <c r="K628" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="629" spans="1:11">
       <c r="A629" t="s">
         <v>11</v>
       </c>
       <c r="B629" s="3">
-        <v>64600.0</v>
+        <v>65485.0</v>
       </c>
       <c r="C629" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D629" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E629" s="3">
-        <v>30990.0</v>
+        <v>33190.0</v>
       </c>
       <c r="F629" s="5">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="G629" s="3">
-        <v>502.0</v>
+        <v>406.0</v>
       </c>
       <c r="H629" s="3">
-        <v>68272.0</v>
+        <v>58058.0</v>
       </c>
       <c r="I629" s="7" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="J629" t="s">
         <v>15</v>
       </c>
       <c r="K629" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="630" spans="1:11">
       <c r="A630" t="s">
         <v>11</v>
       </c>
       <c r="B630" s="3">
-        <v>64825.0</v>
+        <v>65500.0</v>
       </c>
       <c r="C630" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="D630" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E630" s="3">
-        <v>30990.0</v>
+        <v>27990.0</v>
       </c>
       <c r="F630" s="5">
-        <v>135</v>
+        <v>226</v>
       </c>
       <c r="G630" s="3">
-        <v>488.0</v>
+        <v>331.0</v>
       </c>
       <c r="H630" s="3">
-        <v>65880.0</v>
+        <v>74806.0</v>
       </c>
       <c r="I630" s="7" t="s">
-        <v>39</v>
+        <v>18</v>
       </c>
       <c r="J630" t="s">
         <v>15</v>
       </c>
       <c r="K630" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="631" spans="1:11">
       <c r="A631" t="s">
         <v>11</v>
       </c>
       <c r="B631" s="3">
-        <v>65300.0</v>
+        <v>65500.0</v>
       </c>
       <c r="C631" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D631" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E631" s="3">
-        <v>26590.0</v>
+        <v>30990.0</v>
       </c>
       <c r="F631" s="5">
         <v>131</v>
       </c>
       <c r="G631" s="3">
-        <v>549.0</v>
+        <v>525.0</v>
       </c>
       <c r="H631" s="3">
-        <v>71919.0</v>
+        <v>68775.0</v>
       </c>
       <c r="I631" s="7" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J631" t="s">
         <v>15</v>
       </c>
       <c r="K631" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="632" spans="1:11">
       <c r="A632" t="s">
         <v>11</v>
       </c>
       <c r="B632" s="3">
-        <v>65400.0</v>
+        <v>65800.0</v>
       </c>
       <c r="C632" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D632" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E632" s="3">
-        <v>26890.0</v>
+        <v>31690.0</v>
       </c>
       <c r="F632" s="5">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="G632" s="3">
-        <v>588.0</v>
+        <v>488.0</v>
       </c>
       <c r="H632" s="3">
-        <v>82320.0</v>
+        <v>65392.0</v>
       </c>
       <c r="I632" s="7" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J632" t="s">
         <v>15</v>
       </c>
       <c r="K632" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="633" spans="1:11">
       <c r="A633" t="s">
         <v>11</v>
       </c>
       <c r="B633" s="3">
-        <v>56713.0</v>
+        <v>60530.0</v>
       </c>
       <c r="C633" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="D633" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E633" s="3">
-        <v>34990.0</v>
+        <v>27990.0</v>
       </c>
       <c r="F633" s="5">
-        <v>157</v>
+        <v>207</v>
       </c>
       <c r="G633" s="3">
-        <v>289.0</v>
+        <v>316.0</v>
       </c>
       <c r="H633" s="3">
-        <v>45373.0</v>
+        <v>65412.0</v>
       </c>
       <c r="I633" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J633" t="s">
         <v>15</v>
       </c>
       <c r="K633" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="634" spans="1:11">
       <c r="A634" t="s">
         <v>11</v>
       </c>
       <c r="B634" s="3">
-        <v>59655.0</v>
+        <v>60600.0</v>
       </c>
       <c r="C634" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="D634" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E634" s="3">
-        <v>22390.0</v>
+        <v>32990.0</v>
       </c>
       <c r="F634" s="5">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="G634" s="3">
-        <v>539.0</v>
+        <v>424.0</v>
       </c>
       <c r="H634" s="3">
-        <v>77077.0</v>
+        <v>62328.0</v>
       </c>
       <c r="I634" s="7" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J634" t="s">
         <v>15</v>
       </c>
       <c r="K634" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="635" spans="1:11">
       <c r="A635" t="s">
         <v>11</v>
       </c>
       <c r="B635" s="3">
-        <v>60060.0</v>
+        <v>61480.0</v>
       </c>
       <c r="C635" t="s">
-        <v>61</v>
+        <v>19</v>
       </c>
       <c r="D635" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E635" s="3">
-        <v>27990.0</v>
+        <v>33190.0</v>
       </c>
       <c r="F635" s="5">
-        <v>209</v>
+        <v>140</v>
       </c>
       <c r="G635" s="3">
-        <v>303.0</v>
+        <v>451.0</v>
       </c>
       <c r="H635" s="3">
-        <v>63327.0</v>
+        <v>63140.0</v>
       </c>
       <c r="I635" s="7" t="s">
-        <v>56</v>
+        <v>14</v>
       </c>
       <c r="J635" t="s">
         <v>15</v>
       </c>
       <c r="K635" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="636" spans="1:11">
       <c r="A636" t="s">
         <v>11</v>
       </c>
       <c r="B636" s="3">
-        <v>60530.0</v>
+        <v>61520.0</v>
       </c>
       <c r="C636" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="D636" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E636" s="3">
-        <v>27990.0</v>
+        <v>34990.0</v>
       </c>
       <c r="F636" s="5">
-        <v>207</v>
+        <v>139</v>
       </c>
       <c r="G636" s="3">
-        <v>316.0</v>
+        <v>441.0</v>
       </c>
       <c r="H636" s="3">
-        <v>65412.0</v>
+        <v>61299.0</v>
       </c>
       <c r="I636" s="7" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J636" t="s">
         <v>15</v>
       </c>
       <c r="K636" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="637" spans="1:11">
       <c r="A637" t="s">
         <v>11</v>
       </c>
       <c r="B637" s="3">
-        <v>60600.0</v>
+        <v>56713.0</v>
       </c>
       <c r="C637" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D637" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E637" s="3">
-        <v>32990.0</v>
+        <v>34990.0</v>
       </c>
       <c r="F637" s="5">
-        <v>147</v>
+        <v>157</v>
       </c>
       <c r="G637" s="3">
-        <v>424.0</v>
+        <v>289.0</v>
       </c>
       <c r="H637" s="3">
-        <v>62328.0</v>
+        <v>45373.0</v>
       </c>
       <c r="I637" s="7" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="J637" t="s">
         <v>15</v>
       </c>
       <c r="K637" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="638" spans="1:11">
       <c r="A638" t="s">
         <v>11</v>
       </c>
       <c r="B638" s="3">
-        <v>61480.0</v>
+        <v>59655.0</v>
       </c>
       <c r="C638" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="D638" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E638" s="3">
-        <v>33190.0</v>
+        <v>22390.0</v>
       </c>
       <c r="F638" s="5">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="G638" s="3">
-        <v>451.0</v>
+        <v>539.0</v>
       </c>
       <c r="H638" s="3">
-        <v>63140.0</v>
+        <v>77077.0</v>
       </c>
       <c r="I638" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J638" t="s">
         <v>15</v>
       </c>
       <c r="K638" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="639" spans="1:11">
       <c r="A639" t="s">
         <v>11</v>
       </c>
       <c r="B639" s="3">
-        <v>61520.0</v>
+        <v>60060.0</v>
       </c>
       <c r="C639" t="s">
-        <v>20</v>
+        <v>61</v>
       </c>
       <c r="D639" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E639" s="3">
-        <v>34990.0</v>
+        <v>27990.0</v>
       </c>
       <c r="F639" s="5">
-        <v>139</v>
+        <v>209</v>
       </c>
       <c r="G639" s="3">
-        <v>441.0</v>
+        <v>303.0</v>
       </c>
       <c r="H639" s="3">
-        <v>61299.0</v>
+        <v>63327.0</v>
       </c>
       <c r="I639" s="7" t="s">
-        <v>39</v>
+        <v>56</v>
       </c>
       <c r="J639" t="s">
         <v>15</v>
       </c>
       <c r="K639" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="640" spans="1:11">
       <c r="A640" t="s">
         <v>11</v>
       </c>
       <c r="B640" s="3">
-        <v>56700.0</v>
+        <v>55718.0</v>
       </c>
       <c r="C640" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D640" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E640" s="3">
         <v>34990.0</v>
       </c>
       <c r="F640" s="5">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="G640" s="3">
-        <v>270.5</v>
+        <v>287.5</v>
       </c>
       <c r="H640" s="3">
-        <v>42739.0</v>
+        <v>44275.0</v>
       </c>
       <c r="I640" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J640" t="s">
         <v>15</v>
       </c>
       <c r="K640" t="s">
-        <v>16</v>
+        <v>99</v>
       </c>
     </row>
     <row r="641" spans="1:11">
       <c r="A641" t="s">
         <v>11</v>
       </c>
       <c r="B641" s="3">
-        <v>55718.0</v>
+        <v>56295.0</v>
       </c>
       <c r="C641" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D641" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E641" s="3">
         <v>34990.0</v>
       </c>
       <c r="F641" s="5">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="G641" s="3">
-        <v>287.5</v>
+        <v>295.0</v>
       </c>
       <c r="H641" s="3">
-        <v>44275.0</v>
+        <v>46020.0</v>
       </c>
       <c r="I641" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J641" t="s">
         <v>15</v>
       </c>
       <c r="K641" t="s">
-        <v>99</v>
+        <v>16</v>
       </c>
     </row>
     <row r="642" spans="1:11">
       <c r="A642" t="s">
         <v>11</v>
       </c>
       <c r="B642" s="3">
-        <v>56295.0</v>
+        <v>56700.0</v>
       </c>
       <c r="C642" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D642" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E642" s="3">
         <v>34990.0</v>
       </c>
       <c r="F642" s="5">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="G642" s="3">
-        <v>295.0</v>
+        <v>270.5</v>
       </c>
       <c r="H642" s="3">
-        <v>46020.0</v>
+        <v>42739.0</v>
       </c>
       <c r="I642" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J642" t="s">
         <v>15</v>
       </c>
       <c r="K642" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="643" spans="1:11">
       <c r="A643" t="s">
         <v>11</v>
       </c>
       <c r="B643" s="3">
         <v>49000.0</v>
       </c>
       <c r="C643" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D643" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E643" s="3">
         <v>24290.0</v>
       </c>
       <c r="F643" s="5">
         <v>191</v>
       </c>
       <c r="G643" s="3">
         <v>265.0</v>
       </c>
       <c r="H643" s="3">
         <v>50615.0</v>
       </c>
       <c r="I643" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J643" t="s">
         <v>15</v>
       </c>
       <c r="K643" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="644" spans="1:11">
       <c r="A644" t="s">
         <v>11</v>
       </c>
       <c r="B644" s="3">
         <v>49118.0</v>
       </c>
       <c r="C644" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D644" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E644" s="3">
         <v>20990.0</v>
       </c>
       <c r="F644" s="5">
         <v>113</v>
       </c>
       <c r="G644" s="3">
         <v>498.0</v>
       </c>
       <c r="H644" s="3">
         <v>56274.0</v>
       </c>
       <c r="I644" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J644" t="s">
         <v>15</v>
       </c>
       <c r="K644" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="645" spans="1:11">
       <c r="A645" t="s">
         <v>11</v>
       </c>
       <c r="B645" s="3">
         <v>49300.0</v>
       </c>
       <c r="C645" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D645" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E645" s="3">
         <v>24190.0</v>
       </c>
       <c r="F645" s="5">
         <v>192</v>
       </c>
       <c r="G645" s="3">
         <v>270.0</v>
       </c>
       <c r="H645" s="3">
         <v>51840.0</v>
       </c>
       <c r="I645" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J645" t="s">
         <v>15</v>
       </c>
       <c r="K645" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="646" spans="1:11">
       <c r="A646" t="s">
         <v>11</v>
       </c>
       <c r="B646" s="3">
         <v>50200.0</v>
       </c>
       <c r="C646" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D646" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E646" s="3">
         <v>25990.0</v>
       </c>
       <c r="F646" s="5">
         <v>227</v>
       </c>
       <c r="G646" s="3">
         <v>223.0</v>
       </c>
       <c r="H646" s="3">
         <v>50621.0</v>
       </c>
       <c r="I646" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J646" t="s">
         <v>15</v>
       </c>
       <c r="K646" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="647" spans="1:11">
       <c r="A647" t="s">
         <v>11</v>
       </c>
       <c r="B647" s="3">
         <v>52587.0</v>
       </c>
       <c r="C647" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="D647" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E647" s="3">
         <v>22890.0</v>
       </c>
       <c r="F647" s="5">
         <v>182</v>
       </c>
       <c r="G647" s="3">
         <v>342.0</v>
       </c>
       <c r="H647" s="3">
         <v>62244.0</v>
       </c>
       <c r="I647" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J647" t="s">
         <v>15</v>
       </c>
       <c r="K647" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="648" spans="1:11">
       <c r="A648" t="s">
         <v>11</v>
       </c>
       <c r="B648" s="3">
         <v>44626.0</v>
       </c>
       <c r="C648" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D648" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E648" s="3">
         <v>19590.0</v>
       </c>
       <c r="F648" s="5">
         <v>117</v>
       </c>
       <c r="G648" s="3">
         <v>290.0</v>
       </c>
       <c r="H648" s="3">
         <v>33930.0</v>
       </c>
       <c r="I648" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J648" t="s">
         <v>15</v>
       </c>
       <c r="K648" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="649" spans="1:11">
       <c r="A649" t="s">
         <v>11</v>
       </c>
       <c r="B649" s="3">
         <v>40729.0</v>
       </c>
       <c r="C649" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="D649" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E649" s="3">
         <v>18190.0</v>
       </c>
       <c r="F649" s="5">
         <v>170</v>
       </c>
       <c r="G649" s="3">
         <v>407.0</v>
       </c>
       <c r="H649" s="3">
         <v>69190.0</v>
       </c>
       <c r="I649" s="7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="J649" t="s">
         <v>15</v>
       </c>
       <c r="K649" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:K1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>