--- v1 (2026-07-24)
+++ v2 (2026-07-24)
@@ -52,285 +52,285 @@
   <si>
     <t>Entrada</t>
   </si>
   <si>
     <t>Qtde de Parcelas</t>
   </si>
   <si>
     <t>Valor da Parcela</t>
   </si>
   <si>
     <t>Saldo Devedor</t>
   </si>
   <si>
     <t>Próximo Vencimento</t>
   </si>
   <si>
     <t>Reservas</t>
   </si>
   <si>
     <t>Observações</t>
   </si>
   <si>
     <t>imovel</t>
   </si>
   <si>
-    <t>Itaú</t>
+    <t>Porto Seguro</t>
   </si>
   <si>
     <t>22/05/2026</t>
   </si>
   <si>
     <t>15/06/2026</t>
   </si>
   <si>
     <t>Disponível</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>Cnp</t>
+    <t>Sicoob</t>
+  </si>
+  <si>
+    <t>Santander Consórcios</t>
   </si>
   <si>
     <t>10/06/2026</t>
   </si>
   <si>
-    <t>Porto Seguro</t>
+    <t>Itaú</t>
+  </si>
+  <si>
+    <t>Cnp</t>
   </si>
   <si>
     <t>20/06/2026</t>
   </si>
   <si>
     <t>HS Consórcios</t>
   </si>
   <si>
     <t>Rodobens</t>
   </si>
   <si>
     <t>Bradesco Consórcios</t>
   </si>
   <si>
     <t>Racon</t>
   </si>
   <si>
     <t>*Taxa de transferência: R$840,00*</t>
   </si>
   <si>
     <t>Caixa Consórcios</t>
   </si>
   <si>
-    <t>Sicoob</t>
-[...4 lines deleted...]
-  <si>
     <t>Remaza</t>
   </si>
   <si>
     <t>11/06/2026</t>
+  </si>
+  <si>
+    <t>Primo Rossi</t>
+  </si>
+  <si>
+    <t>18/06/2026</t>
+  </si>
+  <si>
+    <t>Serello</t>
   </si>
   <si>
     <t>Uniao Catarinense</t>
   </si>
   <si>
     <t>Servopa</t>
   </si>
   <si>
     <t>Magalu Consórcios</t>
   </si>
   <si>
     <t>19/06/2026</t>
   </si>
   <si>
     <t>Gazin</t>
   </si>
   <si>
-    <t>Serello</t>
+    <t>Canopus</t>
   </si>
   <si>
-    <t>Primo Rossi</t>
+    <t>14/06/2026</t>
   </si>
   <si>
-    <t>18/06/2026</t>
+    <t>05/06/2026</t>
   </si>
   <si>
     <t>Embracon</t>
   </si>
   <si>
     <t>27/05/2026</t>
   </si>
   <si>
     <t>*Taxa de transferência R$ 5.620,00*</t>
   </si>
   <si>
-    <t>Canopus</t>
-[...5 lines deleted...]
-    <t>05/06/2026</t>
+    <t>*Taxa de transferência R$ 4.000,00*</t>
   </si>
   <si>
     <t>10/07/2026</t>
   </si>
   <si>
     <t>Zema</t>
   </si>
   <si>
     <t>04/06/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>*Taxa de transferência R$ 4.000,00*</t>
   </si>
   <si>
     <t>*Taxa de transferência: 2.800,00*</t>
   </si>
   <si>
     <t>Reservada</t>
   </si>
   <si>
     <t>*Taxa de transferência R$ 2.300,00*</t>
   </si>
   <si>
     <t>*Taxa de transferência: R$2.325,00*</t>
   </si>
   <si>
     <t>Mycon</t>
   </si>
   <si>
     <t>07/06/2026</t>
   </si>
   <si>
     <t>*Taxa de análise: R$400,00 e  Taxa de transferência: R$1.500,00*</t>
   </si>
   <si>
     <t>08/06/2026</t>
   </si>
   <si>
     <t>*Taxa de análise: R$400,00 e  Taxa de transferência: R$1.423,00*</t>
   </si>
   <si>
     <t>15/02/2026</t>
   </si>
   <si>
     <t>*Taxa de transferência: R$1.810,00*</t>
   </si>
   <si>
     <t>*Taxa de transferência: R$2.000,00*</t>
   </si>
   <si>
+    <t>*Taxa de análise: R$400,00 e  Taxa de transferência: R$1.182,00*</t>
+  </si>
+  <si>
     <t>Banco Do Brasil</t>
   </si>
   <si>
     <t>Unifisa</t>
-  </si>
-[...1 lines deleted...]
-    <t>*Taxa de análise: R$400,00 e  Taxa de transferência: R$1.182,00*</t>
   </si>
   <si>
     <t>*Taxa de transferência R$ 1.620,00*</t>
   </si>
   <si>
     <t>*Taxa de transferência R$ 2.200,00*</t>
   </si>
   <si>
     <t>01/06/2026</t>
   </si>
   <si>
     <t>*Taxa de transferência R$ 2.100,00*</t>
   </si>
   <si>
     <t>10/05/2026</t>
   </si>
   <si>
+    <t>*Taxa de transferência: R$ 1.820,00*</t>
+  </si>
+  <si>
     <t>Sicredi</t>
   </si>
   <si>
     <t>25/06/2026</t>
   </si>
   <si>
     <t>*Taxa de transferência: R$1.780,00*</t>
   </si>
   <si>
-    <t>*Taxa de transferência: R$ 1.820,00*</t>
+    <t>SENDO 56 X R$ 1.399,00 + 20 X R$ 1.069,00</t>
   </si>
   <si>
-    <t>SENDO 56 X R$ 1.399,00 + 20 X R$ 1.069,00</t>
+    <t>*Taxa de transferência R$ 1.300,00*</t>
   </si>
   <si>
     <t>*Taxa de transferência: R$ 1.480,00*</t>
   </si>
   <si>
     <t>*Taxa de análise: R$400,00 e  Taxa de transferência: R$750,00*</t>
   </si>
   <si>
     <t>*Taxa de análise: R$400,00 e  Taxa de transferência: R$519,00*</t>
   </si>
   <si>
     <t>*Taxa de transferência R$ 1.550,00*</t>
   </si>
   <si>
     <t>*Taxa de análise: R$400,00 e  Taxa de transferência: R$751,00*</t>
   </si>
   <si>
-    <t>*Taxa de transferência R$ 1.300,00*</t>
+    <t>*Taxa de análise: R$400,00 e  Taxa de transferência: R$610,00*</t>
   </si>
   <si>
     <t>*Taxa de transferência R$ 1.400,00*</t>
-  </si>
-[...1 lines deleted...]
-    <t>*Taxa de análise: R$400,00 e  Taxa de transferência: R$610,00*</t>
   </si>
   <si>
     <t>*Taxa de análise: R$400,00 e  Taxa de transferência: R$646,00*</t>
   </si>
   <si>
     <t>*Taxa de transferência: R$900,00*</t>
   </si>
   <si>
     <t>*Taxa de transferência: R$700,00*</t>
   </si>
   <si>
+    <t>*Taxa de análise: R$400,00 e  Taxa de transferência: R$548,00*</t>
+  </si>
+  <si>
     <t>*Taxa de transferência R$ 920,00*</t>
   </si>
   <si>
     <t>16/06/2026</t>
   </si>
   <si>
-    <t>*Taxa de análise: R$400,00 e  Taxa de transferência: R$548,00*</t>
-[...2 lines deleted...]
-    <t>*Taxa de análise: R$400,00 e  Taxa de transferência: R$524,00*</t>
+    <t>*Taxa de transferência R$ 835,00*</t>
   </si>
   <si>
     <t>*Taxa de análise: R$400,00 e  Taxa de transferência: R$527,00*</t>
   </si>
   <si>
-    <t>*Taxa de transferência R$ 835,00*</t>
+    <t>*Taxa de análise: R$400,00 e  Taxa de transferência: R$524,00*</t>
   </si>
   <si>
     <t>*Taxa de análise: R$400,00 e  Taxa de transferência: R$500,00*</t>
   </si>
   <si>
     <t>*Taxa de transferência: R$ 1.060,00*</t>
   </si>
   <si>
     <t>Ancora</t>
   </si>
   <si>
     <t>*Taxa de transferência: R$1.100,00*</t>
   </si>
   <si>
     <t>*Taxa de análise: R$400,00 e  Taxa de transferência: R$422,00*</t>
   </si>
   <si>
     <t>Ademicon</t>
   </si>
   <si>
     <t>*Taxa de análise: R$400,00 e  Taxa de transferência: R$400,00*</t>
   </si>
   <si>
     <t>*Taxa de análise: R$400,00 e  Taxa de transferência: R$431,00*</t>
   </si>
@@ -741,22717 +741,22717 @@
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="6" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
         <v>11</v>
       </c>
       <c r="B2" s="3">
-        <v>933003.0</v>
+        <v>834500.0</v>
       </c>
       <c r="C2" t="s">
         <v>12</v>
       </c>
       <c r="D2" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E2" s="3">
-        <v>527890.0</v>
+        <v>407190.0</v>
       </c>
       <c r="F2" s="5">
-        <v>186</v>
+        <v>121</v>
       </c>
       <c r="G2" s="3">
-        <v>5910.0</v>
+        <v>5180.0</v>
       </c>
       <c r="H2" s="3">
-        <v>1099260.0</v>
+        <v>626780.0</v>
       </c>
       <c r="I2" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J2" t="s">
         <v>15</v>
       </c>
       <c r="K2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="3">
-        <v>943000.0</v>
+        <v>843000.0</v>
       </c>
       <c r="C3" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="D3" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="3">
-        <v>424190.0</v>
+        <v>346990.0</v>
       </c>
       <c r="F3" s="5">
-        <v>81</v>
+        <v>132</v>
       </c>
       <c r="G3" s="3">
-        <v>9248.0</v>
+        <v>6997.0</v>
       </c>
       <c r="H3" s="3">
-        <v>749088.0</v>
+        <v>923604.0</v>
       </c>
       <c r="I3" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J3" t="s">
         <v>15</v>
       </c>
       <c r="K3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" s="3">
-        <v>950000.0</v>
+        <v>860530.0</v>
       </c>
       <c r="C4" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E4" s="3">
-        <v>399990.0</v>
+        <v>347690.0</v>
       </c>
       <c r="F4" s="5">
-        <v>133</v>
+        <v>96</v>
       </c>
       <c r="G4" s="3">
-        <v>7457.0</v>
+        <v>8121.0</v>
       </c>
       <c r="H4" s="3">
-        <v>991781.0</v>
+        <v>779616.0</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J4" t="s">
         <v>15</v>
       </c>
       <c r="K4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="3">
-        <v>955000.0</v>
+        <v>885000.0</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E5" s="3">
-        <v>447990.0</v>
+        <v>331990.0</v>
       </c>
       <c r="F5" s="5">
-        <v>188</v>
+        <v>69</v>
       </c>
       <c r="G5" s="3">
-        <v>5446.0</v>
+        <v>12438.0</v>
       </c>
       <c r="H5" s="3">
-        <v>1023848.0</v>
+        <v>858222.0</v>
       </c>
       <c r="I5" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J5" t="s">
         <v>15</v>
       </c>
       <c r="K5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="3">
-        <v>969000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C6" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E6" s="3">
-        <v>332990.0</v>
+        <v>391990.0</v>
       </c>
       <c r="F6" s="5">
-        <v>61</v>
+        <v>191</v>
       </c>
       <c r="G6" s="3">
-        <v>16426.0</v>
+        <v>5343.0</v>
       </c>
       <c r="H6" s="3">
-        <v>1001986.0</v>
+        <v>1020513.0</v>
       </c>
       <c r="I6" s="7" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="J6" t="s">
         <v>15</v>
       </c>
       <c r="K6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="3">
-        <v>972000.0</v>
+        <v>933003.0</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="3">
-        <v>455990.0</v>
+        <v>527890.0</v>
       </c>
       <c r="F7" s="5">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="G7" s="3">
-        <v>5833.0</v>
+        <v>5910.0</v>
       </c>
       <c r="H7" s="3">
-        <v>1102437.0</v>
+        <v>1099260.0</v>
       </c>
       <c r="I7" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J7" t="s">
         <v>15</v>
       </c>
       <c r="K7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="3">
-        <v>786750.0</v>
+        <v>943000.0</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E8" s="3">
-        <v>302890.0</v>
+        <v>424190.0</v>
       </c>
       <c r="F8" s="5">
-        <v>194</v>
+        <v>81</v>
       </c>
       <c r="G8" s="3">
-        <v>5238.0</v>
+        <v>9248.0</v>
       </c>
       <c r="H8" s="3">
-        <v>1016172.0</v>
+        <v>749088.0</v>
       </c>
       <c r="I8" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J8" t="s">
         <v>15</v>
       </c>
       <c r="K8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="3">
-        <v>1000000.0</v>
+        <v>950000.0</v>
       </c>
       <c r="C9" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E9" s="3">
-        <v>455790.0</v>
+        <v>399990.0</v>
       </c>
       <c r="F9" s="5">
-        <v>191</v>
+        <v>133</v>
       </c>
       <c r="G9" s="3">
-        <v>5739.0</v>
+        <v>7457.0</v>
       </c>
       <c r="H9" s="3">
-        <v>1096149.0</v>
+        <v>991781.0</v>
       </c>
       <c r="I9" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J9" t="s">
         <v>15</v>
       </c>
       <c r="K9" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="3">
-        <v>800000.0</v>
+        <v>955000.0</v>
       </c>
       <c r="C10" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E10" s="3">
-        <v>298990.0</v>
+        <v>447990.0</v>
       </c>
       <c r="F10" s="5">
-        <v>134</v>
+        <v>188</v>
       </c>
       <c r="G10" s="3">
-        <v>6904.0</v>
+        <v>5446.0</v>
       </c>
       <c r="H10" s="3">
-        <v>925136.0</v>
+        <v>1023848.0</v>
       </c>
       <c r="I10" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J10" t="s">
         <v>15</v>
       </c>
       <c r="K10" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="3">
-        <v>1011563.0</v>
+        <v>969000.0</v>
       </c>
       <c r="C11" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E11" s="3">
-        <v>605190.0</v>
+        <v>332990.0</v>
       </c>
       <c r="F11" s="5">
-        <v>92</v>
+        <v>61</v>
       </c>
       <c r="G11" s="3">
-        <v>8402.0</v>
+        <v>16426.0</v>
       </c>
       <c r="H11" s="3">
-        <v>772984.0</v>
+        <v>1001986.0</v>
       </c>
       <c r="I11" s="7" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="J11" t="s">
         <v>15</v>
       </c>
       <c r="K11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="3">
-        <v>805000.0</v>
+        <v>972000.0</v>
       </c>
       <c r="C12" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E12" s="3">
-        <v>369190.0</v>
+        <v>455990.0</v>
       </c>
       <c r="F12" s="5">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="G12" s="3">
-        <v>4866.0</v>
+        <v>5833.0</v>
       </c>
       <c r="H12" s="3">
-        <v>934272.0</v>
+        <v>1102437.0</v>
       </c>
       <c r="I12" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J12" t="s">
         <v>15</v>
       </c>
       <c r="K12" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="3">
-        <v>1030000.0</v>
+        <v>786750.0</v>
       </c>
       <c r="C13" t="s">
         <v>23</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E13" s="3">
-        <v>503190.0</v>
+        <v>302890.0</v>
       </c>
       <c r="F13" s="5">
-        <v>108</v>
+        <v>194</v>
       </c>
       <c r="G13" s="3">
-        <v>7856.0</v>
+        <v>5238.0</v>
       </c>
       <c r="H13" s="3">
-        <v>848448.0</v>
+        <v>1016172.0</v>
       </c>
       <c r="I13" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J13" t="s">
         <v>15</v>
       </c>
       <c r="K13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="3">
-        <v>822000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C14" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E14" s="3">
-        <v>415190.0</v>
+        <v>455790.0</v>
       </c>
       <c r="F14" s="5">
-        <v>100</v>
+        <v>191</v>
       </c>
       <c r="G14" s="3">
-        <v>6203.0</v>
+        <v>5739.0</v>
       </c>
       <c r="H14" s="3">
-        <v>620300.0</v>
+        <v>1096149.0</v>
       </c>
       <c r="I14" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J14" t="s">
         <v>15</v>
       </c>
       <c r="K14" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="3">
-        <v>1097500.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C15" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E15" s="3">
-        <v>644290.0</v>
+        <v>298990.0</v>
       </c>
       <c r="F15" s="5">
-        <v>189</v>
+        <v>134</v>
       </c>
       <c r="G15" s="3">
-        <v>6075.0</v>
+        <v>6904.0</v>
       </c>
       <c r="H15" s="3">
-        <v>1148175.0</v>
+        <v>925136.0</v>
       </c>
       <c r="I15" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J15" t="s">
         <v>15</v>
       </c>
       <c r="K15" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="3">
-        <v>823000.0</v>
+        <v>1011563.0</v>
       </c>
       <c r="C16" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D16" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E16" s="3">
-        <v>356990.0</v>
+        <v>605190.0</v>
       </c>
       <c r="F16" s="5">
-        <v>191</v>
+        <v>92</v>
       </c>
       <c r="G16" s="3">
-        <v>4853.0</v>
+        <v>8402.0</v>
       </c>
       <c r="H16" s="3">
-        <v>926923.0</v>
+        <v>772984.0</v>
       </c>
       <c r="I16" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J16" t="s">
         <v>15</v>
       </c>
       <c r="K16" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="3">
-        <v>1135000.0</v>
+        <v>805000.0</v>
       </c>
       <c r="C17" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="D17" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E17" s="3">
-        <v>484190.0</v>
+        <v>369190.0</v>
       </c>
       <c r="F17" s="5">
-        <v>157</v>
+        <v>192</v>
       </c>
       <c r="G17" s="3">
-        <v>6651.0</v>
+        <v>4866.0</v>
       </c>
       <c r="H17" s="3">
-        <v>1044207.0</v>
+        <v>934272.0</v>
       </c>
       <c r="I17" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J17" t="s">
         <v>15</v>
       </c>
       <c r="K17" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="3">
-        <v>834500.0</v>
+        <v>1030000.0</v>
       </c>
       <c r="C18" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="D18" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E18" s="3">
-        <v>407190.0</v>
+        <v>503190.0</v>
       </c>
       <c r="F18" s="5">
-        <v>121</v>
+        <v>108</v>
       </c>
       <c r="G18" s="3">
-        <v>5180.0</v>
+        <v>7856.0</v>
       </c>
       <c r="H18" s="3">
-        <v>626780.0</v>
+        <v>848448.0</v>
       </c>
       <c r="I18" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J18" t="s">
         <v>15</v>
       </c>
       <c r="K18" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="3">
-        <v>843000.0</v>
+        <v>822000.0</v>
       </c>
       <c r="C19" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="D19" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E19" s="3">
-        <v>346990.0</v>
+        <v>415190.0</v>
       </c>
       <c r="F19" s="5">
-        <v>132</v>
+        <v>100</v>
       </c>
       <c r="G19" s="3">
-        <v>6997.0</v>
+        <v>6203.0</v>
       </c>
       <c r="H19" s="3">
-        <v>923604.0</v>
+        <v>620300.0</v>
       </c>
       <c r="I19" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J19" t="s">
         <v>15</v>
       </c>
       <c r="K19" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
         <v>11</v>
       </c>
       <c r="B20" s="3">
-        <v>860530.0</v>
+        <v>1097500.0</v>
       </c>
       <c r="C20" t="s">
+        <v>26</v>
+      </c>
+      <c r="D20" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E20" s="3">
+        <v>644290.0</v>
+      </c>
+      <c r="F20" s="5">
+        <v>189</v>
+      </c>
+      <c r="G20" s="3">
+        <v>6075.0</v>
+      </c>
+      <c r="H20" s="3">
+        <v>1148175.0</v>
+      </c>
+      <c r="I20" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J20" t="s">
+        <v>15</v>
+      </c>
+      <c r="K20" t="s">
         <v>27</v>
-      </c>
-[...22 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="3">
-        <v>885000.0</v>
+        <v>823000.0</v>
       </c>
       <c r="C21" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="D21" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E21" s="3">
-        <v>331990.0</v>
+        <v>356990.0</v>
       </c>
       <c r="F21" s="5">
-        <v>69</v>
+        <v>191</v>
       </c>
       <c r="G21" s="3">
-        <v>12438.0</v>
+        <v>4853.0</v>
       </c>
       <c r="H21" s="3">
-        <v>858222.0</v>
+        <v>926923.0</v>
       </c>
       <c r="I21" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J21" t="s">
         <v>15</v>
       </c>
       <c r="K21" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="3">
-        <v>900000.0</v>
+        <v>1135000.0</v>
       </c>
       <c r="C22" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E22" s="3">
-        <v>391990.0</v>
+        <v>484190.0</v>
       </c>
       <c r="F22" s="5">
-        <v>191</v>
+        <v>157</v>
       </c>
       <c r="G22" s="3">
-        <v>5343.0</v>
+        <v>6651.0</v>
       </c>
       <c r="H22" s="3">
-        <v>1020513.0</v>
+        <v>1044207.0</v>
       </c>
       <c r="I22" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J22" t="s">
         <v>15</v>
       </c>
       <c r="K22" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
         <v>11</v>
       </c>
       <c r="B23" s="3">
-        <v>732234.0</v>
+        <v>687500.0</v>
       </c>
       <c r="C23" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E23" s="3">
-        <v>331990.0</v>
+        <v>284790.0</v>
       </c>
       <c r="F23" s="5">
-        <v>157</v>
+        <v>190</v>
       </c>
       <c r="G23" s="3">
-        <v>4861.0</v>
+        <v>4456.0</v>
       </c>
       <c r="H23" s="3">
-        <v>763177.0</v>
+        <v>846640.0</v>
       </c>
       <c r="I23" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J23" t="s">
         <v>15</v>
       </c>
       <c r="K23" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="3">
-        <v>589550.0</v>
+        <v>700245.0</v>
       </c>
       <c r="C24" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E24" s="3">
-        <v>226790.0</v>
+        <v>312990.0</v>
       </c>
       <c r="F24" s="5">
-        <v>174</v>
+        <v>144</v>
       </c>
       <c r="G24" s="3">
-        <v>4309.0</v>
+        <v>4737.0</v>
       </c>
       <c r="H24" s="3">
-        <v>749766.0</v>
+        <v>682128.0</v>
       </c>
       <c r="I24" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J24" t="s">
         <v>15</v>
       </c>
       <c r="K24" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
         <v>11</v>
       </c>
       <c r="B25" s="3">
-        <v>741500.0</v>
+        <v>701000.0</v>
       </c>
       <c r="C25" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E25" s="3">
-        <v>287190.0</v>
+        <v>296990.0</v>
       </c>
       <c r="F25" s="5">
-        <v>194</v>
+        <v>177</v>
       </c>
       <c r="G25" s="3">
-        <v>5143.0</v>
+        <v>4518.0</v>
       </c>
       <c r="H25" s="3">
-        <v>997742.0</v>
+        <v>799686.0</v>
       </c>
       <c r="I25" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J25" t="s">
         <v>15</v>
       </c>
       <c r="K25" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
         <v>11</v>
       </c>
       <c r="B26" s="3">
-        <v>597270.5</v>
+        <v>713800.0</v>
       </c>
       <c r="C26" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E26" s="3">
-        <v>159990.0</v>
+        <v>262190.0</v>
       </c>
       <c r="F26" s="5">
-        <v>26</v>
+        <v>65</v>
       </c>
       <c r="G26" s="3">
-        <v>22690.0</v>
+        <v>11245.0</v>
       </c>
       <c r="H26" s="3">
-        <v>589940.0</v>
+        <v>730925.0</v>
       </c>
       <c r="I26" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J26" t="s">
         <v>15</v>
       </c>
       <c r="K26" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
         <v>11</v>
       </c>
       <c r="B27" s="3">
-        <v>753103.0</v>
+        <v>725000.0</v>
       </c>
       <c r="C27" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D27" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E27" s="3">
-        <v>324590.0</v>
+        <v>402990.0</v>
       </c>
       <c r="F27" s="5">
-        <v>179</v>
+        <v>95</v>
       </c>
       <c r="G27" s="3">
-        <v>4639.0</v>
+        <v>6200.0</v>
       </c>
       <c r="H27" s="3">
-        <v>830381.0</v>
+        <v>589000.0</v>
       </c>
       <c r="I27" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J27" t="s">
         <v>15</v>
       </c>
       <c r="K27" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
         <v>11</v>
       </c>
       <c r="B28" s="3">
-        <v>602000.0</v>
+        <v>732234.0</v>
       </c>
       <c r="C28" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="D28" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E28" s="3">
-        <v>269390.0</v>
+        <v>331990.0</v>
       </c>
       <c r="F28" s="5">
-        <v>191</v>
+        <v>157</v>
       </c>
       <c r="G28" s="3">
-        <v>3660.0</v>
+        <v>4861.0</v>
       </c>
       <c r="H28" s="3">
-        <v>699060.0</v>
+        <v>763177.0</v>
       </c>
       <c r="I28" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J28" t="s">
         <v>15</v>
       </c>
       <c r="K28" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
         <v>11</v>
       </c>
       <c r="B29" s="3">
-        <v>753874.0</v>
+        <v>589550.0</v>
       </c>
       <c r="C29" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="D29" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E29" s="3">
-        <v>270690.0</v>
+        <v>226790.0</v>
       </c>
       <c r="F29" s="5">
-        <v>48</v>
+        <v>174</v>
       </c>
       <c r="G29" s="3">
-        <v>14861.0</v>
+        <v>4309.0</v>
       </c>
       <c r="H29" s="3">
-        <v>713328.0</v>
+        <v>749766.0</v>
       </c>
       <c r="I29" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J29" t="s">
         <v>15</v>
       </c>
       <c r="K29" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
         <v>11</v>
       </c>
       <c r="B30" s="3">
-        <v>615000.0</v>
+        <v>741500.0</v>
       </c>
       <c r="C30" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D30" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E30" s="3">
-        <v>271990.0</v>
+        <v>287190.0</v>
       </c>
       <c r="F30" s="5">
-        <v>164</v>
+        <v>194</v>
       </c>
       <c r="G30" s="3">
-        <v>4062.0</v>
+        <v>5143.0</v>
       </c>
       <c r="H30" s="3">
-        <v>666168.0</v>
+        <v>997742.0</v>
       </c>
       <c r="I30" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J30" t="s">
         <v>15</v>
       </c>
       <c r="K30" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" t="s">
         <v>11</v>
       </c>
       <c r="B31" s="3">
-        <v>760000.0</v>
+        <v>597270.5</v>
       </c>
       <c r="C31" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D31" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E31" s="3">
-        <v>319990.0</v>
+        <v>159990.0</v>
       </c>
       <c r="F31" s="5">
-        <v>180</v>
+        <v>26</v>
       </c>
       <c r="G31" s="3">
-        <v>4789.0</v>
+        <v>22690.0</v>
       </c>
       <c r="H31" s="3">
-        <v>862020.0</v>
+        <v>589940.0</v>
       </c>
       <c r="I31" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J31" t="s">
         <v>15</v>
       </c>
       <c r="K31" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" t="s">
         <v>11</v>
       </c>
       <c r="B32" s="3">
-        <v>625000.0</v>
+        <v>753103.0</v>
       </c>
       <c r="C32" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="D32" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E32" s="3">
-        <v>237190.0</v>
+        <v>324590.0</v>
       </c>
       <c r="F32" s="5">
-        <v>85</v>
+        <v>179</v>
       </c>
       <c r="G32" s="3">
-        <v>7548.0</v>
+        <v>4639.0</v>
       </c>
       <c r="H32" s="3">
-        <v>641580.0</v>
+        <v>830381.0</v>
       </c>
       <c r="I32" s="7" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="J32" t="s">
         <v>15</v>
       </c>
       <c r="K32" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" t="s">
         <v>11</v>
       </c>
       <c r="B33" s="3">
-        <v>785050.0</v>
+        <v>602000.0</v>
       </c>
       <c r="C33" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="D33" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E33" s="3">
-        <v>304190.0</v>
+        <v>269390.0</v>
       </c>
       <c r="F33" s="5">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="G33" s="3">
-        <v>5397.0</v>
+        <v>3660.0</v>
       </c>
       <c r="H33" s="3">
-        <v>1047018.0</v>
+        <v>699060.0</v>
       </c>
       <c r="I33" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J33" t="s">
         <v>15</v>
       </c>
       <c r="K33" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" t="s">
         <v>11</v>
       </c>
       <c r="B34" s="3">
-        <v>625000.0</v>
+        <v>753874.0</v>
       </c>
       <c r="C34" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D34" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E34" s="3">
-        <v>410790.0</v>
+        <v>270690.0</v>
       </c>
       <c r="F34" s="5">
-        <v>189</v>
+        <v>48</v>
       </c>
       <c r="G34" s="3">
-        <v>2987.0</v>
+        <v>14861.0</v>
       </c>
       <c r="H34" s="3">
-        <v>564543.0</v>
+        <v>713328.0</v>
       </c>
       <c r="I34" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J34" t="s">
         <v>15</v>
       </c>
       <c r="K34" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" t="s">
         <v>11</v>
       </c>
       <c r="B35" s="3">
-        <v>632185.0</v>
+        <v>615000.0</v>
       </c>
       <c r="C35" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E35" s="3">
-        <v>214290.0</v>
+        <v>271990.0</v>
       </c>
       <c r="F35" s="5">
-        <v>57</v>
+        <v>164</v>
       </c>
       <c r="G35" s="3">
-        <v>12799.0</v>
+        <v>4062.0</v>
       </c>
       <c r="H35" s="3">
-        <v>729543.0</v>
+        <v>666168.0</v>
       </c>
       <c r="I35" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J35" t="s">
         <v>15</v>
       </c>
       <c r="K35" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" t="s">
         <v>11</v>
       </c>
       <c r="B36" s="3">
-        <v>632400.0</v>
+        <v>760000.0</v>
       </c>
       <c r="C36" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E36" s="3">
-        <v>290990.0</v>
+        <v>319990.0</v>
       </c>
       <c r="F36" s="5">
-        <v>192</v>
+        <v>180</v>
       </c>
       <c r="G36" s="3">
-        <v>3385.0</v>
+        <v>4789.0</v>
       </c>
       <c r="H36" s="3">
-        <v>649920.0</v>
+        <v>862020.0</v>
       </c>
       <c r="I36" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J36" t="s">
         <v>15</v>
       </c>
       <c r="K36" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" t="s">
         <v>11</v>
       </c>
       <c r="B37" s="3">
-        <v>660000.0</v>
+        <v>625000.0</v>
       </c>
       <c r="C37" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E37" s="3">
-        <v>342190.0</v>
+        <v>237190.0</v>
       </c>
       <c r="F37" s="5">
-        <v>124</v>
+        <v>85</v>
       </c>
       <c r="G37" s="3">
-        <v>4383.0</v>
+        <v>7548.0</v>
       </c>
       <c r="H37" s="3">
-        <v>543492.0</v>
+        <v>641580.0</v>
       </c>
       <c r="I37" s="7" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="J37" t="s">
         <v>15</v>
       </c>
       <c r="K37" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" t="s">
         <v>11</v>
       </c>
       <c r="B38" s="3">
-        <v>682298.0</v>
+        <v>785050.0</v>
       </c>
       <c r="C38" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E38" s="3">
-        <v>305390.0</v>
+        <v>304190.0</v>
       </c>
       <c r="F38" s="5">
-        <v>141</v>
+        <v>194</v>
       </c>
       <c r="G38" s="3">
-        <v>4722.0</v>
+        <v>5397.0</v>
       </c>
       <c r="H38" s="3">
-        <v>665802.0</v>
+        <v>1047018.0</v>
       </c>
       <c r="I38" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J38" t="s">
         <v>15</v>
       </c>
       <c r="K38" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" t="s">
         <v>11</v>
       </c>
       <c r="B39" s="3">
-        <v>687500.0</v>
+        <v>625000.0</v>
       </c>
       <c r="C39" t="s">
         <v>26</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E39" s="3">
-        <v>284790.0</v>
+        <v>410790.0</v>
       </c>
       <c r="F39" s="5">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="G39" s="3">
-        <v>4456.0</v>
+        <v>2987.0</v>
       </c>
       <c r="H39" s="3">
-        <v>846640.0</v>
+        <v>564543.0</v>
       </c>
       <c r="I39" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J39" t="s">
         <v>15</v>
       </c>
       <c r="K39" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" t="s">
         <v>11</v>
       </c>
       <c r="B40" s="3">
-        <v>700245.0</v>
+        <v>632185.0</v>
       </c>
       <c r="C40" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="D40" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E40" s="3">
-        <v>312990.0</v>
+        <v>214290.0</v>
       </c>
       <c r="F40" s="5">
-        <v>144</v>
+        <v>57</v>
       </c>
       <c r="G40" s="3">
-        <v>4737.0</v>
+        <v>12799.0</v>
       </c>
       <c r="H40" s="3">
-        <v>682128.0</v>
+        <v>729543.0</v>
       </c>
       <c r="I40" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J40" t="s">
         <v>15</v>
       </c>
       <c r="K40" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" t="s">
         <v>11</v>
       </c>
       <c r="B41" s="3">
-        <v>701000.0</v>
+        <v>632400.0</v>
       </c>
       <c r="C41" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D41" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E41" s="3">
-        <v>296990.0</v>
+        <v>290990.0</v>
       </c>
       <c r="F41" s="5">
-        <v>177</v>
+        <v>192</v>
       </c>
       <c r="G41" s="3">
-        <v>4518.0</v>
+        <v>3385.0</v>
       </c>
       <c r="H41" s="3">
-        <v>799686.0</v>
+        <v>649920.0</v>
       </c>
       <c r="I41" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J41" t="s">
         <v>15</v>
       </c>
       <c r="K41" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" t="s">
         <v>11</v>
       </c>
       <c r="B42" s="3">
-        <v>713800.0</v>
+        <v>660000.0</v>
       </c>
       <c r="C42" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="D42" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E42" s="3">
-        <v>262190.0</v>
+        <v>342190.0</v>
       </c>
       <c r="F42" s="5">
-        <v>65</v>
+        <v>124</v>
       </c>
       <c r="G42" s="3">
-        <v>11245.0</v>
+        <v>4383.0</v>
       </c>
       <c r="H42" s="3">
-        <v>730925.0</v>
+        <v>543492.0</v>
       </c>
       <c r="I42" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J42" t="s">
         <v>15</v>
       </c>
       <c r="K42" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" t="s">
         <v>11</v>
       </c>
       <c r="B43" s="3">
-        <v>725000.0</v>
+        <v>682298.0</v>
       </c>
       <c r="C43" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D43" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E43" s="3">
-        <v>402990.0</v>
+        <v>305390.0</v>
       </c>
       <c r="F43" s="5">
-        <v>95</v>
+        <v>141</v>
       </c>
       <c r="G43" s="3">
-        <v>6200.0</v>
+        <v>4722.0</v>
       </c>
       <c r="H43" s="3">
-        <v>589000.0</v>
+        <v>665802.0</v>
       </c>
       <c r="I43" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J43" t="s">
         <v>15</v>
       </c>
       <c r="K43" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" t="s">
         <v>11</v>
       </c>
       <c r="B44" s="3">
-        <v>524070.0</v>
+        <v>502000.0</v>
       </c>
       <c r="C44" t="s">
         <v>31</v>
       </c>
       <c r="D44" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E44" s="3">
-        <v>214190.0</v>
+        <v>215190.0</v>
       </c>
       <c r="F44" s="5">
-        <v>145</v>
+        <v>186</v>
       </c>
       <c r="G44" s="3">
-        <v>4113.0</v>
+        <v>2674.0</v>
       </c>
       <c r="H44" s="3">
-        <v>596385.0</v>
+        <v>497364.0</v>
       </c>
       <c r="I44" s="7" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="J44" t="s">
         <v>15</v>
       </c>
       <c r="K44" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" t="s">
         <v>11</v>
       </c>
       <c r="B45" s="3">
-        <v>585200.0</v>
+        <v>570000.0</v>
       </c>
       <c r="C45" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="D45" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E45" s="3">
-        <v>217190.0</v>
+        <v>243590.0</v>
       </c>
       <c r="F45" s="5">
-        <v>142</v>
+        <v>102</v>
       </c>
       <c r="G45" s="3">
-        <v>4191.0</v>
+        <v>5573.0</v>
       </c>
       <c r="H45" s="3">
-        <v>595122.0</v>
+        <v>568446.0</v>
       </c>
       <c r="I45" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J45" t="s">
         <v>15</v>
       </c>
       <c r="K45" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" t="s">
         <v>11</v>
       </c>
       <c r="B46" s="3">
-        <v>526136.0</v>
+        <v>514400.0</v>
       </c>
       <c r="C46" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="D46" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E46" s="3">
-        <v>230990.0</v>
+        <v>237590.0</v>
       </c>
       <c r="F46" s="5">
-        <v>226</v>
+        <v>184</v>
       </c>
       <c r="G46" s="3">
-        <v>2832.0</v>
+        <v>3240.5</v>
       </c>
       <c r="H46" s="3">
-        <v>640032.0</v>
+        <v>596252.0</v>
       </c>
       <c r="I46" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J46" t="s">
         <v>15</v>
       </c>
       <c r="K46" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47" t="s">
         <v>11</v>
       </c>
       <c r="B47" s="3">
-        <v>530000.0</v>
+        <v>574700.0</v>
       </c>
       <c r="C47" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="D47" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E47" s="3">
-        <v>275990.0</v>
+        <v>242390.0</v>
       </c>
       <c r="F47" s="5">
-        <v>198</v>
+        <v>141</v>
       </c>
       <c r="G47" s="3">
-        <v>3050.0</v>
+        <v>4302.0</v>
       </c>
       <c r="H47" s="3">
-        <v>603900.0</v>
+        <v>606582.0</v>
       </c>
       <c r="I47" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J47" t="s">
         <v>15</v>
       </c>
       <c r="K47" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48" t="s">
         <v>11</v>
       </c>
       <c r="B48" s="3">
-        <v>535000.0</v>
+        <v>515400.0</v>
       </c>
       <c r="C48" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D48" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E48" s="3">
-        <v>215190.0</v>
+        <v>235290.0</v>
       </c>
       <c r="F48" s="5">
-        <v>133</v>
+        <v>192</v>
       </c>
       <c r="G48" s="3">
-        <v>4395.0</v>
+        <v>3048.0</v>
       </c>
       <c r="H48" s="3">
-        <v>584535.0</v>
+        <v>585216.0</v>
       </c>
       <c r="I48" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J48" t="s">
         <v>15</v>
       </c>
       <c r="K48" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49" t="s">
         <v>11</v>
       </c>
       <c r="B49" s="3">
-        <v>537464.0</v>
+        <v>575732.0</v>
       </c>
       <c r="C49" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="D49" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E49" s="3">
-        <v>208890.0</v>
+        <v>257590.0</v>
       </c>
       <c r="F49" s="5">
-        <v>145</v>
+        <v>167</v>
       </c>
       <c r="G49" s="3">
-        <v>3749.0</v>
+        <v>3549.0</v>
       </c>
       <c r="H49" s="3">
-        <v>543605.0</v>
+        <v>592683.0</v>
       </c>
       <c r="I49" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J49" t="s">
         <v>15</v>
       </c>
       <c r="K49" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50" t="s">
         <v>11</v>
       </c>
       <c r="B50" s="3">
-        <v>539862.0</v>
+        <v>520000.0</v>
       </c>
       <c r="C50" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="D50" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E50" s="3">
-        <v>225990.0</v>
+        <v>219190.0</v>
       </c>
       <c r="F50" s="5">
-        <v>203</v>
+        <v>191</v>
       </c>
       <c r="G50" s="3">
-        <v>3266.0</v>
+        <v>3000.0</v>
       </c>
       <c r="H50" s="3">
-        <v>662998.0</v>
+        <v>573000.0</v>
       </c>
       <c r="I50" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J50" t="s">
         <v>15</v>
       </c>
       <c r="K50" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51" t="s">
         <v>11</v>
       </c>
       <c r="B51" s="3">
-        <v>545756.0</v>
+        <v>575800.0</v>
       </c>
       <c r="C51" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="D51" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E51" s="3">
-        <v>233790.0</v>
+        <v>222190.0</v>
       </c>
       <c r="F51" s="5">
-        <v>201</v>
+        <v>174</v>
       </c>
       <c r="G51" s="3">
-        <v>3367.0</v>
+        <v>4231.0</v>
       </c>
       <c r="H51" s="3">
-        <v>676767.0</v>
+        <v>736194.0</v>
       </c>
       <c r="I51" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J51" t="s">
         <v>15</v>
       </c>
       <c r="K51" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52" t="s">
         <v>11</v>
       </c>
       <c r="B52" s="3">
-        <v>555619.0</v>
+        <v>523397.0</v>
       </c>
       <c r="C52" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="D52" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E52" s="3">
-        <v>254490.0</v>
+        <v>224590.0</v>
       </c>
       <c r="F52" s="5">
-        <v>121</v>
+        <v>200</v>
       </c>
       <c r="G52" s="3">
-        <v>3904.0</v>
+        <v>3291.0</v>
       </c>
       <c r="H52" s="3">
-        <v>472384.0</v>
+        <v>658200.0</v>
       </c>
       <c r="I52" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J52" t="s">
         <v>15</v>
       </c>
       <c r="K52" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53" t="s">
         <v>11</v>
       </c>
       <c r="B53" s="3">
-        <v>558000.0</v>
+        <v>579113.0</v>
       </c>
       <c r="C53" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D53" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E53" s="3">
-        <v>288190.0</v>
+        <v>232990.0</v>
       </c>
       <c r="F53" s="5">
-        <v>121</v>
+        <v>179</v>
       </c>
       <c r="G53" s="3">
-        <v>3771.0</v>
+        <v>3470.0</v>
       </c>
       <c r="H53" s="3">
-        <v>456291.0</v>
+        <v>621130.0</v>
       </c>
       <c r="I53" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J53" t="s">
         <v>15</v>
       </c>
       <c r="K53" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54" t="s">
         <v>11</v>
       </c>
       <c r="B54" s="3">
-        <v>562600.0</v>
+        <v>524070.0</v>
       </c>
       <c r="C54" t="s">
-        <v>12</v>
+        <v>34</v>
       </c>
       <c r="D54" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E54" s="3">
-        <v>265990.0</v>
+        <v>214190.0</v>
       </c>
       <c r="F54" s="5">
-        <v>192</v>
+        <v>145</v>
       </c>
       <c r="G54" s="3">
-        <v>2976.0</v>
+        <v>4113.0</v>
       </c>
       <c r="H54" s="3">
-        <v>571392.0</v>
+        <v>596385.0</v>
       </c>
       <c r="I54" s="7" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="J54" t="s">
         <v>15</v>
       </c>
       <c r="K54" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55" t="s">
         <v>11</v>
       </c>
       <c r="B55" s="3">
-        <v>500000.0</v>
+        <v>585200.0</v>
       </c>
       <c r="C55" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="D55" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E55" s="3">
-        <v>212490.0</v>
+        <v>217190.0</v>
       </c>
       <c r="F55" s="5">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="G55" s="3">
-        <v>3516.0</v>
+        <v>4191.0</v>
       </c>
       <c r="H55" s="3">
-        <v>509820.0</v>
+        <v>595122.0</v>
       </c>
       <c r="I55" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J55" t="s">
         <v>15</v>
       </c>
       <c r="K55" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56" t="s">
         <v>11</v>
       </c>
       <c r="B56" s="3">
-        <v>567956.0</v>
+        <v>526136.0</v>
       </c>
       <c r="C56" t="s">
         <v>36</v>
       </c>
       <c r="D56" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E56" s="3">
-        <v>242890.0</v>
+        <v>230990.0</v>
       </c>
       <c r="F56" s="5">
-        <v>201</v>
+        <v>226</v>
       </c>
       <c r="G56" s="3">
-        <v>3373.0</v>
+        <v>2832.0</v>
       </c>
       <c r="H56" s="3">
-        <v>677973.0</v>
+        <v>640032.0</v>
       </c>
       <c r="I56" s="7" t="s">
-        <v>18</v>
+        <v>37</v>
       </c>
       <c r="J56" t="s">
         <v>15</v>
       </c>
       <c r="K56" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57" t="s">
         <v>11</v>
       </c>
       <c r="B57" s="3">
-        <v>502000.0</v>
+        <v>530000.0</v>
       </c>
       <c r="C57" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="D57" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E57" s="3">
-        <v>215190.0</v>
+        <v>275990.0</v>
       </c>
       <c r="F57" s="5">
-        <v>186</v>
+        <v>198</v>
       </c>
       <c r="G57" s="3">
-        <v>2674.0</v>
+        <v>3050.0</v>
       </c>
       <c r="H57" s="3">
-        <v>497364.0</v>
+        <v>603900.0</v>
       </c>
       <c r="I57" s="7" t="s">
-        <v>38</v>
+        <v>19</v>
       </c>
       <c r="J57" t="s">
         <v>15</v>
       </c>
       <c r="K57" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58" t="s">
         <v>11</v>
       </c>
       <c r="B58" s="3">
-        <v>570000.0</v>
+        <v>535000.0</v>
       </c>
       <c r="C58" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D58" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E58" s="3">
-        <v>243590.0</v>
+        <v>215190.0</v>
       </c>
       <c r="F58" s="5">
-        <v>102</v>
+        <v>133</v>
       </c>
       <c r="G58" s="3">
-        <v>5573.0</v>
+        <v>4395.0</v>
       </c>
       <c r="H58" s="3">
-        <v>568446.0</v>
+        <v>584535.0</v>
       </c>
       <c r="I58" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J58" t="s">
         <v>15</v>
       </c>
       <c r="K58" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59" t="s">
         <v>11</v>
       </c>
       <c r="B59" s="3">
-        <v>514400.0</v>
+        <v>537464.0</v>
       </c>
       <c r="C59" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="D59" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E59" s="3">
-        <v>237590.0</v>
+        <v>208890.0</v>
       </c>
       <c r="F59" s="5">
-        <v>184</v>
+        <v>145</v>
       </c>
       <c r="G59" s="3">
-        <v>3240.5</v>
+        <v>3749.0</v>
       </c>
       <c r="H59" s="3">
-        <v>596252.0</v>
+        <v>543605.0</v>
       </c>
       <c r="I59" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J59" t="s">
         <v>15</v>
       </c>
       <c r="K59" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60" t="s">
         <v>11</v>
       </c>
       <c r="B60" s="3">
-        <v>574700.0</v>
+        <v>539862.0</v>
       </c>
       <c r="C60" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="D60" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E60" s="3">
-        <v>242390.0</v>
+        <v>225990.0</v>
       </c>
       <c r="F60" s="5">
-        <v>141</v>
+        <v>203</v>
       </c>
       <c r="G60" s="3">
-        <v>4302.0</v>
+        <v>3266.0</v>
       </c>
       <c r="H60" s="3">
-        <v>606582.0</v>
+        <v>662998.0</v>
       </c>
       <c r="I60" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J60" t="s">
         <v>15</v>
       </c>
       <c r="K60" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61" t="s">
         <v>11</v>
       </c>
       <c r="B61" s="3">
-        <v>515400.0</v>
+        <v>545756.0</v>
       </c>
       <c r="C61" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="D61" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E61" s="3">
-        <v>235290.0</v>
+        <v>233790.0</v>
       </c>
       <c r="F61" s="5">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="G61" s="3">
-        <v>3048.0</v>
+        <v>3367.0</v>
       </c>
       <c r="H61" s="3">
-        <v>585216.0</v>
+        <v>676767.0</v>
       </c>
       <c r="I61" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J61" t="s">
         <v>15</v>
       </c>
       <c r="K61" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62" t="s">
         <v>11</v>
       </c>
       <c r="B62" s="3">
-        <v>575732.0</v>
+        <v>555619.0</v>
       </c>
       <c r="C62" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D62" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E62" s="3">
-        <v>257590.0</v>
+        <v>254490.0</v>
       </c>
       <c r="F62" s="5">
-        <v>167</v>
+        <v>121</v>
       </c>
       <c r="G62" s="3">
-        <v>3549.0</v>
+        <v>3904.0</v>
       </c>
       <c r="H62" s="3">
-        <v>592683.0</v>
+        <v>472384.0</v>
       </c>
       <c r="I62" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J62" t="s">
         <v>15</v>
       </c>
       <c r="K62" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63" t="s">
         <v>11</v>
       </c>
       <c r="B63" s="3">
-        <v>520000.0</v>
+        <v>558000.0</v>
       </c>
       <c r="C63" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="D63" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E63" s="3">
-        <v>219190.0</v>
+        <v>288190.0</v>
       </c>
       <c r="F63" s="5">
-        <v>191</v>
+        <v>121</v>
       </c>
       <c r="G63" s="3">
-        <v>3000.0</v>
+        <v>3771.0</v>
       </c>
       <c r="H63" s="3">
-        <v>573000.0</v>
+        <v>456291.0</v>
       </c>
       <c r="I63" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J63" t="s">
         <v>15</v>
       </c>
       <c r="K63" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64" t="s">
         <v>11</v>
       </c>
       <c r="B64" s="3">
-        <v>575800.0</v>
+        <v>562600.0</v>
       </c>
       <c r="C64" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D64" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E64" s="3">
-        <v>222190.0</v>
+        <v>265990.0</v>
       </c>
       <c r="F64" s="5">
-        <v>174</v>
+        <v>192</v>
       </c>
       <c r="G64" s="3">
-        <v>4231.0</v>
+        <v>2976.0</v>
       </c>
       <c r="H64" s="3">
-        <v>736194.0</v>
+        <v>571392.0</v>
       </c>
       <c r="I64" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J64" t="s">
         <v>15</v>
       </c>
       <c r="K64" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65" t="s">
         <v>11</v>
       </c>
       <c r="B65" s="3">
-        <v>523397.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C65" t="s">
-        <v>36</v>
+        <v>12</v>
       </c>
       <c r="D65" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E65" s="3">
-        <v>224590.0</v>
+        <v>212490.0</v>
       </c>
       <c r="F65" s="5">
-        <v>200</v>
+        <v>145</v>
       </c>
       <c r="G65" s="3">
-        <v>3291.0</v>
+        <v>3516.0</v>
       </c>
       <c r="H65" s="3">
-        <v>658200.0</v>
+        <v>509820.0</v>
       </c>
       <c r="I65" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J65" t="s">
         <v>15</v>
       </c>
       <c r="K65" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66" t="s">
         <v>11</v>
       </c>
       <c r="B66" s="3">
-        <v>579113.0</v>
+        <v>567956.0</v>
       </c>
       <c r="C66" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="D66" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E66" s="3">
-        <v>232990.0</v>
+        <v>242890.0</v>
       </c>
       <c r="F66" s="5">
-        <v>179</v>
+        <v>201</v>
       </c>
       <c r="G66" s="3">
-        <v>3470.0</v>
+        <v>3373.0</v>
       </c>
       <c r="H66" s="3">
-        <v>621130.0</v>
+        <v>677973.0</v>
       </c>
       <c r="I66" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J66" t="s">
         <v>15</v>
       </c>
       <c r="K66" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67" t="s">
         <v>11</v>
       </c>
       <c r="B67" s="3">
-        <v>458000.0</v>
+        <v>445000.0</v>
       </c>
       <c r="C67" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="D67" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E67" s="3">
-        <v>184190.0</v>
+        <v>152490.0</v>
       </c>
       <c r="F67" s="5">
-        <v>190</v>
+        <v>57</v>
       </c>
       <c r="G67" s="3">
-        <v>3080.0</v>
+        <v>8598.5</v>
       </c>
       <c r="H67" s="3">
-        <v>585200.0</v>
+        <v>490114.5</v>
       </c>
       <c r="I67" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J67" t="s">
         <v>15</v>
       </c>
       <c r="K67" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="68" spans="1:11">
       <c r="A68" t="s">
         <v>11</v>
       </c>
       <c r="B68" s="3">
-        <v>462000.0</v>
+        <v>445000.0</v>
       </c>
       <c r="C68" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="D68" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E68" s="3">
-        <v>238990.0</v>
+        <v>152490.0</v>
       </c>
       <c r="F68" s="5">
-        <v>119</v>
+        <v>57</v>
       </c>
       <c r="G68" s="3">
-        <v>3261.0</v>
+        <v>8598.5</v>
       </c>
       <c r="H68" s="3">
-        <v>388059.0</v>
+        <v>490114.5</v>
       </c>
       <c r="I68" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J68" t="s">
         <v>15</v>
       </c>
       <c r="K68" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="69" spans="1:11">
       <c r="A69" t="s">
         <v>11</v>
       </c>
       <c r="B69" s="3">
-        <v>463000.0</v>
+        <v>446000.0</v>
       </c>
       <c r="C69" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="D69" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E69" s="3">
-        <v>135890.0</v>
+        <v>206990.0</v>
       </c>
       <c r="F69" s="5">
-        <v>59</v>
+        <v>167</v>
       </c>
       <c r="G69" s="3">
-        <v>9513.0</v>
+        <v>2872.0</v>
       </c>
       <c r="H69" s="3">
-        <v>561267.0</v>
+        <v>479624.0</v>
       </c>
       <c r="I69" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J69" t="s">
         <v>15</v>
       </c>
       <c r="K69" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="70" spans="1:11">
       <c r="A70" t="s">
         <v>11</v>
       </c>
       <c r="B70" s="3">
-        <v>468000.0</v>
+        <v>446000.0</v>
       </c>
       <c r="C70" t="s">
         <v>29</v>
       </c>
       <c r="D70" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E70" s="3">
-        <v>125990.0</v>
+        <v>152790.0</v>
       </c>
       <c r="F70" s="5">
         <v>57</v>
       </c>
       <c r="G70" s="3">
-        <v>10514.0</v>
+        <v>8598.5</v>
       </c>
       <c r="H70" s="3">
-        <v>599298.0</v>
+        <v>490114.5</v>
       </c>
       <c r="I70" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J70" t="s">
         <v>15</v>
       </c>
       <c r="K70" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="71" spans="1:11">
       <c r="A71" t="s">
         <v>11</v>
       </c>
       <c r="B71" s="3">
-        <v>415000.0</v>
+        <v>446000.0</v>
       </c>
       <c r="C71" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="D71" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E71" s="3">
-        <v>179990.0</v>
+        <v>152790.0</v>
       </c>
       <c r="F71" s="5">
-        <v>133</v>
+        <v>57</v>
       </c>
       <c r="G71" s="3">
-        <v>3062.0</v>
+        <v>8689.0</v>
       </c>
       <c r="H71" s="3">
-        <v>407246.0</v>
+        <v>495273.0</v>
       </c>
       <c r="I71" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J71" t="s">
         <v>15</v>
       </c>
       <c r="K71" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="72" spans="1:11">
       <c r="A72" t="s">
         <v>11</v>
       </c>
       <c r="B72" s="3">
-        <v>469300.0</v>
+        <v>458000.0</v>
       </c>
       <c r="C72" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="D72" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E72" s="3">
-        <v>216990.0</v>
+        <v>184190.0</v>
       </c>
       <c r="F72" s="5">
-        <v>155</v>
+        <v>190</v>
       </c>
       <c r="G72" s="3">
-        <v>2889.0</v>
+        <v>3080.0</v>
       </c>
       <c r="H72" s="3">
-        <v>447795.0</v>
+        <v>585200.0</v>
       </c>
       <c r="I72" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J72" t="s">
         <v>15</v>
       </c>
       <c r="K72" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="73" spans="1:11">
       <c r="A73" t="s">
         <v>11</v>
       </c>
       <c r="B73" s="3">
-        <v>420000.0</v>
+        <v>462000.0</v>
       </c>
       <c r="C73" t="s">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="D73" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E73" s="3">
-        <v>161190.0</v>
+        <v>238990.0</v>
       </c>
       <c r="F73" s="5">
-        <v>164</v>
+        <v>119</v>
       </c>
       <c r="G73" s="3">
-        <v>3572.0</v>
+        <v>3261.0</v>
       </c>
       <c r="H73" s="3">
-        <v>585808.0</v>
+        <v>388059.0</v>
       </c>
       <c r="I73" s="7" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="J73" t="s">
         <v>15</v>
       </c>
       <c r="K73" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="74" spans="1:11">
       <c r="A74" t="s">
         <v>11</v>
       </c>
       <c r="B74" s="3">
-        <v>471000.0</v>
+        <v>463000.0</v>
       </c>
       <c r="C74" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="D74" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E74" s="3">
-        <v>229990.0</v>
+        <v>135890.0</v>
       </c>
       <c r="F74" s="5">
-        <v>111</v>
+        <v>59</v>
       </c>
       <c r="G74" s="3">
-        <v>3260.0</v>
+        <v>9513.0</v>
       </c>
       <c r="H74" s="3">
-        <v>361860.0</v>
+        <v>561267.0</v>
       </c>
       <c r="I74" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J74" t="s">
         <v>15</v>
       </c>
       <c r="K74" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="75" spans="1:11">
       <c r="A75" t="s">
         <v>11</v>
       </c>
       <c r="B75" s="3">
-        <v>420000.0</v>
+        <v>468000.0</v>
       </c>
       <c r="C75" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="D75" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E75" s="3">
-        <v>199990.0</v>
+        <v>125990.0</v>
       </c>
       <c r="F75" s="5">
-        <v>142</v>
+        <v>57</v>
       </c>
       <c r="G75" s="3">
-        <v>2871.0</v>
+        <v>10514.0</v>
       </c>
       <c r="H75" s="3">
-        <v>407682.0</v>
+        <v>599298.0</v>
       </c>
       <c r="I75" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J75" t="s">
         <v>15</v>
       </c>
       <c r="K75" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="76" spans="1:11">
       <c r="A76" t="s">
         <v>11</v>
       </c>
       <c r="B76" s="3">
-        <v>473000.0</v>
+        <v>415000.0</v>
       </c>
       <c r="C76" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D76" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E76" s="3">
-        <v>286990.0</v>
+        <v>179990.0</v>
       </c>
       <c r="F76" s="5">
-        <v>147</v>
+        <v>133</v>
       </c>
       <c r="G76" s="3">
-        <v>2584.0</v>
+        <v>3062.0</v>
       </c>
       <c r="H76" s="3">
-        <v>379848.0</v>
+        <v>407246.0</v>
       </c>
       <c r="I76" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J76" t="s">
         <v>15</v>
       </c>
       <c r="K76" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="77" spans="1:11">
       <c r="A77" t="s">
         <v>11</v>
       </c>
       <c r="B77" s="3">
-        <v>422240.0</v>
+        <v>469300.0</v>
       </c>
       <c r="C77" t="s">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="D77" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E77" s="3">
-        <v>169890.0</v>
+        <v>216990.0</v>
       </c>
       <c r="F77" s="5">
-        <v>163</v>
+        <v>155</v>
       </c>
       <c r="G77" s="3">
-        <v>3573.0</v>
+        <v>2889.0</v>
       </c>
       <c r="H77" s="3">
-        <v>582399.0</v>
+        <v>447795.0</v>
       </c>
       <c r="I77" s="7" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="J77" t="s">
         <v>15</v>
       </c>
       <c r="K77" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="78" spans="1:11">
       <c r="A78" t="s">
         <v>11</v>
       </c>
       <c r="B78" s="3">
-        <v>491550.0</v>
+        <v>420000.0</v>
       </c>
       <c r="C78" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="D78" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E78" s="3">
-        <v>200190.0</v>
+        <v>161190.0</v>
       </c>
       <c r="F78" s="5">
-        <v>117</v>
+        <v>164</v>
       </c>
       <c r="G78" s="3">
-        <v>5172.0</v>
+        <v>3572.0</v>
       </c>
       <c r="H78" s="3">
-        <v>605124.0</v>
+        <v>585808.0</v>
       </c>
       <c r="I78" s="7" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="J78" t="s">
         <v>15</v>
       </c>
       <c r="K78" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:11">
       <c r="A79" t="s">
         <v>11</v>
       </c>
       <c r="B79" s="3">
-        <v>428200.0</v>
+        <v>471000.0</v>
       </c>
       <c r="C79" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="D79" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E79" s="3">
-        <v>184990.0</v>
+        <v>229990.0</v>
       </c>
       <c r="F79" s="5">
-        <v>167</v>
+        <v>111</v>
       </c>
       <c r="G79" s="3">
-        <v>2633.0</v>
+        <v>3260.0</v>
       </c>
       <c r="H79" s="3">
-        <v>439711.0</v>
+        <v>361860.0</v>
       </c>
       <c r="I79" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J79" t="s">
         <v>15</v>
       </c>
       <c r="K79" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="80" spans="1:11">
       <c r="A80" t="s">
         <v>11</v>
       </c>
       <c r="B80" s="3">
-        <v>492200.0</v>
+        <v>420000.0</v>
       </c>
       <c r="C80" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D80" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E80" s="3">
-        <v>228990.0</v>
+        <v>199990.0</v>
       </c>
       <c r="F80" s="5">
-        <v>197</v>
+        <v>142</v>
       </c>
       <c r="G80" s="3">
-        <v>2551.0</v>
+        <v>2871.0</v>
       </c>
       <c r="H80" s="3">
-        <v>502547.0</v>
+        <v>407682.0</v>
       </c>
       <c r="I80" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J80" t="s">
         <v>15</v>
       </c>
       <c r="K80" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="81" spans="1:11">
       <c r="A81" t="s">
         <v>11</v>
       </c>
       <c r="B81" s="3">
-        <v>434297.0</v>
+        <v>473000.0</v>
       </c>
       <c r="C81" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D81" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E81" s="3">
-        <v>199990.0</v>
+        <v>286990.0</v>
       </c>
       <c r="F81" s="5">
-        <v>179</v>
+        <v>147</v>
       </c>
       <c r="G81" s="3">
-        <v>2811.5</v>
+        <v>2584.0</v>
       </c>
       <c r="H81" s="3">
-        <v>503258.5</v>
+        <v>379848.0</v>
       </c>
       <c r="I81" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J81" t="s">
         <v>15</v>
       </c>
       <c r="K81" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="82" spans="1:11">
       <c r="A82" t="s">
         <v>11</v>
       </c>
       <c r="B82" s="3">
-        <v>500000.0</v>
+        <v>422240.0</v>
       </c>
       <c r="C82" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="D82" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E82" s="3">
-        <v>221490.0</v>
+        <v>169890.0</v>
       </c>
       <c r="F82" s="5">
-        <v>191</v>
+        <v>163</v>
       </c>
       <c r="G82" s="3">
-        <v>3108.0</v>
+        <v>3573.0</v>
       </c>
       <c r="H82" s="3">
-        <v>593628.0</v>
+        <v>582399.0</v>
       </c>
       <c r="I82" s="7" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="J82" t="s">
         <v>15</v>
       </c>
       <c r="K82" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="83" spans="1:11">
       <c r="A83" t="s">
         <v>11</v>
       </c>
       <c r="B83" s="3">
-        <v>443000.0</v>
+        <v>491550.0</v>
       </c>
       <c r="C83" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="D83" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E83" s="3">
-        <v>209990.0</v>
+        <v>200190.0</v>
       </c>
       <c r="F83" s="5">
-        <v>176</v>
+        <v>117</v>
       </c>
       <c r="G83" s="3">
-        <v>2652.0</v>
+        <v>5172.0</v>
       </c>
       <c r="H83" s="3">
-        <v>466752.0</v>
+        <v>605124.0</v>
       </c>
       <c r="I83" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J83" t="s">
         <v>15</v>
       </c>
       <c r="K83" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="84" spans="1:11">
       <c r="A84" t="s">
         <v>11</v>
       </c>
       <c r="B84" s="3">
-        <v>445000.0</v>
+        <v>428200.0</v>
       </c>
       <c r="C84" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="D84" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E84" s="3">
-        <v>152490.0</v>
+        <v>184990.0</v>
       </c>
       <c r="F84" s="5">
-        <v>57</v>
+        <v>167</v>
       </c>
       <c r="G84" s="3">
-        <v>8598.5</v>
+        <v>2633.0</v>
       </c>
       <c r="H84" s="3">
-        <v>490114.5</v>
+        <v>439711.0</v>
       </c>
       <c r="I84" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J84" t="s">
         <v>15</v>
       </c>
       <c r="K84" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="85" spans="1:11">
       <c r="A85" t="s">
         <v>11</v>
       </c>
       <c r="B85" s="3">
-        <v>445000.0</v>
+        <v>492200.0</v>
       </c>
       <c r="C85" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="D85" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E85" s="3">
-        <v>152490.0</v>
+        <v>228990.0</v>
       </c>
       <c r="F85" s="5">
-        <v>57</v>
+        <v>197</v>
       </c>
       <c r="G85" s="3">
-        <v>8598.5</v>
+        <v>2551.0</v>
       </c>
       <c r="H85" s="3">
-        <v>490114.5</v>
+        <v>502547.0</v>
       </c>
       <c r="I85" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J85" t="s">
         <v>15</v>
       </c>
       <c r="K85" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="86" spans="1:11">
       <c r="A86" t="s">
         <v>11</v>
       </c>
       <c r="B86" s="3">
-        <v>446000.0</v>
+        <v>434297.0</v>
       </c>
       <c r="C86" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D86" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E86" s="3">
-        <v>206990.0</v>
+        <v>199990.0</v>
       </c>
       <c r="F86" s="5">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="G86" s="3">
-        <v>2872.0</v>
+        <v>2811.5</v>
       </c>
       <c r="H86" s="3">
-        <v>479624.0</v>
+        <v>503258.5</v>
       </c>
       <c r="I86" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J86" t="s">
         <v>15</v>
       </c>
       <c r="K86" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="87" spans="1:11">
       <c r="A87" t="s">
         <v>11</v>
       </c>
       <c r="B87" s="3">
-        <v>446000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C87" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="D87" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E87" s="3">
-        <v>152790.0</v>
+        <v>221490.0</v>
       </c>
       <c r="F87" s="5">
-        <v>57</v>
+        <v>191</v>
       </c>
       <c r="G87" s="3">
-        <v>8598.5</v>
+        <v>3108.0</v>
       </c>
       <c r="H87" s="3">
-        <v>490114.5</v>
+        <v>593628.0</v>
       </c>
       <c r="I87" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J87" t="s">
         <v>15</v>
       </c>
       <c r="K87" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="88" spans="1:11">
       <c r="A88" t="s">
         <v>11</v>
       </c>
       <c r="B88" s="3">
-        <v>446000.0</v>
+        <v>443000.0</v>
       </c>
       <c r="C88" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="D88" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E88" s="3">
-        <v>152790.0</v>
+        <v>209990.0</v>
       </c>
       <c r="F88" s="5">
-        <v>57</v>
+        <v>176</v>
       </c>
       <c r="G88" s="3">
-        <v>8689.0</v>
+        <v>2652.0</v>
       </c>
       <c r="H88" s="3">
-        <v>495273.0</v>
+        <v>466752.0</v>
       </c>
       <c r="I88" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J88" t="s">
         <v>15</v>
       </c>
       <c r="K88" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="89" spans="1:11">
       <c r="A89" t="s">
         <v>11</v>
       </c>
       <c r="B89" s="3">
-        <v>368900.0</v>
+        <v>401281.0</v>
       </c>
       <c r="C89" t="s">
-        <v>19</v>
+        <v>39</v>
       </c>
       <c r="D89" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E89" s="3">
-        <v>171990.0</v>
+        <v>154190.0</v>
       </c>
       <c r="F89" s="5">
-        <v>143</v>
+        <v>153</v>
       </c>
       <c r="G89" s="3">
-        <v>2362.0</v>
+        <v>2966.0</v>
       </c>
       <c r="H89" s="3">
-        <v>337766.0</v>
+        <v>453798.0</v>
       </c>
       <c r="I89" s="7" t="s">
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="J89" t="s">
         <v>15</v>
       </c>
       <c r="K89" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="90" spans="1:11">
       <c r="A90" t="s">
         <v>11</v>
       </c>
       <c r="B90" s="3">
-        <v>408400.0</v>
+        <v>401950.0</v>
       </c>
       <c r="C90" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D90" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E90" s="3">
-        <v>164190.0</v>
+        <v>159590.0</v>
       </c>
       <c r="F90" s="5">
-        <v>170</v>
+        <v>136</v>
       </c>
       <c r="G90" s="3">
-        <v>3105.0</v>
+        <v>3050.0</v>
       </c>
       <c r="H90" s="3">
-        <v>527850.0</v>
+        <v>414800.0</v>
       </c>
       <c r="I90" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J90" t="s">
         <v>15</v>
       </c>
       <c r="K90" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="91" spans="1:11">
       <c r="A91" t="s">
         <v>11</v>
       </c>
       <c r="B91" s="3">
-        <v>370000.0</v>
+        <v>402000.0</v>
       </c>
       <c r="C91" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="D91" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E91" s="3">
-        <v>188990.0</v>
+        <v>203190.0</v>
       </c>
       <c r="F91" s="5">
-        <v>175</v>
+        <v>127</v>
       </c>
       <c r="G91" s="3">
-        <v>2146.0</v>
+        <v>2727.0</v>
       </c>
       <c r="H91" s="3">
-        <v>375550.0</v>
+        <v>346329.0</v>
       </c>
       <c r="I91" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J91" t="s">
         <v>15</v>
       </c>
       <c r="K91" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="92" spans="1:11">
       <c r="A92" t="s">
         <v>11</v>
       </c>
       <c r="B92" s="3">
-        <v>410000.0</v>
+        <v>402550.0</v>
       </c>
       <c r="C92" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D92" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E92" s="3">
-        <v>204990.0</v>
+        <v>161790.0</v>
       </c>
       <c r="F92" s="5">
-        <v>152</v>
+        <v>181</v>
       </c>
       <c r="G92" s="3">
-        <v>2388.0</v>
+        <v>2710.0</v>
       </c>
       <c r="H92" s="3">
-        <v>362976.0</v>
+        <v>490510.0</v>
       </c>
       <c r="I92" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J92" t="s">
         <v>15</v>
       </c>
       <c r="K92" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="93" spans="1:11">
       <c r="A93" t="s">
         <v>11</v>
       </c>
       <c r="B93" s="3">
-        <v>377000.0</v>
+        <v>407000.0</v>
       </c>
       <c r="C93" t="s">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="D93" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E93" s="3">
-        <v>134190.0</v>
+        <v>207390.0</v>
       </c>
       <c r="F93" s="5">
-        <v>151</v>
+        <v>110</v>
       </c>
       <c r="G93" s="3">
-        <v>3192.0</v>
+        <v>3171.0</v>
       </c>
       <c r="H93" s="3">
-        <v>481992.0</v>
+        <v>348810.0</v>
       </c>
       <c r="I93" s="7" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="J93" t="s">
         <v>15</v>
       </c>
       <c r="K93" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="94" spans="1:11">
       <c r="A94" t="s">
         <v>11</v>
       </c>
       <c r="B94" s="3">
-        <v>414000.0</v>
+        <v>368900.0</v>
       </c>
       <c r="C94" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D94" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E94" s="3">
-        <v>179990.0</v>
+        <v>171990.0</v>
       </c>
       <c r="F94" s="5">
-        <v>171</v>
+        <v>143</v>
       </c>
       <c r="G94" s="3">
-        <v>2966.0</v>
+        <v>2362.0</v>
       </c>
       <c r="H94" s="3">
-        <v>507186.0</v>
+        <v>337766.0</v>
       </c>
       <c r="I94" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J94" t="s">
         <v>15</v>
       </c>
       <c r="K94" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="95" spans="1:11">
       <c r="A95" t="s">
         <v>11</v>
       </c>
       <c r="B95" s="3">
-        <v>377500.0</v>
+        <v>408400.0</v>
       </c>
       <c r="C95" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="D95" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E95" s="3">
-        <v>148990.0</v>
+        <v>164190.0</v>
       </c>
       <c r="F95" s="5">
-        <v>198</v>
+        <v>170</v>
       </c>
       <c r="G95" s="3">
-        <v>2464.0</v>
+        <v>3105.0</v>
       </c>
       <c r="H95" s="3">
-        <v>487872.0</v>
+        <v>527850.0</v>
       </c>
       <c r="I95" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J95" t="s">
         <v>15</v>
       </c>
       <c r="K95" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="96" spans="1:11">
       <c r="A96" t="s">
         <v>11</v>
       </c>
       <c r="B96" s="3">
-        <v>415000.0</v>
+        <v>370000.0</v>
       </c>
       <c r="C96" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="D96" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E96" s="3">
-        <v>165490.0</v>
+        <v>188990.0</v>
       </c>
       <c r="F96" s="5">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="G96" s="3">
-        <v>3004.0</v>
+        <v>2146.0</v>
       </c>
       <c r="H96" s="3">
-        <v>510680.0</v>
+        <v>375550.0</v>
       </c>
       <c r="I96" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J96" t="s">
         <v>15</v>
       </c>
       <c r="K96" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="97" spans="1:11">
       <c r="A97" t="s">
         <v>11</v>
       </c>
       <c r="B97" s="3">
-        <v>377600.0</v>
+        <v>410000.0</v>
       </c>
       <c r="C97" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="D97" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E97" s="3">
-        <v>152990.0</v>
+        <v>204990.0</v>
       </c>
       <c r="F97" s="5">
-        <v>170</v>
+        <v>152</v>
       </c>
       <c r="G97" s="3">
-        <v>2610.0</v>
+        <v>2388.0</v>
       </c>
       <c r="H97" s="3">
-        <v>443700.0</v>
+        <v>362976.0</v>
       </c>
       <c r="I97" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J97" t="s">
         <v>15</v>
       </c>
       <c r="K97" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="98" spans="1:11">
       <c r="A98" t="s">
         <v>11</v>
       </c>
       <c r="B98" s="3">
-        <v>380000.0</v>
+        <v>377000.0</v>
       </c>
       <c r="C98" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="D98" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E98" s="3">
-        <v>189190.0</v>
+        <v>134190.0</v>
       </c>
       <c r="F98" s="5">
-        <v>88</v>
+        <v>151</v>
       </c>
       <c r="G98" s="3">
-        <v>3104.0</v>
+        <v>3192.0</v>
       </c>
       <c r="H98" s="3">
-        <v>273152.0</v>
+        <v>481992.0</v>
       </c>
       <c r="I98" s="7" t="s">
-        <v>40</v>
+        <v>19</v>
       </c>
       <c r="J98" t="s">
         <v>15</v>
       </c>
       <c r="K98" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="99" spans="1:11">
       <c r="A99" t="s">
         <v>11</v>
       </c>
       <c r="B99" s="3">
-        <v>386500.0</v>
+        <v>414000.0</v>
       </c>
       <c r="C99" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="D99" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E99" s="3">
-        <v>221990.0</v>
+        <v>179990.0</v>
       </c>
       <c r="F99" s="5">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="G99" s="3">
-        <v>2041.0</v>
+        <v>2966.0</v>
       </c>
       <c r="H99" s="3">
-        <v>340847.0</v>
+        <v>507186.0</v>
       </c>
       <c r="I99" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J99" t="s">
         <v>15</v>
       </c>
       <c r="K99" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="100" spans="1:11">
       <c r="A100" t="s">
         <v>11</v>
       </c>
       <c r="B100" s="3">
-        <v>390269.0</v>
+        <v>377500.0</v>
       </c>
       <c r="C100" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="D100" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E100" s="3">
-        <v>172990.0</v>
+        <v>148990.0</v>
       </c>
       <c r="F100" s="5">
-        <v>168</v>
+        <v>198</v>
       </c>
       <c r="G100" s="3">
-        <v>2494.0</v>
+        <v>2464.0</v>
       </c>
       <c r="H100" s="3">
-        <v>418992.0</v>
+        <v>487872.0</v>
       </c>
       <c r="I100" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J100" t="s">
         <v>15</v>
       </c>
       <c r="K100" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="101" spans="1:11">
       <c r="A101" t="s">
         <v>11</v>
       </c>
       <c r="B101" s="3">
-        <v>396000.0</v>
+        <v>415000.0</v>
       </c>
       <c r="C101" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D101" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E101" s="3">
-        <v>162190.0</v>
+        <v>165490.0</v>
       </c>
       <c r="F101" s="5">
-        <v>179</v>
+        <v>170</v>
       </c>
       <c r="G101" s="3">
-        <v>2974.0</v>
+        <v>3004.0</v>
       </c>
       <c r="H101" s="3">
-        <v>532346.0</v>
+        <v>510680.0</v>
       </c>
       <c r="I101" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J101" t="s">
         <v>15</v>
       </c>
       <c r="K101" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
     </row>
     <row r="102" spans="1:11">
       <c r="A102" t="s">
         <v>11</v>
       </c>
       <c r="B102" s="3">
-        <v>396000.0</v>
+        <v>377600.0</v>
       </c>
       <c r="C102" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D102" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E102" s="3">
-        <v>188990.0</v>
+        <v>152990.0</v>
       </c>
       <c r="F102" s="5">
-        <v>122</v>
+        <v>170</v>
       </c>
       <c r="G102" s="3">
-        <v>2842.0</v>
+        <v>2610.0</v>
       </c>
       <c r="H102" s="3">
-        <v>346724.0</v>
+        <v>443700.0</v>
       </c>
       <c r="I102" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J102" t="s">
         <v>15</v>
       </c>
       <c r="K102" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="103" spans="1:11">
       <c r="A103" t="s">
         <v>11</v>
       </c>
       <c r="B103" s="3">
-        <v>396900.0</v>
+        <v>380000.0</v>
       </c>
       <c r="C103" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="D103" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E103" s="3">
-        <v>158990.0</v>
+        <v>189190.0</v>
       </c>
       <c r="F103" s="5">
-        <v>181</v>
+        <v>88</v>
       </c>
       <c r="G103" s="3">
-        <v>2687.0</v>
+        <v>3104.0</v>
       </c>
       <c r="H103" s="3">
-        <v>486347.0</v>
+        <v>273152.0</v>
       </c>
       <c r="I103" s="7" t="s">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="J103" t="s">
         <v>15</v>
       </c>
       <c r="K103" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="104" spans="1:11">
       <c r="A104" t="s">
         <v>11</v>
       </c>
       <c r="B104" s="3">
-        <v>401281.0</v>
+        <v>386500.0</v>
       </c>
       <c r="C104" t="s">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="D104" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E104" s="3">
-        <v>154190.0</v>
+        <v>221990.0</v>
       </c>
       <c r="F104" s="5">
-        <v>153</v>
+        <v>167</v>
       </c>
       <c r="G104" s="3">
-        <v>2966.0</v>
+        <v>2041.0</v>
       </c>
       <c r="H104" s="3">
-        <v>453798.0</v>
+        <v>340847.0</v>
       </c>
       <c r="I104" s="7" t="s">
-        <v>43</v>
+        <v>14</v>
       </c>
       <c r="J104" t="s">
         <v>15</v>
       </c>
       <c r="K104" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="105" spans="1:11">
       <c r="A105" t="s">
         <v>11</v>
       </c>
       <c r="B105" s="3">
-        <v>401950.0</v>
+        <v>390269.0</v>
       </c>
       <c r="C105" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="D105" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E105" s="3">
-        <v>159590.0</v>
+        <v>172990.0</v>
       </c>
       <c r="F105" s="5">
-        <v>136</v>
+        <v>168</v>
       </c>
       <c r="G105" s="3">
-        <v>3050.0</v>
+        <v>2494.0</v>
       </c>
       <c r="H105" s="3">
-        <v>414800.0</v>
+        <v>418992.0</v>
       </c>
       <c r="I105" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J105" t="s">
         <v>15</v>
       </c>
       <c r="K105" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="106" spans="1:11">
       <c r="A106" t="s">
         <v>11</v>
       </c>
       <c r="B106" s="3">
-        <v>402000.0</v>
+        <v>396000.0</v>
       </c>
       <c r="C106" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D106" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E106" s="3">
-        <v>203190.0</v>
+        <v>162190.0</v>
       </c>
       <c r="F106" s="5">
-        <v>127</v>
+        <v>179</v>
       </c>
       <c r="G106" s="3">
-        <v>2727.0</v>
+        <v>2974.0</v>
       </c>
       <c r="H106" s="3">
-        <v>346329.0</v>
+        <v>532346.0</v>
       </c>
       <c r="I106" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J106" t="s">
         <v>15</v>
       </c>
       <c r="K106" t="s">
-        <v>16</v>
+        <v>44</v>
       </c>
     </row>
     <row r="107" spans="1:11">
       <c r="A107" t="s">
         <v>11</v>
       </c>
       <c r="B107" s="3">
-        <v>402550.0</v>
+        <v>396000.0</v>
       </c>
       <c r="C107" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="D107" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E107" s="3">
-        <v>161790.0</v>
+        <v>188990.0</v>
       </c>
       <c r="F107" s="5">
-        <v>181</v>
+        <v>122</v>
       </c>
       <c r="G107" s="3">
-        <v>2710.0</v>
+        <v>2842.0</v>
       </c>
       <c r="H107" s="3">
-        <v>490510.0</v>
+        <v>346724.0</v>
       </c>
       <c r="I107" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J107" t="s">
         <v>15</v>
       </c>
       <c r="K107" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="108" spans="1:11">
       <c r="A108" t="s">
         <v>11</v>
       </c>
       <c r="B108" s="3">
-        <v>407000.0</v>
+        <v>396900.0</v>
       </c>
       <c r="C108" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D108" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E108" s="3">
-        <v>207390.0</v>
+        <v>158990.0</v>
       </c>
       <c r="F108" s="5">
-        <v>110</v>
+        <v>181</v>
       </c>
       <c r="G108" s="3">
-        <v>3171.0</v>
+        <v>2687.0</v>
       </c>
       <c r="H108" s="3">
-        <v>348810.0</v>
+        <v>486347.0</v>
       </c>
       <c r="I108" s="7" t="s">
-        <v>44</v>
+        <v>19</v>
       </c>
       <c r="J108" t="s">
         <v>15</v>
       </c>
       <c r="K108" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="109" spans="1:11">
       <c r="A109" t="s">
         <v>11</v>
       </c>
       <c r="B109" s="3">
-        <v>334900.0</v>
+        <v>358000.0</v>
       </c>
       <c r="C109" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="D109" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E109" s="3">
-        <v>143990.0</v>
+        <v>138190.0</v>
       </c>
       <c r="F109" s="5">
-        <v>67</v>
+        <v>117</v>
       </c>
       <c r="G109" s="3">
-        <v>4151.0</v>
+        <v>3339.0</v>
       </c>
       <c r="H109" s="3">
-        <v>278117.0</v>
+        <v>390663.0</v>
       </c>
       <c r="I109" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J109" t="s">
         <v>15</v>
       </c>
       <c r="K109" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="110" spans="1:11">
       <c r="A110" t="s">
         <v>11</v>
       </c>
       <c r="B110" s="3">
-        <v>335000.0</v>
+        <v>360000.0</v>
       </c>
       <c r="C110" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="D110" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E110" s="3">
-        <v>175990.0</v>
+        <v>173190.0</v>
       </c>
       <c r="F110" s="5">
-        <v>142</v>
+        <v>90</v>
       </c>
       <c r="G110" s="3">
-        <v>1960.0</v>
+        <v>4073.0</v>
       </c>
       <c r="H110" s="3">
-        <v>278320.0</v>
+        <v>366570.0</v>
       </c>
       <c r="I110" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J110" t="s">
         <v>15</v>
       </c>
       <c r="K110" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
     </row>
     <row r="111" spans="1:11">
       <c r="A111" t="s">
         <v>11</v>
       </c>
       <c r="B111" s="3">
-        <v>335000.0</v>
+        <v>328204.5</v>
       </c>
       <c r="C111" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D111" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E111" s="3">
-        <v>124190.0</v>
+        <v>112390.0</v>
       </c>
       <c r="F111" s="5">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="G111" s="3">
-        <v>4159.0</v>
+        <v>13334.0</v>
       </c>
       <c r="H111" s="3">
-        <v>320243.0</v>
+        <v>266680.0</v>
       </c>
       <c r="I111" s="7" t="s">
-        <v>45</v>
+        <v>14</v>
       </c>
       <c r="J111" t="s">
         <v>15</v>
       </c>
       <c r="K111" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="112" spans="1:11">
       <c r="A112" t="s">
         <v>11</v>
       </c>
       <c r="B112" s="3">
-        <v>340151.0</v>
+        <v>360000.0</v>
       </c>
       <c r="C112" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="D112" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E112" s="3">
-        <v>134890.0</v>
+        <v>138190.0</v>
       </c>
       <c r="F112" s="5">
-        <v>140</v>
+        <v>209</v>
       </c>
       <c r="G112" s="3">
-        <v>2976.0</v>
+        <v>2196.0</v>
       </c>
       <c r="H112" s="3">
-        <v>416640.0</v>
+        <v>458964.0</v>
       </c>
       <c r="I112" s="7" t="s">
-        <v>47</v>
+        <v>19</v>
       </c>
       <c r="J112" t="s">
         <v>15</v>
       </c>
       <c r="K112" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="113" spans="1:11">
       <c r="A113" t="s">
         <v>11</v>
       </c>
       <c r="B113" s="3">
-        <v>342000.0</v>
+        <v>328388.5</v>
       </c>
       <c r="C113" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D113" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E113" s="3">
-        <v>146590.0</v>
+        <v>112190.0</v>
       </c>
       <c r="F113" s="5">
-        <v>140</v>
+        <v>20</v>
       </c>
       <c r="G113" s="3">
-        <v>2564.0</v>
+        <v>13171.0</v>
       </c>
       <c r="H113" s="3">
-        <v>358960.0</v>
+        <v>263420.0</v>
       </c>
       <c r="I113" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J113" t="s">
         <v>15</v>
       </c>
       <c r="K113" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="114" spans="1:11">
       <c r="A114" t="s">
         <v>11</v>
       </c>
       <c r="B114" s="3">
-        <v>345000.0</v>
+        <v>360560.0</v>
       </c>
       <c r="C114" t="s">
-        <v>39</v>
+        <v>28</v>
       </c>
       <c r="D114" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E114" s="3">
-        <v>142190.0</v>
+        <v>161190.0</v>
       </c>
       <c r="F114" s="5">
-        <v>141</v>
+        <v>156</v>
       </c>
       <c r="G114" s="3">
-        <v>2317.0</v>
+        <v>2261.0</v>
       </c>
       <c r="H114" s="3">
-        <v>326697.0</v>
+        <v>352716.0</v>
       </c>
       <c r="I114" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J114" t="s">
         <v>15</v>
       </c>
       <c r="K114" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="115" spans="1:11">
       <c r="A115" t="s">
         <v>11</v>
       </c>
       <c r="B115" s="3">
-        <v>346000.0</v>
+        <v>334400.0</v>
       </c>
       <c r="C115" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D115" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E115" s="3">
-        <v>148990.0</v>
+        <v>161990.0</v>
       </c>
       <c r="F115" s="5">
-        <v>102</v>
+        <v>155</v>
       </c>
       <c r="G115" s="3">
-        <v>3928.0</v>
+        <v>2326.5</v>
       </c>
       <c r="H115" s="3">
-        <v>400656.0</v>
+        <v>360607.5</v>
       </c>
       <c r="I115" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J115" t="s">
         <v>15</v>
       </c>
       <c r="K115" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="116" spans="1:11">
       <c r="A116" t="s">
         <v>11</v>
       </c>
       <c r="B116" s="3">
-        <v>350000.0</v>
+        <v>362625.0</v>
       </c>
       <c r="C116" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="D116" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E116" s="3">
-        <v>201190.0</v>
+        <v>157690.0</v>
       </c>
       <c r="F116" s="5">
-        <v>108</v>
+        <v>201</v>
       </c>
       <c r="G116" s="3">
-        <v>2118.0</v>
+        <v>2369.0</v>
       </c>
       <c r="H116" s="3">
-        <v>228744.0</v>
+        <v>476169.0</v>
       </c>
       <c r="I116" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J116" t="s">
         <v>15</v>
       </c>
       <c r="K116" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="117" spans="1:11">
       <c r="A117" t="s">
         <v>11</v>
       </c>
       <c r="B117" s="3">
-        <v>350500.0</v>
+        <v>334900.0</v>
       </c>
       <c r="C117" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D117" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E117" s="3">
-        <v>163990.0</v>
+        <v>143990.0</v>
       </c>
       <c r="F117" s="5">
-        <v>132</v>
+        <v>67</v>
       </c>
       <c r="G117" s="3">
-        <v>2327.0</v>
+        <v>4151.0</v>
       </c>
       <c r="H117" s="3">
-        <v>307164.0</v>
+        <v>278117.0</v>
       </c>
       <c r="I117" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J117" t="s">
         <v>15</v>
       </c>
       <c r="K117" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="118" spans="1:11">
       <c r="A118" t="s">
         <v>11</v>
       </c>
       <c r="B118" s="3">
-        <v>356053.0</v>
+        <v>335000.0</v>
       </c>
       <c r="C118" t="s">
-        <v>36</v>
+        <v>12</v>
       </c>
       <c r="D118" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E118" s="3">
-        <v>154990.0</v>
+        <v>175990.0</v>
       </c>
       <c r="F118" s="5">
-        <v>210</v>
+        <v>142</v>
       </c>
       <c r="G118" s="3">
-        <v>2208.0</v>
+        <v>1960.0</v>
       </c>
       <c r="H118" s="3">
-        <v>463680.0</v>
+        <v>278320.0</v>
       </c>
       <c r="I118" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J118" t="s">
         <v>15</v>
       </c>
       <c r="K118" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="119" spans="1:11">
       <c r="A119" t="s">
         <v>11</v>
       </c>
       <c r="B119" s="3">
-        <v>357000.0</v>
+        <v>335000.0</v>
       </c>
       <c r="C119" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D119" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E119" s="3">
-        <v>178190.0</v>
+        <v>124190.0</v>
       </c>
       <c r="F119" s="5">
-        <v>91</v>
+        <v>77</v>
       </c>
       <c r="G119" s="3">
-        <v>4073.0</v>
+        <v>4159.0</v>
       </c>
       <c r="H119" s="3">
-        <v>370643.0</v>
+        <v>320243.0</v>
       </c>
       <c r="I119" s="7" t="s">
-        <v>18</v>
+        <v>46</v>
       </c>
       <c r="J119" t="s">
         <v>15</v>
       </c>
       <c r="K119" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="120" spans="1:11">
       <c r="A120" t="s">
         <v>11</v>
       </c>
       <c r="B120" s="3">
-        <v>358000.0</v>
+        <v>340151.0</v>
       </c>
       <c r="C120" t="s">
-        <v>17</v>
+        <v>47</v>
       </c>
       <c r="D120" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E120" s="3">
-        <v>138190.0</v>
+        <v>134890.0</v>
       </c>
       <c r="F120" s="5">
-        <v>117</v>
+        <v>140</v>
       </c>
       <c r="G120" s="3">
-        <v>3339.0</v>
+        <v>2976.0</v>
       </c>
       <c r="H120" s="3">
-        <v>390663.0</v>
+        <v>416640.0</v>
       </c>
       <c r="I120" s="7" t="s">
-        <v>18</v>
+        <v>48</v>
       </c>
       <c r="J120" t="s">
         <v>15</v>
       </c>
       <c r="K120" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="121" spans="1:11">
       <c r="A121" t="s">
         <v>11</v>
       </c>
       <c r="B121" s="3">
-        <v>360000.0</v>
+        <v>342000.0</v>
       </c>
       <c r="C121" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="D121" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E121" s="3">
-        <v>173190.0</v>
+        <v>146590.0</v>
       </c>
       <c r="F121" s="5">
-        <v>90</v>
+        <v>140</v>
       </c>
       <c r="G121" s="3">
-        <v>4073.0</v>
+        <v>2564.0</v>
       </c>
       <c r="H121" s="3">
-        <v>366570.0</v>
+        <v>358960.0</v>
       </c>
       <c r="I121" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J121" t="s">
         <v>15</v>
       </c>
       <c r="K121" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
     </row>
     <row r="122" spans="1:11">
       <c r="A122" t="s">
         <v>11</v>
       </c>
       <c r="B122" s="3">
-        <v>328204.5</v>
+        <v>345000.0</v>
       </c>
       <c r="C122" t="s">
-        <v>12</v>
+        <v>42</v>
       </c>
       <c r="D122" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E122" s="3">
-        <v>112390.0</v>
+        <v>142190.0</v>
       </c>
       <c r="F122" s="5">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G122" s="3">
-        <v>13334.0</v>
+        <v>2317.0</v>
       </c>
       <c r="H122" s="3">
-        <v>266680.0</v>
+        <v>326697.0</v>
       </c>
       <c r="I122" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J122" t="s">
         <v>15</v>
       </c>
       <c r="K122" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="123" spans="1:11">
       <c r="A123" t="s">
         <v>11</v>
       </c>
       <c r="B123" s="3">
-        <v>360000.0</v>
+        <v>346000.0</v>
       </c>
       <c r="C123" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D123" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E123" s="3">
-        <v>138190.0</v>
+        <v>148990.0</v>
       </c>
       <c r="F123" s="5">
-        <v>209</v>
+        <v>102</v>
       </c>
       <c r="G123" s="3">
-        <v>2196.0</v>
+        <v>3928.0</v>
       </c>
       <c r="H123" s="3">
-        <v>458964.0</v>
+        <v>400656.0</v>
       </c>
       <c r="I123" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J123" t="s">
         <v>15</v>
       </c>
       <c r="K123" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="124" spans="1:11">
       <c r="A124" t="s">
         <v>11</v>
       </c>
       <c r="B124" s="3">
-        <v>328388.5</v>
+        <v>350000.0</v>
       </c>
       <c r="C124" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="D124" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E124" s="3">
-        <v>112190.0</v>
+        <v>201190.0</v>
       </c>
       <c r="F124" s="5">
-        <v>20</v>
+        <v>108</v>
       </c>
       <c r="G124" s="3">
-        <v>13171.0</v>
+        <v>2118.0</v>
       </c>
       <c r="H124" s="3">
-        <v>263420.0</v>
+        <v>228744.0</v>
       </c>
       <c r="I124" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J124" t="s">
         <v>15</v>
       </c>
       <c r="K124" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="125" spans="1:11">
       <c r="A125" t="s">
         <v>11</v>
       </c>
       <c r="B125" s="3">
-        <v>360560.0</v>
+        <v>350500.0</v>
       </c>
       <c r="C125" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="D125" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E125" s="3">
-        <v>161190.0</v>
+        <v>163990.0</v>
       </c>
       <c r="F125" s="5">
-        <v>156</v>
+        <v>132</v>
       </c>
       <c r="G125" s="3">
-        <v>2261.0</v>
+        <v>2327.0</v>
       </c>
       <c r="H125" s="3">
-        <v>352716.0</v>
+        <v>307164.0</v>
       </c>
       <c r="I125" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J125" t="s">
         <v>15</v>
       </c>
       <c r="K125" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="126" spans="1:11">
       <c r="A126" t="s">
         <v>11</v>
       </c>
       <c r="B126" s="3">
-        <v>334400.0</v>
+        <v>356053.0</v>
       </c>
       <c r="C126" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="D126" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E126" s="3">
-        <v>161990.0</v>
+        <v>154990.0</v>
       </c>
       <c r="F126" s="5">
-        <v>155</v>
+        <v>210</v>
       </c>
       <c r="G126" s="3">
-        <v>2326.5</v>
+        <v>2208.0</v>
       </c>
       <c r="H126" s="3">
-        <v>360607.5</v>
+        <v>463680.0</v>
       </c>
       <c r="I126" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J126" t="s">
         <v>15</v>
       </c>
       <c r="K126" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="127" spans="1:11">
       <c r="A127" t="s">
         <v>11</v>
       </c>
       <c r="B127" s="3">
-        <v>362625.0</v>
+        <v>357000.0</v>
       </c>
       <c r="C127" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="D127" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E127" s="3">
-        <v>157690.0</v>
+        <v>178190.0</v>
       </c>
       <c r="F127" s="5">
-        <v>201</v>
+        <v>91</v>
       </c>
       <c r="G127" s="3">
-        <v>2369.0</v>
+        <v>4073.0</v>
       </c>
       <c r="H127" s="3">
-        <v>476169.0</v>
+        <v>370643.0</v>
       </c>
       <c r="I127" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J127" t="s">
         <v>15</v>
       </c>
       <c r="K127" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="128" spans="1:11">
       <c r="A128" t="s">
         <v>11</v>
       </c>
       <c r="B128" s="3">
-        <v>310000.0</v>
+        <v>304000.0</v>
       </c>
       <c r="C128" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D128" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E128" s="3">
-        <v>134990.0</v>
+        <v>156190.0</v>
       </c>
       <c r="F128" s="5">
-        <v>159</v>
+        <v>148</v>
       </c>
       <c r="G128" s="3">
-        <v>2243.0</v>
+        <v>2230.0</v>
       </c>
       <c r="H128" s="3">
-        <v>356637.0</v>
+        <v>330040.0</v>
       </c>
       <c r="I128" s="7" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="J128" t="s">
         <v>15</v>
       </c>
       <c r="K128" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="129" spans="1:11">
       <c r="A129" t="s">
         <v>11</v>
       </c>
       <c r="B129" s="3">
-        <v>311437.5</v>
+        <v>322025.0</v>
       </c>
       <c r="C129" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="D129" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E129" s="3">
-        <v>69990.0</v>
+        <v>144290.0</v>
       </c>
       <c r="F129" s="5">
-        <v>21</v>
+        <v>196</v>
       </c>
       <c r="G129" s="3">
-        <v>13296.0</v>
+        <v>1851.0</v>
       </c>
       <c r="H129" s="3">
-        <v>279216.0</v>
+        <v>362796.0</v>
       </c>
       <c r="I129" s="7" t="s">
-        <v>18</v>
+        <v>37</v>
       </c>
       <c r="J129" t="s">
         <v>15</v>
       </c>
       <c r="K129" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="130" spans="1:11">
       <c r="A130" t="s">
         <v>11</v>
       </c>
       <c r="B130" s="3">
-        <v>313414.0</v>
+        <v>304000.0</v>
       </c>
       <c r="C130" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="D130" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E130" s="3">
-        <v>121890.0</v>
+        <v>140990.0</v>
       </c>
       <c r="F130" s="5">
-        <v>183</v>
+        <v>194</v>
       </c>
       <c r="G130" s="3">
-        <v>1890.0</v>
+        <v>1833.0</v>
       </c>
       <c r="H130" s="3">
-        <v>345870.0</v>
+        <v>355602.0</v>
       </c>
       <c r="I130" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J130" t="s">
         <v>15</v>
       </c>
       <c r="K130" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="131" spans="1:11">
       <c r="A131" t="s">
         <v>11</v>
       </c>
       <c r="B131" s="3">
-        <v>314015.0</v>
+        <v>324345.0</v>
       </c>
       <c r="C131" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D131" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E131" s="3">
-        <v>164790.0</v>
+        <v>148990.0</v>
       </c>
       <c r="F131" s="5">
-        <v>37</v>
+        <v>134</v>
       </c>
       <c r="G131" s="3">
-        <v>6244.0</v>
+        <v>2503.0</v>
       </c>
       <c r="H131" s="3">
-        <v>231028.0</v>
+        <v>335402.0</v>
       </c>
       <c r="I131" s="7" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="J131" t="s">
         <v>15</v>
       </c>
       <c r="K131" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
     </row>
     <row r="132" spans="1:11">
       <c r="A132" t="s">
         <v>11</v>
       </c>
       <c r="B132" s="3">
-        <v>316000.0</v>
+        <v>305000.0</v>
       </c>
       <c r="C132" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D132" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E132" s="3">
-        <v>158990.0</v>
+        <v>128990.0</v>
       </c>
       <c r="F132" s="5">
-        <v>126</v>
+        <v>63</v>
       </c>
       <c r="G132" s="3">
-        <v>2194.0</v>
+        <v>4090.0</v>
       </c>
       <c r="H132" s="3">
-        <v>276444.0</v>
+        <v>257670.0</v>
       </c>
       <c r="I132" s="7" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="J132" t="s">
         <v>15</v>
       </c>
       <c r="K132" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="133" spans="1:11">
       <c r="A133" t="s">
         <v>11</v>
       </c>
       <c r="B133" s="3">
-        <v>316534.0</v>
+        <v>305000.0</v>
       </c>
       <c r="C133" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="D133" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E133" s="3">
-        <v>141990.0</v>
+        <v>136190.0</v>
       </c>
       <c r="F133" s="5">
-        <v>163</v>
+        <v>188</v>
       </c>
       <c r="G133" s="3">
-        <v>2271.0</v>
+        <v>1947.0</v>
       </c>
       <c r="H133" s="3">
-        <v>370173.0</v>
+        <v>366036.0</v>
       </c>
       <c r="I133" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J133" t="s">
         <v>15</v>
       </c>
       <c r="K133" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="134" spans="1:11">
       <c r="A134" t="s">
         <v>11</v>
       </c>
       <c r="B134" s="3">
-        <v>317000.0</v>
+        <v>306000.0</v>
       </c>
       <c r="C134" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="D134" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E134" s="3">
-        <v>88190.0</v>
+        <v>93190.0</v>
       </c>
       <c r="F134" s="5">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="G134" s="3">
-        <v>5884.0</v>
+        <v>7891.0</v>
       </c>
       <c r="H134" s="3">
-        <v>311852.0</v>
+        <v>370877.0</v>
       </c>
       <c r="I134" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J134" t="s">
         <v>15</v>
       </c>
       <c r="K134" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
     </row>
     <row r="135" spans="1:11">
       <c r="A135" t="s">
         <v>11</v>
       </c>
       <c r="B135" s="3">
-        <v>318200.0</v>
+        <v>310000.0</v>
       </c>
       <c r="C135" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D135" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E135" s="3">
-        <v>148990.0</v>
+        <v>134990.0</v>
       </c>
       <c r="F135" s="5">
-        <v>184</v>
+        <v>159</v>
       </c>
       <c r="G135" s="3">
-        <v>1929.0</v>
+        <v>2243.0</v>
       </c>
       <c r="H135" s="3">
-        <v>354936.0</v>
+        <v>356637.0</v>
       </c>
       <c r="I135" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J135" t="s">
         <v>15</v>
       </c>
       <c r="K135" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="136" spans="1:11">
       <c r="A136" t="s">
         <v>11</v>
       </c>
       <c r="B136" s="3">
-        <v>319900.0</v>
+        <v>311437.5</v>
       </c>
       <c r="C136" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D136" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E136" s="3">
-        <v>140190.0</v>
+        <v>69990.0</v>
       </c>
       <c r="F136" s="5">
-        <v>164</v>
+        <v>21</v>
       </c>
       <c r="G136" s="3">
-        <v>2190.0</v>
+        <v>13296.0</v>
       </c>
       <c r="H136" s="3">
-        <v>359160.0</v>
+        <v>279216.0</v>
       </c>
       <c r="I136" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J136" t="s">
         <v>15</v>
       </c>
       <c r="K136" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="137" spans="1:11">
       <c r="A137" t="s">
         <v>11</v>
       </c>
       <c r="B137" s="3">
-        <v>320400.0</v>
+        <v>313414.0</v>
       </c>
       <c r="C137" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="D137" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E137" s="3">
-        <v>132190.0</v>
+        <v>121890.0</v>
       </c>
       <c r="F137" s="5">
-        <v>229</v>
+        <v>183</v>
       </c>
       <c r="G137" s="3">
-        <v>1698.0</v>
+        <v>1890.0</v>
       </c>
       <c r="H137" s="3">
-        <v>388842.0</v>
+        <v>345870.0</v>
       </c>
       <c r="I137" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J137" t="s">
         <v>15</v>
       </c>
       <c r="K137" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="138" spans="1:11">
       <c r="A138" t="s">
         <v>11</v>
       </c>
       <c r="B138" s="3">
-        <v>321400.0</v>
+        <v>314015.0</v>
       </c>
       <c r="C138" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="D138" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E138" s="3">
-        <v>137990.0</v>
+        <v>164790.0</v>
       </c>
       <c r="F138" s="5">
-        <v>184</v>
+        <v>37</v>
       </c>
       <c r="G138" s="3">
-        <v>1981.0</v>
+        <v>6244.0</v>
       </c>
       <c r="H138" s="3">
-        <v>364504.0</v>
+        <v>231028.0</v>
       </c>
       <c r="I138" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J138" t="s">
         <v>15</v>
       </c>
       <c r="K138" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
     </row>
     <row r="139" spans="1:11">
       <c r="A139" t="s">
         <v>11</v>
       </c>
       <c r="B139" s="3">
-        <v>304000.0</v>
+        <v>316000.0</v>
       </c>
       <c r="C139" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="D139" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E139" s="3">
-        <v>156190.0</v>
+        <v>158990.0</v>
       </c>
       <c r="F139" s="5">
-        <v>148</v>
+        <v>126</v>
       </c>
       <c r="G139" s="3">
-        <v>2230.0</v>
+        <v>2194.0</v>
       </c>
       <c r="H139" s="3">
-        <v>330040.0</v>
+        <v>276444.0</v>
       </c>
       <c r="I139" s="7" t="s">
-        <v>44</v>
+        <v>19</v>
       </c>
       <c r="J139" t="s">
         <v>15</v>
       </c>
       <c r="K139" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="140" spans="1:11">
       <c r="A140" t="s">
         <v>11</v>
       </c>
       <c r="B140" s="3">
-        <v>322025.0</v>
+        <v>316534.0</v>
       </c>
       <c r="C140" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="D140" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E140" s="3">
-        <v>144290.0</v>
+        <v>141990.0</v>
       </c>
       <c r="F140" s="5">
-        <v>196</v>
+        <v>163</v>
       </c>
       <c r="G140" s="3">
-        <v>1851.0</v>
+        <v>2271.0</v>
       </c>
       <c r="H140" s="3">
-        <v>362796.0</v>
+        <v>370173.0</v>
       </c>
       <c r="I140" s="7" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="J140" t="s">
         <v>15</v>
       </c>
       <c r="K140" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="141" spans="1:11">
       <c r="A141" t="s">
         <v>11</v>
       </c>
       <c r="B141" s="3">
-        <v>304000.0</v>
+        <v>317000.0</v>
       </c>
       <c r="C141" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="D141" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E141" s="3">
-        <v>140990.0</v>
+        <v>88190.0</v>
       </c>
       <c r="F141" s="5">
-        <v>194</v>
+        <v>53</v>
       </c>
       <c r="G141" s="3">
-        <v>1833.0</v>
+        <v>5884.0</v>
       </c>
       <c r="H141" s="3">
-        <v>355602.0</v>
+        <v>311852.0</v>
       </c>
       <c r="I141" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J141" t="s">
         <v>15</v>
       </c>
       <c r="K141" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="142" spans="1:11">
       <c r="A142" t="s">
         <v>11</v>
       </c>
       <c r="B142" s="3">
-        <v>324345.0</v>
+        <v>318200.0</v>
       </c>
       <c r="C142" t="s">
         <v>12</v>
       </c>
       <c r="D142" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E142" s="3">
         <v>148990.0</v>
       </c>
       <c r="F142" s="5">
-        <v>134</v>
+        <v>184</v>
       </c>
       <c r="G142" s="3">
-        <v>2503.0</v>
+        <v>1929.0</v>
       </c>
       <c r="H142" s="3">
-        <v>335402.0</v>
+        <v>354936.0</v>
       </c>
       <c r="I142" s="7" t="s">
-        <v>44</v>
+        <v>14</v>
       </c>
       <c r="J142" t="s">
         <v>15</v>
       </c>
       <c r="K142" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="143" spans="1:11">
       <c r="A143" t="s">
         <v>11</v>
       </c>
       <c r="B143" s="3">
-        <v>305000.0</v>
+        <v>319900.0</v>
       </c>
       <c r="C143" t="s">
         <v>12</v>
       </c>
       <c r="D143" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E143" s="3">
-        <v>128990.0</v>
+        <v>140190.0</v>
       </c>
       <c r="F143" s="5">
-        <v>63</v>
+        <v>164</v>
       </c>
       <c r="G143" s="3">
-        <v>4090.0</v>
+        <v>2190.0</v>
       </c>
       <c r="H143" s="3">
-        <v>257670.0</v>
+        <v>359160.0</v>
       </c>
       <c r="I143" s="7" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="J143" t="s">
         <v>15</v>
       </c>
       <c r="K143" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="144" spans="1:11">
       <c r="A144" t="s">
         <v>11</v>
       </c>
       <c r="B144" s="3">
-        <v>305000.0</v>
+        <v>320400.0</v>
       </c>
       <c r="C144" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="D144" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E144" s="3">
-        <v>136190.0</v>
+        <v>132190.0</v>
       </c>
       <c r="F144" s="5">
-        <v>188</v>
+        <v>229</v>
       </c>
       <c r="G144" s="3">
-        <v>1947.0</v>
+        <v>1698.0</v>
       </c>
       <c r="H144" s="3">
-        <v>366036.0</v>
+        <v>388842.0</v>
       </c>
       <c r="I144" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J144" t="s">
         <v>15</v>
       </c>
       <c r="K144" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="145" spans="1:11">
       <c r="A145" t="s">
         <v>11</v>
       </c>
       <c r="B145" s="3">
-        <v>306000.0</v>
+        <v>321400.0</v>
       </c>
       <c r="C145" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="D145" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E145" s="3">
-        <v>93190.0</v>
+        <v>137990.0</v>
       </c>
       <c r="F145" s="5">
-        <v>47</v>
+        <v>184</v>
       </c>
       <c r="G145" s="3">
-        <v>7891.0</v>
+        <v>1981.0</v>
       </c>
       <c r="H145" s="3">
-        <v>370877.0</v>
+        <v>364504.0</v>
       </c>
       <c r="I145" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J145" t="s">
         <v>15</v>
       </c>
       <c r="K145" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
     </row>
     <row r="146" spans="1:11">
       <c r="A146" t="s">
         <v>11</v>
       </c>
       <c r="B146" s="3">
-        <v>280753.0</v>
+        <v>274000.5</v>
       </c>
       <c r="C146" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D146" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E146" s="3">
-        <v>118190.0</v>
+        <v>89990.0</v>
       </c>
       <c r="F146" s="5">
-        <v>116</v>
+        <v>72</v>
       </c>
       <c r="G146" s="3">
-        <v>2648.0</v>
+        <v>3918.0</v>
       </c>
       <c r="H146" s="3">
-        <v>307168.0</v>
+        <v>282096.0</v>
       </c>
       <c r="I146" s="7" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="J146" t="s">
         <v>15</v>
       </c>
       <c r="K146" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="147" spans="1:11">
       <c r="A147" t="s">
         <v>11</v>
       </c>
       <c r="B147" s="3">
-        <v>284150.0</v>
+        <v>275000.0</v>
       </c>
       <c r="C147" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="D147" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E147" s="3">
-        <v>116690.0</v>
+        <v>126490.0</v>
       </c>
       <c r="F147" s="5">
-        <v>134</v>
+        <v>176</v>
       </c>
       <c r="G147" s="3">
-        <v>2238.0</v>
+        <v>1765.0</v>
       </c>
       <c r="H147" s="3">
-        <v>299892.0</v>
+        <v>310640.0</v>
       </c>
       <c r="I147" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J147" t="s">
         <v>15</v>
       </c>
       <c r="K147" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="148" spans="1:11">
       <c r="A148" t="s">
         <v>11</v>
       </c>
       <c r="B148" s="3">
-        <v>286600.0</v>
+        <v>276300.0</v>
       </c>
       <c r="C148" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D148" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E148" s="3">
-        <v>127990.0</v>
+        <v>112990.0</v>
       </c>
       <c r="F148" s="5">
-        <v>115</v>
+        <v>161</v>
       </c>
       <c r="G148" s="3">
-        <v>2801.0</v>
+        <v>1946.0</v>
       </c>
       <c r="H148" s="3">
-        <v>322115.0</v>
+        <v>313306.0</v>
       </c>
       <c r="I148" s="7" t="s">
-        <v>44</v>
+        <v>19</v>
       </c>
       <c r="J148" t="s">
         <v>15</v>
       </c>
       <c r="K148" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="149" spans="1:11">
       <c r="A149" t="s">
         <v>11</v>
       </c>
       <c r="B149" s="3">
-        <v>287886.0</v>
+        <v>278000.0</v>
       </c>
       <c r="C149" t="s">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="D149" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E149" s="3">
-        <v>140490.0</v>
+        <v>124990.0</v>
       </c>
       <c r="F149" s="5">
-        <v>110</v>
+        <v>119</v>
       </c>
       <c r="G149" s="3">
-        <v>2664.0</v>
+        <v>2568.0</v>
       </c>
       <c r="H149" s="3">
-        <v>293040.0</v>
+        <v>305592.0</v>
       </c>
       <c r="I149" s="7" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="J149" t="s">
         <v>15</v>
       </c>
       <c r="K149" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="150" spans="1:11">
       <c r="A150" t="s">
         <v>11</v>
       </c>
       <c r="B150" s="3">
-        <v>289000.0</v>
+        <v>280000.0</v>
       </c>
       <c r="C150" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="D150" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E150" s="3">
-        <v>202690.0</v>
+        <v>129890.0</v>
       </c>
       <c r="F150" s="5">
-        <v>119</v>
+        <v>167</v>
       </c>
       <c r="G150" s="3">
-        <v>2003.0</v>
+        <v>1827.0</v>
       </c>
       <c r="H150" s="3">
-        <v>238357.0</v>
+        <v>305109.0</v>
       </c>
       <c r="I150" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J150" t="s">
         <v>15</v>
       </c>
       <c r="K150" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
     </row>
     <row r="151" spans="1:11">
       <c r="A151" t="s">
         <v>11</v>
       </c>
       <c r="B151" s="3">
-        <v>290000.0</v>
+        <v>280753.0</v>
       </c>
       <c r="C151" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D151" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E151" s="3">
-        <v>131990.0</v>
+        <v>118190.0</v>
       </c>
       <c r="F151" s="5">
-        <v>143</v>
+        <v>116</v>
       </c>
       <c r="G151" s="3">
-        <v>2137.0</v>
+        <v>2648.0</v>
       </c>
       <c r="H151" s="3">
-        <v>305591.0</v>
+        <v>307168.0</v>
       </c>
       <c r="I151" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J151" t="s">
         <v>15</v>
       </c>
       <c r="K151" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="152" spans="1:11">
       <c r="A152" t="s">
         <v>11</v>
       </c>
       <c r="B152" s="3">
-        <v>292000.0</v>
+        <v>284150.0</v>
       </c>
       <c r="C152" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D152" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E152" s="3">
-        <v>137990.0</v>
+        <v>116690.0</v>
       </c>
       <c r="F152" s="5">
-        <v>143</v>
+        <v>134</v>
       </c>
       <c r="G152" s="3">
-        <v>2059.0</v>
+        <v>2238.0</v>
       </c>
       <c r="H152" s="3">
-        <v>294437.0</v>
+        <v>299892.0</v>
       </c>
       <c r="I152" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J152" t="s">
         <v>15</v>
       </c>
       <c r="K152" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="153" spans="1:11">
       <c r="A153" t="s">
         <v>11</v>
       </c>
       <c r="B153" s="3">
-        <v>292850.0</v>
+        <v>286600.0</v>
       </c>
       <c r="C153" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="D153" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E153" s="3">
-        <v>97190.0</v>
+        <v>127990.0</v>
       </c>
       <c r="F153" s="5">
-        <v>184</v>
+        <v>115</v>
       </c>
       <c r="G153" s="3">
-        <v>1971.0</v>
+        <v>2801.0</v>
       </c>
       <c r="H153" s="3">
-        <v>362664.0</v>
+        <v>322115.0</v>
       </c>
       <c r="I153" s="7" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="J153" t="s">
         <v>15</v>
       </c>
       <c r="K153" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="154" spans="1:11">
       <c r="A154" t="s">
         <v>11</v>
       </c>
       <c r="B154" s="3">
-        <v>273000.0</v>
+        <v>287886.0</v>
       </c>
       <c r="C154" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D154" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E154" s="3">
-        <v>142990.0</v>
+        <v>140490.0</v>
       </c>
       <c r="F154" s="5">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="G154" s="3">
-        <v>1956.0</v>
+        <v>2664.0</v>
       </c>
       <c r="H154" s="3">
-        <v>221028.0</v>
+        <v>293040.0</v>
       </c>
       <c r="I154" s="7" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="J154" t="s">
         <v>15</v>
       </c>
       <c r="K154" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="155" spans="1:11">
       <c r="A155" t="s">
         <v>11</v>
       </c>
       <c r="B155" s="3">
-        <v>301000.0</v>
+        <v>289000.0</v>
       </c>
       <c r="C155" t="s">
+        <v>26</v>
+      </c>
+      <c r="D155" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E155" s="3">
+        <v>202690.0</v>
+      </c>
+      <c r="F155" s="5">
+        <v>119</v>
+      </c>
+      <c r="G155" s="3">
+        <v>2003.0</v>
+      </c>
+      <c r="H155" s="3">
+        <v>238357.0</v>
+      </c>
+      <c r="I155" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J155" t="s">
+        <v>15</v>
+      </c>
+      <c r="K155" t="s">
         <v>27</v>
-      </c>
-[...22 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="156" spans="1:11">
       <c r="A156" t="s">
         <v>11</v>
       </c>
       <c r="B156" s="3">
-        <v>273520.5</v>
+        <v>290000.0</v>
       </c>
       <c r="C156" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="D156" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E156" s="3">
-        <v>109990.0</v>
+        <v>131990.0</v>
       </c>
       <c r="F156" s="5">
-        <v>217</v>
+        <v>143</v>
       </c>
       <c r="G156" s="3">
-        <v>1418.0</v>
+        <v>2137.0</v>
       </c>
       <c r="H156" s="3">
-        <v>307706.0</v>
+        <v>305591.0</v>
       </c>
       <c r="I156" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J156" t="s">
         <v>15</v>
       </c>
       <c r="K156" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
     </row>
     <row r="157" spans="1:11">
       <c r="A157" t="s">
         <v>11</v>
       </c>
       <c r="B157" s="3">
-        <v>302000.0</v>
+        <v>292000.0</v>
       </c>
       <c r="C157" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D157" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E157" s="3">
-        <v>134990.0</v>
+        <v>137990.0</v>
       </c>
       <c r="F157" s="5">
-        <v>190</v>
+        <v>143</v>
       </c>
       <c r="G157" s="3">
-        <v>1853.0</v>
+        <v>2059.0</v>
       </c>
       <c r="H157" s="3">
-        <v>352070.0</v>
+        <v>294437.0</v>
       </c>
       <c r="I157" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J157" t="s">
         <v>15</v>
       </c>
       <c r="K157" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="158" spans="1:11">
       <c r="A158" t="s">
         <v>11</v>
       </c>
       <c r="B158" s="3">
-        <v>273565.0</v>
+        <v>292850.0</v>
       </c>
       <c r="C158" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="D158" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E158" s="3">
-        <v>102290.0</v>
+        <v>97190.0</v>
       </c>
       <c r="F158" s="5">
-        <v>114</v>
+        <v>184</v>
       </c>
       <c r="G158" s="3">
-        <v>3324.5</v>
+        <v>1971.0</v>
       </c>
       <c r="H158" s="3">
-        <v>378993.0</v>
+        <v>362664.0</v>
       </c>
       <c r="I158" s="7" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="J158" t="s">
         <v>15</v>
       </c>
       <c r="K158" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="159" spans="1:11">
       <c r="A159" t="s">
         <v>11</v>
       </c>
       <c r="B159" s="3">
-        <v>303000.0</v>
+        <v>273000.0</v>
       </c>
       <c r="C159" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D159" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E159" s="3">
-        <v>131000.0</v>
+        <v>142990.0</v>
       </c>
       <c r="F159" s="5">
-        <v>171</v>
+        <v>113</v>
       </c>
       <c r="G159" s="3">
-        <v>2178.0</v>
+        <v>1956.0</v>
       </c>
       <c r="H159" s="3">
-        <v>372438.0</v>
+        <v>221028.0</v>
       </c>
       <c r="I159" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J159" t="s">
         <v>15</v>
       </c>
       <c r="K159" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="160" spans="1:11">
       <c r="A160" t="s">
         <v>11</v>
       </c>
       <c r="B160" s="3">
-        <v>274000.5</v>
+        <v>301000.0</v>
       </c>
       <c r="C160" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="D160" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E160" s="3">
-        <v>89990.0</v>
+        <v>128990.0</v>
       </c>
       <c r="F160" s="5">
-        <v>72</v>
+        <v>234</v>
       </c>
       <c r="G160" s="3">
-        <v>3918.0</v>
+        <v>1602.0</v>
       </c>
       <c r="H160" s="3">
-        <v>282096.0</v>
+        <v>374868.0</v>
       </c>
       <c r="I160" s="7" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="J160" t="s">
         <v>15</v>
       </c>
       <c r="K160" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="161" spans="1:11">
       <c r="A161" t="s">
         <v>11</v>
       </c>
       <c r="B161" s="3">
-        <v>275000.0</v>
+        <v>273520.5</v>
       </c>
       <c r="C161" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D161" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E161" s="3">
-        <v>126490.0</v>
+        <v>109990.0</v>
       </c>
       <c r="F161" s="5">
-        <v>176</v>
+        <v>217</v>
       </c>
       <c r="G161" s="3">
-        <v>1765.0</v>
+        <v>1418.0</v>
       </c>
       <c r="H161" s="3">
-        <v>310640.0</v>
+        <v>307706.0</v>
       </c>
       <c r="I161" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J161" t="s">
         <v>15</v>
       </c>
       <c r="K161" t="s">
-        <v>16</v>
+        <v>49</v>
       </c>
     </row>
     <row r="162" spans="1:11">
       <c r="A162" t="s">
         <v>11</v>
       </c>
       <c r="B162" s="3">
-        <v>276300.0</v>
+        <v>302000.0</v>
       </c>
       <c r="C162" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="D162" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E162" s="3">
-        <v>112990.0</v>
+        <v>134990.0</v>
       </c>
       <c r="F162" s="5">
-        <v>161</v>
+        <v>190</v>
       </c>
       <c r="G162" s="3">
-        <v>1946.0</v>
+        <v>1853.0</v>
       </c>
       <c r="H162" s="3">
-        <v>313306.0</v>
+        <v>352070.0</v>
       </c>
       <c r="I162" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J162" t="s">
         <v>15</v>
       </c>
       <c r="K162" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="163" spans="1:11">
       <c r="A163" t="s">
         <v>11</v>
       </c>
       <c r="B163" s="3">
-        <v>278000.0</v>
+        <v>273565.0</v>
       </c>
       <c r="C163" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="D163" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E163" s="3">
-        <v>124990.0</v>
+        <v>102290.0</v>
       </c>
       <c r="F163" s="5">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="G163" s="3">
-        <v>2568.0</v>
+        <v>3324.5</v>
       </c>
       <c r="H163" s="3">
-        <v>305592.0</v>
+        <v>378993.0</v>
       </c>
       <c r="I163" s="7" t="s">
         <v>30</v>
       </c>
       <c r="J163" t="s">
         <v>15</v>
       </c>
       <c r="K163" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="164" spans="1:11">
       <c r="A164" t="s">
         <v>11</v>
       </c>
       <c r="B164" s="3">
-        <v>280000.0</v>
+        <v>303000.0</v>
       </c>
       <c r="C164" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="D164" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E164" s="3">
-        <v>129890.0</v>
+        <v>131000.0</v>
       </c>
       <c r="F164" s="5">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="G164" s="3">
-        <v>1827.0</v>
+        <v>2178.0</v>
       </c>
       <c r="H164" s="3">
-        <v>305109.0</v>
+        <v>372438.0</v>
       </c>
       <c r="I164" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J164" t="s">
         <v>15</v>
       </c>
       <c r="K164" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="165" spans="1:11">
       <c r="A165" t="s">
         <v>11</v>
       </c>
       <c r="B165" s="3">
-        <v>243788.0</v>
+        <v>239400.0</v>
       </c>
       <c r="C165" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D165" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E165" s="3">
-        <v>120590.0</v>
+        <v>95990.0</v>
       </c>
       <c r="F165" s="5">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="G165" s="3">
-        <v>1609.0</v>
+        <v>2216.0</v>
       </c>
       <c r="H165" s="3">
-        <v>175381.0</v>
+        <v>250408.0</v>
       </c>
       <c r="I165" s="7" t="s">
-        <v>44</v>
+        <v>19</v>
       </c>
       <c r="J165" t="s">
         <v>15</v>
       </c>
       <c r="K165" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="166" spans="1:11">
       <c r="A166" t="s">
         <v>11</v>
       </c>
       <c r="B166" s="3">
-        <v>252000.0</v>
+        <v>240000.0</v>
       </c>
       <c r="C166" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D166" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E166" s="3">
-        <v>113190.0</v>
+        <v>115390.0</v>
       </c>
       <c r="F166" s="5">
-        <v>189</v>
+        <v>38</v>
       </c>
       <c r="G166" s="3">
-        <v>1724.0</v>
+        <v>4358.0</v>
       </c>
       <c r="H166" s="3">
-        <v>325836.0</v>
+        <v>165604.0</v>
       </c>
       <c r="I166" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J166" t="s">
         <v>15</v>
       </c>
       <c r="K166" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="167" spans="1:11">
       <c r="A167" t="s">
         <v>11</v>
       </c>
       <c r="B167" s="3">
-        <v>252400.0</v>
+        <v>240933.0</v>
       </c>
       <c r="C167" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D167" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E167" s="3">
-        <v>112590.0</v>
+        <v>124190.0</v>
       </c>
       <c r="F167" s="5">
-        <v>51</v>
+        <v>117</v>
       </c>
       <c r="G167" s="3">
-        <v>3627.0</v>
+        <v>1924.0</v>
       </c>
       <c r="H167" s="3">
-        <v>184977.0</v>
+        <v>225108.0</v>
       </c>
       <c r="I167" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J167" t="s">
         <v>15</v>
       </c>
       <c r="K167" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="168" spans="1:11">
       <c r="A168" t="s">
         <v>11</v>
       </c>
       <c r="B168" s="3">
-        <v>252900.0</v>
+        <v>241800.0</v>
       </c>
       <c r="C168" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D168" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E168" s="3">
-        <v>119990.0</v>
+        <v>96690.0</v>
       </c>
       <c r="F168" s="5">
-        <v>112</v>
+        <v>155</v>
       </c>
       <c r="G168" s="3">
-        <v>2202.0</v>
+        <v>1896.0</v>
       </c>
       <c r="H168" s="3">
-        <v>246624.0</v>
+        <v>293880.0</v>
       </c>
       <c r="I168" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J168" t="s">
         <v>15</v>
       </c>
       <c r="K168" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="169" spans="1:11">
       <c r="A169" t="s">
         <v>11</v>
       </c>
       <c r="B169" s="3">
-        <v>254000.0</v>
+        <v>242000.0</v>
       </c>
       <c r="C169" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D169" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E169" s="3">
-        <v>107990.0</v>
+        <v>95990.0</v>
       </c>
       <c r="F169" s="5">
-        <v>161</v>
+        <v>123</v>
       </c>
       <c r="G169" s="3">
-        <v>1922.0</v>
+        <v>2325.0</v>
       </c>
       <c r="H169" s="3">
-        <v>309442.0</v>
+        <v>285975.0</v>
       </c>
       <c r="I169" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J169" t="s">
         <v>15</v>
       </c>
       <c r="K169" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="170" spans="1:11">
       <c r="A170" t="s">
         <v>11</v>
       </c>
       <c r="B170" s="3">
-        <v>257340.0</v>
+        <v>243788.0</v>
       </c>
       <c r="C170" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="D170" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E170" s="3">
-        <v>124190.0</v>
+        <v>120590.0</v>
       </c>
       <c r="F170" s="5">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="G170" s="3">
-        <v>2150.0</v>
+        <v>1609.0</v>
       </c>
       <c r="H170" s="3">
-        <v>240800.0</v>
+        <v>175381.0</v>
       </c>
       <c r="I170" s="7" t="s">
-        <v>20</v>
+        <v>41</v>
       </c>
       <c r="J170" t="s">
         <v>15</v>
       </c>
       <c r="K170" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="171" spans="1:11">
       <c r="A171" t="s">
         <v>11</v>
       </c>
       <c r="B171" s="3">
-        <v>257850.0</v>
+        <v>252000.0</v>
       </c>
       <c r="C171" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D171" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E171" s="3">
-        <v>105190.0</v>
+        <v>113190.0</v>
       </c>
       <c r="F171" s="5">
-        <v>119</v>
+        <v>189</v>
       </c>
       <c r="G171" s="3">
-        <v>2626.0</v>
+        <v>1724.0</v>
       </c>
       <c r="H171" s="3">
-        <v>312494.0</v>
+        <v>325836.0</v>
       </c>
       <c r="I171" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J171" t="s">
         <v>15</v>
       </c>
       <c r="K171" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="172" spans="1:11">
       <c r="A172" t="s">
         <v>11</v>
       </c>
       <c r="B172" s="3">
-        <v>265900.0</v>
+        <v>252400.0</v>
       </c>
       <c r="C172" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="D172" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E172" s="3">
-        <v>114990.0</v>
+        <v>112590.0</v>
       </c>
       <c r="F172" s="5">
-        <v>184</v>
+        <v>51</v>
       </c>
       <c r="G172" s="3">
-        <v>1643.0</v>
+        <v>3627.0</v>
       </c>
       <c r="H172" s="3">
-        <v>302312.0</v>
+        <v>184977.0</v>
       </c>
       <c r="I172" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J172" t="s">
         <v>15</v>
       </c>
       <c r="K172" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="173" spans="1:11">
       <c r="A173" t="s">
         <v>11</v>
       </c>
       <c r="B173" s="3">
-        <v>238150.0</v>
+        <v>252900.0</v>
       </c>
       <c r="C173" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="D173" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E173" s="3">
-        <v>92890.0</v>
+        <v>119990.0</v>
       </c>
       <c r="F173" s="5">
-        <v>166</v>
+        <v>112</v>
       </c>
       <c r="G173" s="3">
-        <v>1755.0</v>
+        <v>2202.0</v>
       </c>
       <c r="H173" s="3">
-        <v>291330.0</v>
+        <v>246624.0</v>
       </c>
       <c r="I173" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J173" t="s">
         <v>15</v>
       </c>
       <c r="K173" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="174" spans="1:11">
       <c r="A174" t="s">
         <v>11</v>
       </c>
       <c r="B174" s="3">
-        <v>238756.0</v>
+        <v>254000.0</v>
       </c>
       <c r="C174" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="D174" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E174" s="3">
-        <v>108690.0</v>
+        <v>107990.0</v>
       </c>
       <c r="F174" s="5">
-        <v>196</v>
+        <v>161</v>
       </c>
       <c r="G174" s="3">
-        <v>1234.0</v>
+        <v>1922.0</v>
       </c>
       <c r="H174" s="3">
-        <v>241864.0</v>
+        <v>309442.0</v>
       </c>
       <c r="I174" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J174" t="s">
         <v>15</v>
       </c>
       <c r="K174" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="175" spans="1:11">
       <c r="A175" t="s">
         <v>11</v>
       </c>
       <c r="B175" s="3">
-        <v>239400.0</v>
+        <v>257340.0</v>
       </c>
       <c r="C175" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="D175" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E175" s="3">
-        <v>95990.0</v>
+        <v>124190.0</v>
       </c>
       <c r="F175" s="5">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="G175" s="3">
-        <v>2216.0</v>
+        <v>2150.0</v>
       </c>
       <c r="H175" s="3">
-        <v>250408.0</v>
+        <v>240800.0</v>
       </c>
       <c r="I175" s="7" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="J175" t="s">
         <v>15</v>
       </c>
       <c r="K175" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="176" spans="1:11">
       <c r="A176" t="s">
         <v>11</v>
       </c>
       <c r="B176" s="3">
-        <v>240000.0</v>
+        <v>257850.0</v>
       </c>
       <c r="C176" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D176" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E176" s="3">
-        <v>115390.0</v>
+        <v>105190.0</v>
       </c>
       <c r="F176" s="5">
-        <v>38</v>
+        <v>119</v>
       </c>
       <c r="G176" s="3">
-        <v>4358.0</v>
+        <v>2626.0</v>
       </c>
       <c r="H176" s="3">
-        <v>165604.0</v>
+        <v>312494.0</v>
       </c>
       <c r="I176" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J176" t="s">
         <v>15</v>
       </c>
       <c r="K176" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="177" spans="1:11">
       <c r="A177" t="s">
         <v>11</v>
       </c>
       <c r="B177" s="3">
-        <v>240933.0</v>
+        <v>265900.0</v>
       </c>
       <c r="C177" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D177" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E177" s="3">
-        <v>124190.0</v>
+        <v>114990.0</v>
       </c>
       <c r="F177" s="5">
-        <v>117</v>
+        <v>184</v>
       </c>
       <c r="G177" s="3">
-        <v>1924.0</v>
+        <v>1643.0</v>
       </c>
       <c r="H177" s="3">
-        <v>225108.0</v>
+        <v>302312.0</v>
       </c>
       <c r="I177" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J177" t="s">
         <v>15</v>
       </c>
       <c r="K177" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="178" spans="1:11">
       <c r="A178" t="s">
         <v>11</v>
       </c>
       <c r="B178" s="3">
-        <v>241800.0</v>
+        <v>238150.0</v>
       </c>
       <c r="C178" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D178" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E178" s="3">
-        <v>96690.0</v>
+        <v>92890.0</v>
       </c>
       <c r="F178" s="5">
-        <v>155</v>
+        <v>166</v>
       </c>
       <c r="G178" s="3">
-        <v>1896.0</v>
+        <v>1755.0</v>
       </c>
       <c r="H178" s="3">
-        <v>293880.0</v>
+        <v>291330.0</v>
       </c>
       <c r="I178" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J178" t="s">
         <v>15</v>
       </c>
       <c r="K178" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="179" spans="1:11">
       <c r="A179" t="s">
         <v>11</v>
       </c>
       <c r="B179" s="3">
-        <v>242000.0</v>
+        <v>238756.0</v>
       </c>
       <c r="C179" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D179" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E179" s="3">
-        <v>95990.0</v>
+        <v>108690.0</v>
       </c>
       <c r="F179" s="5">
-        <v>123</v>
+        <v>196</v>
       </c>
       <c r="G179" s="3">
-        <v>2325.0</v>
+        <v>1234.0</v>
       </c>
       <c r="H179" s="3">
-        <v>285975.0</v>
+        <v>241864.0</v>
       </c>
       <c r="I179" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J179" t="s">
         <v>15</v>
       </c>
       <c r="K179" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="180" spans="1:11">
       <c r="A180" t="s">
         <v>11</v>
       </c>
       <c r="B180" s="3">
-        <v>229000.0</v>
+        <v>223696.0</v>
       </c>
       <c r="C180" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="D180" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E180" s="3">
-        <v>121190.0</v>
+        <v>102990.0</v>
       </c>
       <c r="F180" s="5">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="G180" s="3">
-        <v>1151.0</v>
+        <v>1693.0</v>
       </c>
       <c r="H180" s="3">
-        <v>192217.0</v>
+        <v>277652.0</v>
       </c>
       <c r="I180" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J180" t="s">
         <v>15</v>
       </c>
       <c r="K180" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="181" spans="1:11">
       <c r="A181" t="s">
         <v>11</v>
       </c>
       <c r="B181" s="3">
-        <v>229200.0</v>
+        <v>225300.0</v>
       </c>
       <c r="C181" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="D181" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E181" s="3">
-        <v>93190.0</v>
+        <v>105990.0</v>
       </c>
       <c r="F181" s="5">
-        <v>111</v>
+        <v>166</v>
       </c>
       <c r="G181" s="3">
-        <v>1995.0</v>
+        <v>1464.0</v>
       </c>
       <c r="H181" s="3">
-        <v>221445.0</v>
+        <v>243024.0</v>
       </c>
       <c r="I181" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J181" t="s">
         <v>15</v>
       </c>
       <c r="K181" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="182" spans="1:11">
       <c r="A182" t="s">
         <v>11</v>
       </c>
       <c r="B182" s="3">
-        <v>231075.5</v>
+        <v>225900.0</v>
       </c>
       <c r="C182" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D182" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E182" s="3">
-        <v>99990.0</v>
+        <v>105990.0</v>
       </c>
       <c r="F182" s="5">
-        <v>227</v>
+        <v>180</v>
       </c>
       <c r="G182" s="3">
-        <v>1194.0</v>
+        <v>1187.0</v>
       </c>
       <c r="H182" s="3">
-        <v>271038.0</v>
+        <v>213660.0</v>
       </c>
       <c r="I182" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J182" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="K182" t="s">
-        <v>51</v>
+        <v>16</v>
       </c>
     </row>
     <row r="183" spans="1:11">
       <c r="A183" t="s">
         <v>11</v>
       </c>
       <c r="B183" s="3">
-        <v>232000.0</v>
+        <v>227000.0</v>
       </c>
       <c r="C183" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="D183" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E183" s="3">
-        <v>97990.0</v>
+        <v>121190.0</v>
       </c>
       <c r="F183" s="5">
-        <v>111</v>
+        <v>190</v>
       </c>
       <c r="G183" s="3">
-        <v>2126.0</v>
+        <v>980.0</v>
       </c>
       <c r="H183" s="3">
-        <v>235986.0</v>
+        <v>186200.0</v>
       </c>
       <c r="I183" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J183" t="s">
         <v>15</v>
       </c>
       <c r="K183" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="184" spans="1:11">
       <c r="A184" t="s">
         <v>11</v>
       </c>
       <c r="B184" s="3">
-        <v>232180.5</v>
+        <v>227000.0</v>
       </c>
       <c r="C184" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D184" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E184" s="3">
-        <v>99990.0</v>
+        <v>125590.0</v>
       </c>
       <c r="F184" s="5">
-        <v>128</v>
+        <v>190</v>
       </c>
       <c r="G184" s="3">
-        <v>2232.0</v>
+        <v>956.0</v>
       </c>
       <c r="H184" s="3">
-        <v>285696.0</v>
+        <v>181640.0</v>
       </c>
       <c r="I184" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J184" t="s">
         <v>15</v>
       </c>
       <c r="K184" t="s">
-        <v>52</v>
+        <v>16</v>
       </c>
     </row>
     <row r="185" spans="1:11">
       <c r="A185" t="s">
         <v>11</v>
       </c>
       <c r="B185" s="3">
-        <v>232800.0</v>
+        <v>229000.0</v>
       </c>
       <c r="C185" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D185" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E185" s="3">
-        <v>98990.0</v>
+        <v>121190.0</v>
       </c>
       <c r="F185" s="5">
-        <v>127</v>
+        <v>167</v>
       </c>
       <c r="G185" s="3">
-        <v>2108.0</v>
+        <v>1151.0</v>
       </c>
       <c r="H185" s="3">
-        <v>267716.0</v>
+        <v>192217.0</v>
       </c>
       <c r="I185" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J185" t="s">
         <v>15</v>
       </c>
       <c r="K185" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="186" spans="1:11">
       <c r="A186" t="s">
         <v>11</v>
       </c>
       <c r="B186" s="3">
-        <v>235800.0</v>
+        <v>229200.0</v>
       </c>
       <c r="C186" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="D186" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E186" s="3">
-        <v>125990.0</v>
+        <v>93190.0</v>
       </c>
       <c r="F186" s="5">
-        <v>164</v>
+        <v>111</v>
       </c>
       <c r="G186" s="3">
-        <v>1094.0</v>
+        <v>1995.0</v>
       </c>
       <c r="H186" s="3">
-        <v>179416.0</v>
+        <v>221445.0</v>
       </c>
       <c r="I186" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J186" t="s">
         <v>15</v>
       </c>
       <c r="K186" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="187" spans="1:11">
       <c r="A187" t="s">
         <v>11</v>
       </c>
       <c r="B187" s="3">
-        <v>237700.0</v>
+        <v>231075.5</v>
       </c>
       <c r="C187" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="D187" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E187" s="3">
-        <v>93790.0</v>
+        <v>99990.0</v>
       </c>
       <c r="F187" s="5">
-        <v>159</v>
+        <v>227</v>
       </c>
       <c r="G187" s="3">
-        <v>1896.0</v>
+        <v>1194.0</v>
       </c>
       <c r="H187" s="3">
-        <v>301464.0</v>
+        <v>271038.0</v>
       </c>
       <c r="I187" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J187" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="K187" t="s">
-        <v>16</v>
+        <v>51</v>
       </c>
     </row>
     <row r="188" spans="1:11">
       <c r="A188" t="s">
         <v>11</v>
       </c>
       <c r="B188" s="3">
-        <v>221500.0</v>
+        <v>232000.0</v>
       </c>
       <c r="C188" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="D188" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E188" s="3">
-        <v>104190.0</v>
+        <v>97990.0</v>
       </c>
       <c r="F188" s="5">
-        <v>125</v>
+        <v>111</v>
       </c>
       <c r="G188" s="3">
-        <v>1590.0</v>
+        <v>2126.0</v>
       </c>
       <c r="H188" s="3">
-        <v>198750.0</v>
+        <v>235986.0</v>
       </c>
       <c r="I188" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J188" t="s">
         <v>15</v>
       </c>
       <c r="K188" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="189" spans="1:11">
       <c r="A189" t="s">
         <v>11</v>
       </c>
       <c r="B189" s="3">
-        <v>238000.0</v>
+        <v>232180.5</v>
       </c>
       <c r="C189" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="D189" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E189" s="3">
-        <v>113990.0</v>
+        <v>99990.0</v>
       </c>
       <c r="F189" s="5">
-        <v>169</v>
+        <v>128</v>
       </c>
       <c r="G189" s="3">
-        <v>1230.0</v>
+        <v>2232.0</v>
       </c>
       <c r="H189" s="3">
-        <v>207870.0</v>
+        <v>285696.0</v>
       </c>
       <c r="I189" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J189" t="s">
         <v>15</v>
       </c>
       <c r="K189" t="s">
-        <v>16</v>
+        <v>52</v>
       </c>
     </row>
     <row r="190" spans="1:11">
       <c r="A190" t="s">
         <v>11</v>
       </c>
       <c r="B190" s="3">
-        <v>222150.0</v>
+        <v>232800.0</v>
       </c>
       <c r="C190" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="D190" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E190" s="3">
-        <v>83190.0</v>
+        <v>98990.0</v>
       </c>
       <c r="F190" s="5">
-        <v>94</v>
+        <v>127</v>
       </c>
       <c r="G190" s="3">
-        <v>2673.0</v>
+        <v>2108.0</v>
       </c>
       <c r="H190" s="3">
-        <v>251262.0</v>
+        <v>267716.0</v>
       </c>
       <c r="I190" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J190" t="s">
         <v>15</v>
       </c>
       <c r="K190" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="191" spans="1:11">
       <c r="A191" t="s">
         <v>11</v>
       </c>
       <c r="B191" s="3">
-        <v>223200.0</v>
+        <v>235800.0</v>
       </c>
       <c r="C191" t="s">
         <v>28</v>
       </c>
       <c r="D191" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E191" s="3">
-        <v>130990.0</v>
+        <v>125990.0</v>
       </c>
       <c r="F191" s="5">
-        <v>71</v>
+        <v>164</v>
       </c>
       <c r="G191" s="3">
-        <v>1695.0</v>
+        <v>1094.0</v>
       </c>
       <c r="H191" s="3">
-        <v>120345.0</v>
+        <v>179416.0</v>
       </c>
       <c r="I191" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J191" t="s">
         <v>15</v>
       </c>
       <c r="K191" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="192" spans="1:11">
       <c r="A192" t="s">
         <v>11</v>
       </c>
       <c r="B192" s="3">
-        <v>223696.0</v>
+        <v>237700.0</v>
       </c>
       <c r="C192" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="D192" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E192" s="3">
-        <v>102990.0</v>
+        <v>93790.0</v>
       </c>
       <c r="F192" s="5">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="G192" s="3">
-        <v>1693.0</v>
+        <v>1896.0</v>
       </c>
       <c r="H192" s="3">
-        <v>277652.0</v>
+        <v>301464.0</v>
       </c>
       <c r="I192" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J192" t="s">
         <v>15</v>
       </c>
       <c r="K192" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="193" spans="1:11">
       <c r="A193" t="s">
         <v>11</v>
       </c>
       <c r="B193" s="3">
-        <v>225300.0</v>
+        <v>221500.0</v>
       </c>
       <c r="C193" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D193" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E193" s="3">
-        <v>105990.0</v>
+        <v>104190.0</v>
       </c>
       <c r="F193" s="5">
-        <v>166</v>
+        <v>125</v>
       </c>
       <c r="G193" s="3">
-        <v>1464.0</v>
+        <v>1590.0</v>
       </c>
       <c r="H193" s="3">
-        <v>243024.0</v>
+        <v>198750.0</v>
       </c>
       <c r="I193" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J193" t="s">
         <v>15</v>
       </c>
       <c r="K193" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="194" spans="1:11">
       <c r="A194" t="s">
         <v>11</v>
       </c>
       <c r="B194" s="3">
-        <v>225900.0</v>
+        <v>238000.0</v>
       </c>
       <c r="C194" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D194" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E194" s="3">
-        <v>105990.0</v>
+        <v>113990.0</v>
       </c>
       <c r="F194" s="5">
-        <v>180</v>
+        <v>169</v>
       </c>
       <c r="G194" s="3">
-        <v>1187.0</v>
+        <v>1230.0</v>
       </c>
       <c r="H194" s="3">
-        <v>213660.0</v>
+        <v>207870.0</v>
       </c>
       <c r="I194" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J194" t="s">
         <v>15</v>
       </c>
       <c r="K194" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="195" spans="1:11">
       <c r="A195" t="s">
         <v>11</v>
       </c>
       <c r="B195" s="3">
-        <v>227000.0</v>
+        <v>222150.0</v>
       </c>
       <c r="C195" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="D195" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E195" s="3">
-        <v>121190.0</v>
+        <v>83190.0</v>
       </c>
       <c r="F195" s="5">
-        <v>190</v>
+        <v>94</v>
       </c>
       <c r="G195" s="3">
-        <v>980.0</v>
+        <v>2673.0</v>
       </c>
       <c r="H195" s="3">
-        <v>186200.0</v>
+        <v>251262.0</v>
       </c>
       <c r="I195" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J195" t="s">
         <v>15</v>
       </c>
       <c r="K195" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="196" spans="1:11">
       <c r="A196" t="s">
         <v>11</v>
       </c>
       <c r="B196" s="3">
-        <v>227000.0</v>
+        <v>223200.0</v>
       </c>
       <c r="C196" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="D196" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E196" s="3">
-        <v>125590.0</v>
+        <v>130990.0</v>
       </c>
       <c r="F196" s="5">
-        <v>190</v>
+        <v>71</v>
       </c>
       <c r="G196" s="3">
-        <v>956.0</v>
+        <v>1695.0</v>
       </c>
       <c r="H196" s="3">
-        <v>181640.0</v>
+        <v>120345.0</v>
       </c>
       <c r="I196" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J196" t="s">
         <v>15</v>
       </c>
       <c r="K196" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="197" spans="1:11">
       <c r="A197" t="s">
         <v>11</v>
       </c>
       <c r="B197" s="3">
-        <v>212200.0</v>
+        <v>209666.0</v>
       </c>
       <c r="C197" t="s">
-        <v>19</v>
+        <v>39</v>
       </c>
       <c r="D197" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E197" s="3">
-        <v>99990.0</v>
+        <v>83690.0</v>
       </c>
       <c r="F197" s="5">
-        <v>191</v>
+        <v>171</v>
       </c>
       <c r="G197" s="3">
-        <v>1096.0</v>
+        <v>1104.0</v>
       </c>
       <c r="H197" s="3">
-        <v>209336.0</v>
+        <v>188784.0</v>
       </c>
       <c r="I197" s="7" t="s">
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="J197" t="s">
         <v>15</v>
       </c>
       <c r="K197" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="198" spans="1:11">
       <c r="A198" t="s">
         <v>11</v>
       </c>
       <c r="B198" s="3">
-        <v>213250.0</v>
+        <v>210000.0</v>
       </c>
       <c r="C198" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="D198" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E198" s="3">
-        <v>112990.0</v>
+        <v>103490.0</v>
       </c>
       <c r="F198" s="5">
-        <v>216</v>
+        <v>61</v>
       </c>
       <c r="G198" s="3">
-        <v>1118.0</v>
+        <v>2424.0</v>
       </c>
       <c r="H198" s="3">
-        <v>241488.0</v>
+        <v>147864.0</v>
       </c>
       <c r="I198" s="7" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="J198" t="s">
         <v>15</v>
       </c>
       <c r="K198" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="199" spans="1:11">
       <c r="A199" t="s">
         <v>11</v>
       </c>
       <c r="B199" s="3">
-        <v>214900.0</v>
+        <v>210250.0</v>
       </c>
       <c r="C199" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D199" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E199" s="3">
-        <v>105990.0</v>
+        <v>98990.0</v>
       </c>
       <c r="F199" s="5">
-        <v>179</v>
+        <v>228</v>
       </c>
       <c r="G199" s="3">
-        <v>1206.5</v>
+        <v>1095.0</v>
       </c>
       <c r="H199" s="3">
-        <v>215963.5</v>
+        <v>249660.0</v>
       </c>
       <c r="I199" s="7" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="J199" t="s">
         <v>15</v>
       </c>
       <c r="K199" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="200" spans="1:11">
       <c r="A200" t="s">
         <v>11</v>
       </c>
       <c r="B200" s="3">
-        <v>214962.0</v>
+        <v>211400.0</v>
       </c>
       <c r="C200" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D200" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E200" s="3">
-        <v>109190.0</v>
+        <v>90990.0</v>
       </c>
       <c r="F200" s="5">
-        <v>227</v>
+        <v>184</v>
       </c>
       <c r="G200" s="3">
-        <v>1109.0</v>
+        <v>1315.0</v>
       </c>
       <c r="H200" s="3">
-        <v>251743.0</v>
+        <v>241960.0</v>
       </c>
       <c r="I200" s="7" t="s">
-        <v>44</v>
+        <v>19</v>
       </c>
       <c r="J200" t="s">
         <v>15</v>
       </c>
       <c r="K200" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="201" spans="1:11">
       <c r="A201" t="s">
         <v>11</v>
       </c>
       <c r="B201" s="3">
-        <v>217200.0</v>
+        <v>211600.0</v>
       </c>
       <c r="C201" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="D201" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E201" s="3">
-        <v>92990.0</v>
+        <v>111190.0</v>
       </c>
       <c r="F201" s="5">
-        <v>159</v>
+        <v>66</v>
       </c>
       <c r="G201" s="3">
-        <v>1516.0</v>
+        <v>2188.0</v>
       </c>
       <c r="H201" s="3">
-        <v>241044.0</v>
+        <v>144408.0</v>
       </c>
       <c r="I201" s="7" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="J201" t="s">
         <v>15</v>
       </c>
       <c r="K201" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="202" spans="1:11">
       <c r="A202" t="s">
         <v>11</v>
       </c>
       <c r="B202" s="3">
-        <v>218000.0</v>
+        <v>212200.0</v>
       </c>
       <c r="C202" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D202" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E202" s="3">
-        <v>103190.0</v>
+        <v>99990.0</v>
       </c>
       <c r="F202" s="5">
-        <v>175</v>
+        <v>191</v>
       </c>
       <c r="G202" s="3">
-        <v>1145.0</v>
+        <v>1096.0</v>
       </c>
       <c r="H202" s="3">
-        <v>200375.0</v>
+        <v>209336.0</v>
       </c>
       <c r="I202" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J202" t="s">
         <v>15</v>
       </c>
       <c r="K202" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="203" spans="1:11">
       <c r="A203" t="s">
         <v>11</v>
       </c>
       <c r="B203" s="3">
-        <v>218707.0</v>
+        <v>213250.0</v>
       </c>
       <c r="C203" t="s">
-        <v>53</v>
+        <v>20</v>
       </c>
       <c r="D203" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E203" s="3">
-        <v>105190.0</v>
+        <v>112990.0</v>
       </c>
       <c r="F203" s="5">
-        <v>183</v>
+        <v>216</v>
       </c>
       <c r="G203" s="3">
-        <v>1409.0</v>
+        <v>1118.0</v>
       </c>
       <c r="H203" s="3">
-        <v>257847.0</v>
+        <v>241488.0</v>
       </c>
       <c r="I203" s="7" t="s">
-        <v>54</v>
+        <v>41</v>
       </c>
       <c r="J203" t="s">
         <v>15</v>
       </c>
       <c r="K203" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
     </row>
     <row r="204" spans="1:11">
       <c r="A204" t="s">
         <v>11</v>
       </c>
       <c r="B204" s="3">
-        <v>219000.0</v>
+        <v>214900.0</v>
       </c>
       <c r="C204" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D204" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E204" s="3">
-        <v>102190.0</v>
+        <v>105990.0</v>
       </c>
       <c r="F204" s="5">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="G204" s="3">
-        <v>1258.0</v>
+        <v>1206.5</v>
       </c>
       <c r="H204" s="3">
-        <v>210086.0</v>
+        <v>215963.5</v>
       </c>
       <c r="I204" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J204" t="s">
         <v>15</v>
       </c>
       <c r="K204" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="205" spans="1:11">
       <c r="A205" t="s">
         <v>11</v>
       </c>
       <c r="B205" s="3">
-        <v>209666.0</v>
+        <v>214962.0</v>
       </c>
       <c r="C205" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="D205" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E205" s="3">
-        <v>83690.0</v>
+        <v>109190.0</v>
       </c>
       <c r="F205" s="5">
-        <v>171</v>
+        <v>227</v>
       </c>
       <c r="G205" s="3">
-        <v>1104.0</v>
+        <v>1109.0</v>
       </c>
       <c r="H205" s="3">
-        <v>188784.0</v>
+        <v>251743.0</v>
       </c>
       <c r="I205" s="7" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="J205" t="s">
         <v>15</v>
       </c>
       <c r="K205" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="206" spans="1:11">
       <c r="A206" t="s">
         <v>11</v>
       </c>
       <c r="B206" s="3">
-        <v>209666.0</v>
+        <v>217200.0</v>
       </c>
       <c r="C206" t="s">
-        <v>42</v>
+        <v>18</v>
       </c>
       <c r="D206" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E206" s="3">
-        <v>83690.0</v>
+        <v>92990.0</v>
       </c>
       <c r="F206" s="5">
-        <v>171</v>
+        <v>159</v>
       </c>
       <c r="G206" s="3">
-        <v>1104.0</v>
+        <v>1516.0</v>
       </c>
       <c r="H206" s="3">
-        <v>188784.0</v>
+        <v>241044.0</v>
       </c>
       <c r="I206" s="7" t="s">
-        <v>43</v>
+        <v>19</v>
       </c>
       <c r="J206" t="s">
         <v>15</v>
       </c>
       <c r="K206" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="207" spans="1:11">
       <c r="A207" t="s">
         <v>11</v>
       </c>
       <c r="B207" s="3">
-        <v>210000.0</v>
+        <v>218000.0</v>
       </c>
       <c r="C207" t="s">
         <v>12</v>
       </c>
       <c r="D207" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E207" s="3">
-        <v>103490.0</v>
+        <v>103190.0</v>
       </c>
       <c r="F207" s="5">
-        <v>61</v>
+        <v>175</v>
       </c>
       <c r="G207" s="3">
-        <v>2424.0</v>
+        <v>1145.0</v>
       </c>
       <c r="H207" s="3">
-        <v>147864.0</v>
+        <v>200375.0</v>
       </c>
       <c r="I207" s="7" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="J207" t="s">
         <v>15</v>
       </c>
       <c r="K207" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="208" spans="1:11">
       <c r="A208" t="s">
         <v>11</v>
       </c>
       <c r="B208" s="3">
-        <v>210250.0</v>
+        <v>218707.0</v>
       </c>
       <c r="C208" t="s">
-        <v>12</v>
+        <v>53</v>
       </c>
       <c r="D208" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E208" s="3">
-        <v>98990.0</v>
+        <v>105190.0</v>
       </c>
       <c r="F208" s="5">
-        <v>228</v>
+        <v>183</v>
       </c>
       <c r="G208" s="3">
-        <v>1095.0</v>
+        <v>1409.0</v>
       </c>
       <c r="H208" s="3">
-        <v>249660.0</v>
+        <v>257847.0</v>
       </c>
       <c r="I208" s="7" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="J208" t="s">
         <v>15</v>
       </c>
       <c r="K208" t="s">
-        <v>16</v>
+        <v>55</v>
       </c>
     </row>
     <row r="209" spans="1:11">
       <c r="A209" t="s">
         <v>11</v>
       </c>
       <c r="B209" s="3">
-        <v>211400.0</v>
+        <v>219000.0</v>
       </c>
       <c r="C209" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="D209" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E209" s="3">
-        <v>90990.0</v>
+        <v>102190.0</v>
       </c>
       <c r="F209" s="5">
-        <v>184</v>
+        <v>167</v>
       </c>
       <c r="G209" s="3">
-        <v>1315.0</v>
+        <v>1258.0</v>
       </c>
       <c r="H209" s="3">
-        <v>241960.0</v>
+        <v>210086.0</v>
       </c>
       <c r="I209" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J209" t="s">
         <v>15</v>
       </c>
       <c r="K209" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="210" spans="1:11">
       <c r="A210" t="s">
         <v>11</v>
       </c>
       <c r="B210" s="3">
-        <v>211600.0</v>
+        <v>209666.0</v>
       </c>
       <c r="C210" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="D210" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E210" s="3">
-        <v>111190.0</v>
+        <v>83690.0</v>
       </c>
       <c r="F210" s="5">
-        <v>66</v>
+        <v>171</v>
       </c>
       <c r="G210" s="3">
-        <v>2188.0</v>
+        <v>1104.0</v>
       </c>
       <c r="H210" s="3">
-        <v>144408.0</v>
+        <v>188784.0</v>
       </c>
       <c r="I210" s="7" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="J210" t="s">
         <v>15</v>
       </c>
       <c r="K210" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="211" spans="1:11">
       <c r="A211" t="s">
         <v>11</v>
       </c>
       <c r="B211" s="3">
-        <v>204000.0</v>
+        <v>201650.0</v>
       </c>
       <c r="C211" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D211" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E211" s="3">
-        <v>86590.0</v>
+        <v>80590.0</v>
       </c>
       <c r="F211" s="5">
-        <v>131</v>
+        <v>163</v>
       </c>
       <c r="G211" s="3">
-        <v>1760.0</v>
+        <v>1451.0</v>
       </c>
       <c r="H211" s="3">
-        <v>230560.0</v>
+        <v>236513.0</v>
       </c>
       <c r="I211" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J211" t="s">
         <v>15</v>
       </c>
       <c r="K211" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="212" spans="1:11">
       <c r="A212" t="s">
         <v>11</v>
       </c>
       <c r="B212" s="3">
-        <v>204000.0</v>
+        <v>203000.0</v>
       </c>
       <c r="C212" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D212" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E212" s="3">
-        <v>80990.0</v>
+        <v>95990.0</v>
       </c>
       <c r="F212" s="5">
-        <v>81</v>
+        <v>155</v>
       </c>
       <c r="G212" s="3">
-        <v>2322.0</v>
+        <v>1295.0</v>
       </c>
       <c r="H212" s="3">
-        <v>188082.0</v>
+        <v>200725.0</v>
       </c>
       <c r="I212" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J212" t="s">
         <v>15</v>
       </c>
       <c r="K212" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="213" spans="1:11">
       <c r="A213" t="s">
         <v>11</v>
       </c>
       <c r="B213" s="3">
-        <v>205200.0</v>
+        <v>203000.0</v>
       </c>
       <c r="C213" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="D213" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E213" s="3">
-        <v>82490.0</v>
+        <v>72190.0</v>
       </c>
       <c r="F213" s="5">
-        <v>153</v>
+        <v>47</v>
       </c>
       <c r="G213" s="3">
-        <v>1543.0</v>
+        <v>4872.0</v>
       </c>
       <c r="H213" s="3">
-        <v>236079.0</v>
+        <v>228984.0</v>
       </c>
       <c r="I213" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J213" t="s">
         <v>15</v>
       </c>
       <c r="K213" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
     </row>
     <row r="214" spans="1:11">
       <c r="A214" t="s">
         <v>11</v>
       </c>
       <c r="B214" s="3">
-        <v>205300.0</v>
+        <v>203917.0</v>
       </c>
       <c r="C214" t="s">
-        <v>23</v>
+        <v>53</v>
       </c>
       <c r="D214" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E214" s="3">
-        <v>90990.0</v>
+        <v>172590.0</v>
       </c>
       <c r="F214" s="5">
-        <v>140</v>
+        <v>179</v>
       </c>
       <c r="G214" s="3">
-        <v>1364.0</v>
+        <v>428.0</v>
       </c>
       <c r="H214" s="3">
-        <v>190960.0</v>
+        <v>76612.0</v>
       </c>
       <c r="I214" s="7" t="s">
-        <v>18</v>
+        <v>56</v>
       </c>
       <c r="J214" t="s">
         <v>15</v>
       </c>
       <c r="K214" t="s">
-        <v>16</v>
+        <v>57</v>
       </c>
     </row>
     <row r="215" spans="1:11">
       <c r="A215" t="s">
         <v>11</v>
       </c>
       <c r="B215" s="3">
-        <v>206800.0</v>
+        <v>204000.0</v>
       </c>
       <c r="C215" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D215" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E215" s="3">
-        <v>101990.0</v>
+        <v>105990.0</v>
       </c>
       <c r="F215" s="5">
-        <v>164</v>
+        <v>155</v>
       </c>
       <c r="G215" s="3">
-        <v>1483.0</v>
+        <v>1218.0</v>
       </c>
       <c r="H215" s="3">
-        <v>243212.0</v>
+        <v>188790.0</v>
       </c>
       <c r="I215" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J215" t="s">
         <v>15</v>
       </c>
       <c r="K215" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="216" spans="1:11">
       <c r="A216" t="s">
         <v>11</v>
       </c>
       <c r="B216" s="3">
-        <v>207000.0</v>
+        <v>204000.0</v>
       </c>
       <c r="C216" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="D216" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E216" s="3">
-        <v>78190.0</v>
+        <v>86590.0</v>
       </c>
       <c r="F216" s="5">
-        <v>188</v>
+        <v>131</v>
       </c>
       <c r="G216" s="3">
-        <v>1336.0</v>
+        <v>1760.0</v>
       </c>
       <c r="H216" s="3">
-        <v>251168.0</v>
+        <v>230560.0</v>
       </c>
       <c r="I216" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J216" t="s">
         <v>15</v>
       </c>
       <c r="K216" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="217" spans="1:11">
       <c r="A217" t="s">
         <v>11</v>
       </c>
       <c r="B217" s="3">
-        <v>207000.0</v>
+        <v>204000.0</v>
       </c>
       <c r="C217" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D217" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E217" s="3">
-        <v>85190.0</v>
+        <v>80990.0</v>
       </c>
       <c r="F217" s="5">
-        <v>138</v>
+        <v>81</v>
       </c>
       <c r="G217" s="3">
-        <v>1652.5</v>
+        <v>2322.0</v>
       </c>
       <c r="H217" s="3">
-        <v>228045.0</v>
+        <v>188082.0</v>
       </c>
       <c r="I217" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J217" t="s">
         <v>15</v>
       </c>
       <c r="K217" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="218" spans="1:11">
       <c r="A218" t="s">
         <v>11</v>
       </c>
       <c r="B218" s="3">
-        <v>207100.0</v>
+        <v>205200.0</v>
       </c>
       <c r="C218" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D218" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E218" s="3">
-        <v>82590.0</v>
+        <v>82490.0</v>
       </c>
       <c r="F218" s="5">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="G218" s="3">
-        <v>1643.0</v>
+        <v>1543.0</v>
       </c>
       <c r="H218" s="3">
-        <v>244807.0</v>
+        <v>236079.0</v>
       </c>
       <c r="I218" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J218" t="s">
         <v>15</v>
       </c>
       <c r="K218" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="219" spans="1:11">
       <c r="A219" t="s">
         <v>11</v>
       </c>
       <c r="B219" s="3">
-        <v>207950.0</v>
+        <v>205300.0</v>
       </c>
       <c r="C219" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="D219" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E219" s="3">
-        <v>99790.0</v>
+        <v>90990.0</v>
       </c>
       <c r="F219" s="5">
-        <v>71</v>
+        <v>140</v>
       </c>
       <c r="G219" s="3">
-        <v>2453.0</v>
+        <v>1364.0</v>
       </c>
       <c r="H219" s="3">
-        <v>174163.0</v>
+        <v>190960.0</v>
       </c>
       <c r="I219" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J219" t="s">
         <v>15</v>
       </c>
       <c r="K219" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="220" spans="1:11">
       <c r="A220" t="s">
         <v>11</v>
       </c>
       <c r="B220" s="3">
-        <v>201000.0</v>
+        <v>206800.0</v>
       </c>
       <c r="C220" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D220" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E220" s="3">
-        <v>117390.0</v>
+        <v>101990.0</v>
       </c>
       <c r="F220" s="5">
-        <v>64</v>
+        <v>164</v>
       </c>
       <c r="G220" s="3">
-        <v>1518.0</v>
+        <v>1483.0</v>
       </c>
       <c r="H220" s="3">
-        <v>97152.0</v>
+        <v>243212.0</v>
       </c>
       <c r="I220" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J220" t="s">
         <v>15</v>
       </c>
       <c r="K220" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="221" spans="1:11">
       <c r="A221" t="s">
         <v>11</v>
       </c>
       <c r="B221" s="3">
-        <v>209316.0</v>
+        <v>207000.0</v>
       </c>
       <c r="C221" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="D221" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E221" s="3">
-        <v>84590.0</v>
+        <v>78190.0</v>
       </c>
       <c r="F221" s="5">
-        <v>122</v>
+        <v>188</v>
       </c>
       <c r="G221" s="3">
-        <v>1657.0</v>
+        <v>1336.0</v>
       </c>
       <c r="H221" s="3">
-        <v>202154.0</v>
+        <v>251168.0</v>
       </c>
       <c r="I221" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J221" t="s">
         <v>15</v>
       </c>
       <c r="K221" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="222" spans="1:11">
       <c r="A222" t="s">
         <v>11</v>
       </c>
       <c r="B222" s="3">
-        <v>201000.0</v>
+        <v>207000.0</v>
       </c>
       <c r="C222" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="D222" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E222" s="3">
-        <v>91990.0</v>
+        <v>85190.0</v>
       </c>
       <c r="F222" s="5">
-        <v>227</v>
+        <v>138</v>
       </c>
       <c r="G222" s="3">
-        <v>1060.0</v>
+        <v>1652.5</v>
       </c>
       <c r="H222" s="3">
-        <v>240620.0</v>
+        <v>228045.0</v>
       </c>
       <c r="I222" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J222" t="s">
         <v>15</v>
       </c>
       <c r="K222" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="223" spans="1:11">
       <c r="A223" t="s">
         <v>11</v>
       </c>
       <c r="B223" s="3">
-        <v>201650.0</v>
+        <v>207100.0</v>
       </c>
       <c r="C223" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D223" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E223" s="3">
-        <v>80590.0</v>
+        <v>82590.0</v>
       </c>
       <c r="F223" s="5">
-        <v>163</v>
+        <v>149</v>
       </c>
       <c r="G223" s="3">
-        <v>1451.0</v>
+        <v>1643.0</v>
       </c>
       <c r="H223" s="3">
-        <v>236513.0</v>
+        <v>244807.0</v>
       </c>
       <c r="I223" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J223" t="s">
         <v>15</v>
       </c>
       <c r="K223" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="224" spans="1:11">
       <c r="A224" t="s">
         <v>11</v>
       </c>
       <c r="B224" s="3">
-        <v>203000.0</v>
+        <v>207950.0</v>
       </c>
       <c r="C224" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D224" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E224" s="3">
-        <v>95990.0</v>
+        <v>99790.0</v>
       </c>
       <c r="F224" s="5">
-        <v>155</v>
+        <v>71</v>
       </c>
       <c r="G224" s="3">
-        <v>1295.0</v>
+        <v>2453.0</v>
       </c>
       <c r="H224" s="3">
-        <v>200725.0</v>
+        <v>174163.0</v>
       </c>
       <c r="I224" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J224" t="s">
         <v>15</v>
       </c>
       <c r="K224" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="225" spans="1:11">
       <c r="A225" t="s">
         <v>11</v>
       </c>
       <c r="B225" s="3">
-        <v>203000.0</v>
+        <v>201000.0</v>
       </c>
       <c r="C225" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D225" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E225" s="3">
-        <v>72190.0</v>
+        <v>117390.0</v>
       </c>
       <c r="F225" s="5">
-        <v>47</v>
+        <v>64</v>
       </c>
       <c r="G225" s="3">
-        <v>4872.0</v>
+        <v>1518.0</v>
       </c>
       <c r="H225" s="3">
-        <v>228984.0</v>
+        <v>97152.0</v>
       </c>
       <c r="I225" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J225" t="s">
         <v>15</v>
       </c>
       <c r="K225" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
     </row>
     <row r="226" spans="1:11">
       <c r="A226" t="s">
         <v>11</v>
       </c>
       <c r="B226" s="3">
-        <v>203917.0</v>
+        <v>209316.0</v>
       </c>
       <c r="C226" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="D226" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E226" s="3">
-        <v>172590.0</v>
+        <v>84590.0</v>
       </c>
       <c r="F226" s="5">
-        <v>179</v>
+        <v>122</v>
       </c>
       <c r="G226" s="3">
-        <v>428.0</v>
+        <v>1657.0</v>
       </c>
       <c r="H226" s="3">
-        <v>76612.0</v>
+        <v>202154.0</v>
       </c>
       <c r="I226" s="7" t="s">
-        <v>56</v>
+        <v>19</v>
       </c>
       <c r="J226" t="s">
         <v>15</v>
       </c>
       <c r="K226" t="s">
-        <v>57</v>
+        <v>16</v>
       </c>
     </row>
     <row r="227" spans="1:11">
       <c r="A227" t="s">
         <v>11</v>
       </c>
       <c r="B227" s="3">
-        <v>204000.0</v>
+        <v>201000.0</v>
       </c>
       <c r="C227" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D227" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E227" s="3">
-        <v>105990.0</v>
+        <v>91990.0</v>
       </c>
       <c r="F227" s="5">
-        <v>155</v>
+        <v>227</v>
       </c>
       <c r="G227" s="3">
-        <v>1218.0</v>
+        <v>1060.0</v>
       </c>
       <c r="H227" s="3">
-        <v>188790.0</v>
+        <v>240620.0</v>
       </c>
       <c r="I227" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J227" t="s">
         <v>15</v>
       </c>
       <c r="K227" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="228" spans="1:11">
       <c r="A228" t="s">
         <v>11</v>
       </c>
       <c r="B228" s="3">
-        <v>193707.0</v>
+        <v>187080.0</v>
       </c>
       <c r="C228" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="D228" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E228" s="3">
-        <v>129990.0</v>
+        <v>89490.0</v>
       </c>
       <c r="F228" s="5">
-        <v>83</v>
+        <v>154</v>
       </c>
       <c r="G228" s="3">
-        <v>1583.0</v>
+        <v>1023.0</v>
       </c>
       <c r="H228" s="3">
-        <v>131389.0</v>
+        <v>157542.0</v>
       </c>
       <c r="I228" s="7" t="s">
-        <v>44</v>
+        <v>14</v>
       </c>
       <c r="J228" t="s">
         <v>15</v>
       </c>
       <c r="K228" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="229" spans="1:11">
       <c r="A229" t="s">
         <v>11</v>
       </c>
       <c r="B229" s="3">
-        <v>194740.0</v>
+        <v>187080.0</v>
       </c>
       <c r="C229" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="D229" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E229" s="3">
-        <v>126990.0</v>
+        <v>89490.0</v>
       </c>
       <c r="F229" s="5">
-        <v>84</v>
+        <v>154</v>
       </c>
       <c r="G229" s="3">
-        <v>1621.0</v>
+        <v>1023.0</v>
       </c>
       <c r="H229" s="3">
-        <v>136164.0</v>
+        <v>157542.0</v>
       </c>
       <c r="I229" s="7" t="s">
-        <v>44</v>
+        <v>14</v>
       </c>
       <c r="J229" t="s">
         <v>15</v>
       </c>
       <c r="K229" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="230" spans="1:11">
       <c r="A230" t="s">
         <v>11</v>
       </c>
       <c r="B230" s="3">
-        <v>195600.0</v>
+        <v>189851.0</v>
       </c>
       <c r="C230" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="D230" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E230" s="3">
-        <v>84990.0</v>
+        <v>129990.0</v>
       </c>
       <c r="F230" s="5">
-        <v>194</v>
+        <v>83</v>
       </c>
       <c r="G230" s="3">
-        <v>1094.0</v>
+        <v>1525.0</v>
       </c>
       <c r="H230" s="3">
-        <v>212236.0</v>
+        <v>126575.0</v>
       </c>
       <c r="I230" s="7" t="s">
-        <v>20</v>
+        <v>41</v>
       </c>
       <c r="J230" t="s">
         <v>15</v>
       </c>
       <c r="K230" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="231" spans="1:11">
       <c r="A231" t="s">
         <v>11</v>
       </c>
       <c r="B231" s="3">
-        <v>196500.0</v>
+        <v>192350.0</v>
       </c>
       <c r="C231" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="D231" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E231" s="3">
-        <v>87190.0</v>
+        <v>114990.0</v>
       </c>
       <c r="F231" s="5">
-        <v>187</v>
+        <v>83</v>
       </c>
       <c r="G231" s="3">
-        <v>1072.0</v>
+        <v>1749.0</v>
       </c>
       <c r="H231" s="3">
-        <v>200464.0</v>
+        <v>145167.0</v>
       </c>
       <c r="I231" s="7" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="J231" t="s">
         <v>15</v>
       </c>
       <c r="K231" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="232" spans="1:11">
       <c r="A232" t="s">
         <v>11</v>
       </c>
       <c r="B232" s="3">
-        <v>197800.0</v>
+        <v>192400.0</v>
       </c>
       <c r="C232" t="s">
         <v>23</v>
       </c>
       <c r="D232" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E232" s="3">
-        <v>99990.0</v>
+        <v>75590.0</v>
       </c>
       <c r="F232" s="5">
-        <v>137</v>
+        <v>171</v>
       </c>
       <c r="G232" s="3">
-        <v>1485.0</v>
+        <v>1431.0</v>
       </c>
       <c r="H232" s="3">
-        <v>203445.0</v>
+        <v>244701.0</v>
       </c>
       <c r="I232" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J232" t="s">
         <v>15</v>
       </c>
       <c r="K232" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="233" spans="1:11">
       <c r="A233" t="s">
         <v>11</v>
       </c>
       <c r="B233" s="3">
-        <v>198425.0</v>
+        <v>193707.0</v>
       </c>
       <c r="C233" t="s">
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="D233" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E233" s="3">
-        <v>84290.0</v>
+        <v>129990.0</v>
       </c>
       <c r="F233" s="5">
-        <v>225</v>
+        <v>83</v>
       </c>
       <c r="G233" s="3">
-        <v>1115.0</v>
+        <v>1583.0</v>
       </c>
       <c r="H233" s="3">
-        <v>250875.0</v>
+        <v>131389.0</v>
       </c>
       <c r="I233" s="7" t="s">
-        <v>20</v>
+        <v>41</v>
       </c>
       <c r="J233" t="s">
         <v>15</v>
       </c>
       <c r="K233" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="234" spans="1:11">
       <c r="A234" t="s">
         <v>11</v>
       </c>
       <c r="B234" s="3">
-        <v>199797.0</v>
+        <v>194740.0</v>
       </c>
       <c r="C234" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="D234" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E234" s="3">
-        <v>78690.0</v>
+        <v>126990.0</v>
       </c>
       <c r="F234" s="5">
-        <v>169</v>
+        <v>84</v>
       </c>
       <c r="G234" s="3">
-        <v>1857.0</v>
+        <v>1621.0</v>
       </c>
       <c r="H234" s="3">
-        <v>313833.0</v>
+        <v>136164.0</v>
       </c>
       <c r="I234" s="7" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="J234" t="s">
         <v>15</v>
       </c>
       <c r="K234" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="235" spans="1:11">
       <c r="A235" t="s">
         <v>11</v>
       </c>
       <c r="B235" s="3">
-        <v>200143.0</v>
+        <v>195600.0</v>
       </c>
       <c r="C235" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="D235" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E235" s="3">
-        <v>92190.0</v>
+        <v>84990.0</v>
       </c>
       <c r="F235" s="5">
-        <v>145</v>
+        <v>194</v>
       </c>
       <c r="G235" s="3">
-        <v>1213.0</v>
+        <v>1094.0</v>
       </c>
       <c r="H235" s="3">
-        <v>175885.0</v>
+        <v>212236.0</v>
       </c>
       <c r="I235" s="7" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="J235" t="s">
         <v>15</v>
       </c>
       <c r="K235" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="236" spans="1:11">
       <c r="A236" t="s">
         <v>11</v>
       </c>
       <c r="B236" s="3">
-        <v>200320.0</v>
+        <v>196500.0</v>
       </c>
       <c r="C236" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="D236" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E236" s="3">
-        <v>90990.0</v>
+        <v>87190.0</v>
       </c>
       <c r="F236" s="5">
-        <v>130</v>
+        <v>187</v>
       </c>
       <c r="G236" s="3">
-        <v>1832.0</v>
+        <v>1072.0</v>
       </c>
       <c r="H236" s="3">
-        <v>238160.0</v>
+        <v>200464.0</v>
       </c>
       <c r="I236" s="7" t="s">
-        <v>44</v>
+        <v>14</v>
       </c>
       <c r="J236" t="s">
         <v>15</v>
       </c>
       <c r="K236" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="237" spans="1:11">
       <c r="A237" t="s">
         <v>11</v>
       </c>
       <c r="B237" s="3">
-        <v>187080.0</v>
+        <v>197800.0</v>
       </c>
       <c r="C237" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D237" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E237" s="3">
-        <v>89490.0</v>
+        <v>99990.0</v>
       </c>
       <c r="F237" s="5">
-        <v>154</v>
+        <v>137</v>
       </c>
       <c r="G237" s="3">
-        <v>1023.0</v>
+        <v>1485.0</v>
       </c>
       <c r="H237" s="3">
-        <v>157542.0</v>
+        <v>203445.0</v>
       </c>
       <c r="I237" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J237" t="s">
         <v>15</v>
       </c>
       <c r="K237" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="238" spans="1:11">
       <c r="A238" t="s">
         <v>11</v>
       </c>
       <c r="B238" s="3">
-        <v>187080.0</v>
+        <v>198425.0</v>
       </c>
       <c r="C238" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="D238" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E238" s="3">
-        <v>89490.0</v>
+        <v>84290.0</v>
       </c>
       <c r="F238" s="5">
-        <v>154</v>
+        <v>225</v>
       </c>
       <c r="G238" s="3">
-        <v>1023.0</v>
+        <v>1115.0</v>
       </c>
       <c r="H238" s="3">
-        <v>157542.0</v>
+        <v>250875.0</v>
       </c>
       <c r="I238" s="7" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="J238" t="s">
         <v>15</v>
       </c>
       <c r="K238" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="239" spans="1:11">
       <c r="A239" t="s">
         <v>11</v>
       </c>
       <c r="B239" s="3">
-        <v>189851.0</v>
+        <v>199797.0</v>
       </c>
       <c r="C239" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="D239" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E239" s="3">
-        <v>129990.0</v>
+        <v>78690.0</v>
       </c>
       <c r="F239" s="5">
-        <v>83</v>
+        <v>169</v>
       </c>
       <c r="G239" s="3">
-        <v>1525.0</v>
+        <v>1857.0</v>
       </c>
       <c r="H239" s="3">
-        <v>126575.0</v>
+        <v>313833.0</v>
       </c>
       <c r="I239" s="7" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="J239" t="s">
         <v>15</v>
       </c>
       <c r="K239" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="240" spans="1:11">
       <c r="A240" t="s">
         <v>11</v>
       </c>
       <c r="B240" s="3">
-        <v>192350.0</v>
+        <v>200143.0</v>
       </c>
       <c r="C240" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="D240" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E240" s="3">
-        <v>114990.0</v>
+        <v>92190.0</v>
       </c>
       <c r="F240" s="5">
-        <v>83</v>
+        <v>145</v>
       </c>
       <c r="G240" s="3">
-        <v>1749.0</v>
+        <v>1213.0</v>
       </c>
       <c r="H240" s="3">
-        <v>145167.0</v>
+        <v>175885.0</v>
       </c>
       <c r="I240" s="7" t="s">
-        <v>44</v>
+        <v>19</v>
       </c>
       <c r="J240" t="s">
         <v>15</v>
       </c>
       <c r="K240" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="241" spans="1:11">
       <c r="A241" t="s">
         <v>11</v>
       </c>
       <c r="B241" s="3">
-        <v>192400.0</v>
+        <v>200320.0</v>
       </c>
       <c r="C241" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D241" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E241" s="3">
-        <v>75590.0</v>
+        <v>90990.0</v>
       </c>
       <c r="F241" s="5">
-        <v>171</v>
+        <v>130</v>
       </c>
       <c r="G241" s="3">
-        <v>1431.0</v>
+        <v>1832.0</v>
       </c>
       <c r="H241" s="3">
-        <v>244701.0</v>
+        <v>238160.0</v>
       </c>
       <c r="I241" s="7" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="J241" t="s">
         <v>15</v>
       </c>
       <c r="K241" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="242" spans="1:11">
       <c r="A242" t="s">
         <v>11</v>
       </c>
       <c r="B242" s="3">
-        <v>180000.0</v>
+        <v>178000.0</v>
       </c>
       <c r="C242" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D242" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E242" s="3">
-        <v>77990.0</v>
+        <v>90990.0</v>
       </c>
       <c r="F242" s="5">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="G242" s="3">
-        <v>1418.0</v>
+        <v>1066.0</v>
       </c>
       <c r="H242" s="3">
-        <v>221208.0</v>
+        <v>167362.0</v>
       </c>
       <c r="I242" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J242" t="s">
         <v>15</v>
       </c>
       <c r="K242" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="243" spans="1:11">
       <c r="A243" t="s">
         <v>11</v>
       </c>
       <c r="B243" s="3">
-        <v>181000.0</v>
+        <v>178500.0</v>
       </c>
       <c r="C243" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="D243" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E243" s="3">
-        <v>69190.0</v>
+        <v>83990.0</v>
       </c>
       <c r="F243" s="5">
-        <v>135</v>
+        <v>179</v>
       </c>
       <c r="G243" s="3">
-        <v>1344.0</v>
+        <v>999.0</v>
       </c>
       <c r="H243" s="3">
-        <v>181440.0</v>
+        <v>178821.0</v>
       </c>
       <c r="I243" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J243" t="s">
         <v>15</v>
       </c>
       <c r="K243" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="244" spans="1:11">
       <c r="A244" t="s">
         <v>11</v>
       </c>
       <c r="B244" s="3">
-        <v>181396.5</v>
+        <v>180000.0</v>
       </c>
       <c r="C244" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="D244" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E244" s="3">
-        <v>86390.0</v>
+        <v>77990.0</v>
       </c>
       <c r="F244" s="5">
-        <v>144</v>
+        <v>156</v>
       </c>
       <c r="G244" s="3">
-        <v>1190.0</v>
+        <v>1418.0</v>
       </c>
       <c r="H244" s="3">
-        <v>171360.0</v>
+        <v>221208.0</v>
       </c>
       <c r="I244" s="7" t="s">
-        <v>58</v>
+        <v>19</v>
       </c>
       <c r="J244" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="K244" t="s">
-        <v>59</v>
+        <v>16</v>
       </c>
     </row>
     <row r="245" spans="1:11">
       <c r="A245" t="s">
         <v>11</v>
       </c>
       <c r="B245" s="3">
-        <v>181600.0</v>
+        <v>181000.0</v>
       </c>
       <c r="C245" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="D245" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E245" s="3">
-        <v>84990.0</v>
+        <v>69190.0</v>
       </c>
       <c r="F245" s="5">
-        <v>179</v>
+        <v>135</v>
       </c>
       <c r="G245" s="3">
-        <v>1160.0</v>
+        <v>1344.0</v>
       </c>
       <c r="H245" s="3">
-        <v>207640.0</v>
+        <v>181440.0</v>
       </c>
       <c r="I245" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J245" t="s">
         <v>15</v>
       </c>
       <c r="K245" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="246" spans="1:11">
       <c r="A246" t="s">
         <v>11</v>
       </c>
       <c r="B246" s="3">
-        <v>182308.0</v>
+        <v>181396.5</v>
       </c>
       <c r="C246" t="s">
         <v>12</v>
       </c>
       <c r="D246" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E246" s="3">
-        <v>90690.0</v>
+        <v>86390.0</v>
       </c>
       <c r="F246" s="5">
-        <v>159</v>
+        <v>144</v>
       </c>
       <c r="G246" s="3">
-        <v>1165.0</v>
+        <v>1190.0</v>
       </c>
       <c r="H246" s="3">
-        <v>185235.0</v>
+        <v>171360.0</v>
       </c>
       <c r="I246" s="7" t="s">
-        <v>44</v>
+        <v>58</v>
       </c>
       <c r="J246" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="K246" t="s">
-        <v>16</v>
+        <v>59</v>
       </c>
     </row>
     <row r="247" spans="1:11">
       <c r="A247" t="s">
         <v>11</v>
       </c>
       <c r="B247" s="3">
-        <v>182400.0</v>
+        <v>181600.0</v>
       </c>
       <c r="C247" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="D247" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E247" s="3">
-        <v>74890.0</v>
+        <v>84990.0</v>
       </c>
       <c r="F247" s="5">
-        <v>117</v>
+        <v>179</v>
       </c>
       <c r="G247" s="3">
-        <v>1407.0</v>
+        <v>1160.0</v>
       </c>
       <c r="H247" s="3">
-        <v>164619.0</v>
+        <v>207640.0</v>
       </c>
       <c r="I247" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J247" t="s">
         <v>15</v>
       </c>
       <c r="K247" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="248" spans="1:11">
       <c r="A248" t="s">
         <v>11</v>
       </c>
       <c r="B248" s="3">
-        <v>182600.0</v>
+        <v>182308.0</v>
       </c>
       <c r="C248" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D248" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E248" s="3">
-        <v>85990.0</v>
+        <v>90690.0</v>
       </c>
       <c r="F248" s="5">
-        <v>180</v>
+        <v>159</v>
       </c>
       <c r="G248" s="3">
-        <v>1160.0</v>
+        <v>1165.0</v>
       </c>
       <c r="H248" s="3">
-        <v>208800.0</v>
+        <v>185235.0</v>
       </c>
       <c r="I248" s="7" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="J248" t="s">
         <v>15</v>
       </c>
       <c r="K248" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="249" spans="1:11">
       <c r="A249" t="s">
         <v>11</v>
       </c>
       <c r="B249" s="3">
-        <v>183000.0</v>
+        <v>182400.0</v>
       </c>
       <c r="C249" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D249" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E249" s="3">
-        <v>67590.0</v>
+        <v>74890.0</v>
       </c>
       <c r="F249" s="5">
-        <v>89</v>
+        <v>117</v>
       </c>
       <c r="G249" s="3">
-        <v>2173.0</v>
+        <v>1407.0</v>
       </c>
       <c r="H249" s="3">
-        <v>193397.0</v>
+        <v>164619.0</v>
       </c>
       <c r="I249" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J249" t="s">
         <v>15</v>
       </c>
       <c r="K249" t="s">
-        <v>60</v>
+        <v>16</v>
       </c>
     </row>
     <row r="250" spans="1:11">
       <c r="A250" t="s">
         <v>11</v>
       </c>
       <c r="B250" s="3">
-        <v>183117.0</v>
+        <v>182600.0</v>
       </c>
       <c r="C250" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="D250" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E250" s="3">
-        <v>87990.0</v>
+        <v>85990.0</v>
       </c>
       <c r="F250" s="5">
-        <v>152</v>
+        <v>180</v>
       </c>
       <c r="G250" s="3">
-        <v>1168.0</v>
+        <v>1160.0</v>
       </c>
       <c r="H250" s="3">
-        <v>177536.0</v>
+        <v>208800.0</v>
       </c>
       <c r="I250" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J250" t="s">
         <v>15</v>
       </c>
       <c r="K250" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="251" spans="1:11">
       <c r="A251" t="s">
         <v>11</v>
       </c>
       <c r="B251" s="3">
-        <v>186620.0</v>
+        <v>183000.0</v>
       </c>
       <c r="C251" t="s">
-        <v>53</v>
+        <v>12</v>
       </c>
       <c r="D251" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E251" s="3">
-        <v>81590.0</v>
+        <v>67590.0</v>
       </c>
       <c r="F251" s="5">
-        <v>146</v>
+        <v>89</v>
       </c>
       <c r="G251" s="3">
-        <v>1390.0</v>
+        <v>2173.0</v>
       </c>
       <c r="H251" s="3">
-        <v>202940.0</v>
+        <v>193397.0</v>
       </c>
       <c r="I251" s="7" t="s">
-        <v>44</v>
+        <v>14</v>
       </c>
       <c r="J251" t="s">
         <v>15</v>
       </c>
       <c r="K251" t="s">
-        <v>16</v>
+        <v>60</v>
       </c>
     </row>
     <row r="252" spans="1:11">
       <c r="A252" t="s">
         <v>11</v>
       </c>
       <c r="B252" s="3">
-        <v>186900.0</v>
+        <v>183117.0</v>
       </c>
       <c r="C252" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="D252" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E252" s="3">
         <v>87990.0</v>
       </c>
       <c r="F252" s="5">
-        <v>179</v>
+        <v>152</v>
       </c>
       <c r="G252" s="3">
-        <v>990.0</v>
+        <v>1168.0</v>
       </c>
       <c r="H252" s="3">
-        <v>177210.0</v>
+        <v>177536.0</v>
       </c>
       <c r="I252" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J252" t="s">
         <v>15</v>
       </c>
       <c r="K252" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="253" spans="1:11">
       <c r="A253" t="s">
         <v>11</v>
       </c>
       <c r="B253" s="3">
-        <v>178000.0</v>
+        <v>186620.0</v>
       </c>
       <c r="C253" t="s">
-        <v>23</v>
+        <v>53</v>
       </c>
       <c r="D253" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E253" s="3">
-        <v>90990.0</v>
+        <v>81590.0</v>
       </c>
       <c r="F253" s="5">
-        <v>157</v>
+        <v>146</v>
       </c>
       <c r="G253" s="3">
-        <v>1066.0</v>
+        <v>1390.0</v>
       </c>
       <c r="H253" s="3">
-        <v>167362.0</v>
+        <v>202940.0</v>
       </c>
       <c r="I253" s="7" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="J253" t="s">
         <v>15</v>
       </c>
       <c r="K253" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="254" spans="1:11">
       <c r="A254" t="s">
         <v>11</v>
       </c>
       <c r="B254" s="3">
-        <v>178500.0</v>
+        <v>186900.0</v>
       </c>
       <c r="C254" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D254" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E254" s="3">
-        <v>83990.0</v>
+        <v>87990.0</v>
       </c>
       <c r="F254" s="5">
         <v>179</v>
       </c>
       <c r="G254" s="3">
-        <v>999.0</v>
+        <v>990.0</v>
       </c>
       <c r="H254" s="3">
-        <v>178821.0</v>
+        <v>177210.0</v>
       </c>
       <c r="I254" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J254" t="s">
         <v>15</v>
       </c>
       <c r="K254" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="255" spans="1:11">
       <c r="A255" t="s">
         <v>11</v>
       </c>
       <c r="B255" s="3">
-        <v>171200.0</v>
+        <v>176793.0</v>
       </c>
       <c r="C255" t="s">
-        <v>23</v>
+        <v>53</v>
       </c>
       <c r="D255" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E255" s="3">
-        <v>74990.0</v>
+        <v>80690.0</v>
       </c>
       <c r="F255" s="5">
-        <v>153</v>
+        <v>146</v>
       </c>
       <c r="G255" s="3">
-        <v>1412.0</v>
+        <v>1308.0</v>
       </c>
       <c r="H255" s="3">
-        <v>216036.0</v>
+        <v>190968.0</v>
       </c>
       <c r="I255" s="7" t="s">
-        <v>18</v>
+        <v>54</v>
       </c>
       <c r="J255" t="s">
         <v>15</v>
       </c>
       <c r="K255" t="s">
-        <v>16</v>
+        <v>61</v>
       </c>
     </row>
     <row r="256" spans="1:11">
       <c r="A256" t="s">
         <v>11</v>
       </c>
       <c r="B256" s="3">
-        <v>171650.0</v>
+        <v>177000.0</v>
       </c>
       <c r="C256" t="s">
-        <v>61</v>
+        <v>25</v>
       </c>
       <c r="D256" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E256" s="3">
-        <v>121190.0</v>
+        <v>87790.0</v>
       </c>
       <c r="F256" s="5">
-        <v>78</v>
+        <v>140</v>
       </c>
       <c r="G256" s="3">
-        <v>769.0</v>
+        <v>1335.0</v>
       </c>
       <c r="H256" s="3">
-        <v>59982.0</v>
+        <v>186900.0</v>
       </c>
       <c r="I256" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J256" t="s">
         <v>15</v>
       </c>
       <c r="K256" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="257" spans="1:11">
       <c r="A257" t="s">
         <v>11</v>
       </c>
       <c r="B257" s="3">
-        <v>172400.0</v>
+        <v>177000.0</v>
       </c>
       <c r="C257" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D257" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E257" s="3">
-        <v>79990.0</v>
+        <v>88990.0</v>
       </c>
       <c r="F257" s="5">
-        <v>168</v>
+        <v>155</v>
       </c>
       <c r="G257" s="3">
-        <v>1121.0</v>
+        <v>951.0</v>
       </c>
       <c r="H257" s="3">
-        <v>188328.0</v>
+        <v>147405.0</v>
       </c>
       <c r="I257" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J257" t="s">
         <v>15</v>
       </c>
       <c r="K257" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="258" spans="1:11">
       <c r="A258" t="s">
         <v>11</v>
       </c>
       <c r="B258" s="3">
-        <v>174200.0</v>
+        <v>168857.0</v>
       </c>
       <c r="C258" t="s">
-        <v>62</v>
+        <v>36</v>
       </c>
       <c r="D258" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E258" s="3">
-        <v>76990.0</v>
+        <v>60790.0</v>
       </c>
       <c r="F258" s="5">
-        <v>76</v>
+        <v>89</v>
       </c>
       <c r="G258" s="3">
-        <v>1929.0</v>
+        <v>2190.0</v>
       </c>
       <c r="H258" s="3">
-        <v>146604.0</v>
+        <v>194910.0</v>
       </c>
       <c r="I258" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="J258" t="s">
         <v>15</v>
       </c>
       <c r="K258" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="259" spans="1:11">
       <c r="A259" t="s">
         <v>11</v>
       </c>
       <c r="B259" s="3">
-        <v>174991.0</v>
+        <v>171000.0</v>
       </c>
       <c r="C259" t="s">
-        <v>53</v>
+        <v>12</v>
       </c>
       <c r="D259" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E259" s="3">
-        <v>80190.0</v>
+        <v>70190.0</v>
       </c>
       <c r="F259" s="5">
-        <v>146</v>
+        <v>166</v>
       </c>
       <c r="G259" s="3">
-        <v>1357.0</v>
+        <v>1094.0</v>
       </c>
       <c r="H259" s="3">
-        <v>198122.0</v>
+        <v>181604.0</v>
       </c>
       <c r="I259" s="7" t="s">
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="J259" t="s">
         <v>15</v>
       </c>
       <c r="K259" t="s">
-        <v>63</v>
+        <v>16</v>
       </c>
     </row>
     <row r="260" spans="1:11">
       <c r="A260" t="s">
         <v>11</v>
       </c>
       <c r="B260" s="3">
-        <v>175000.0</v>
+        <v>171200.0</v>
       </c>
       <c r="C260" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="D260" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E260" s="3">
-        <v>94290.0</v>
+        <v>74990.0</v>
       </c>
       <c r="F260" s="5">
-        <v>97</v>
+        <v>153</v>
       </c>
       <c r="G260" s="3">
-        <v>1280.0</v>
+        <v>1412.0</v>
       </c>
       <c r="H260" s="3">
-        <v>124160.0</v>
+        <v>216036.0</v>
       </c>
       <c r="I260" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J260" t="s">
         <v>15</v>
       </c>
       <c r="K260" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="261" spans="1:11">
       <c r="A261" t="s">
         <v>11</v>
       </c>
       <c r="B261" s="3">
-        <v>175000.0</v>
+        <v>171650.0</v>
       </c>
       <c r="C261" t="s">
-        <v>12</v>
+        <v>62</v>
       </c>
       <c r="D261" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E261" s="3">
-        <v>83290.0</v>
+        <v>121190.0</v>
       </c>
       <c r="F261" s="5">
-        <v>93</v>
+        <v>78</v>
       </c>
       <c r="G261" s="3">
-        <v>1729.0</v>
+        <v>769.0</v>
       </c>
       <c r="H261" s="3">
-        <v>160797.0</v>
+        <v>59982.0</v>
       </c>
       <c r="I261" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J261" t="s">
         <v>15</v>
       </c>
       <c r="K261" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="262" spans="1:11">
       <c r="A262" t="s">
         <v>11</v>
       </c>
       <c r="B262" s="3">
-        <v>175000.0</v>
+        <v>172400.0</v>
       </c>
       <c r="C262" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="D262" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E262" s="3">
-        <v>69990.0</v>
+        <v>79990.0</v>
       </c>
       <c r="F262" s="5">
-        <v>144</v>
+        <v>168</v>
       </c>
       <c r="G262" s="3">
-        <v>1509.0</v>
+        <v>1121.0</v>
       </c>
       <c r="H262" s="3">
-        <v>217296.0</v>
+        <v>188328.0</v>
       </c>
       <c r="I262" s="7" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="J262" t="s">
         <v>15</v>
       </c>
       <c r="K262" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="263" spans="1:11">
       <c r="A263" t="s">
         <v>11</v>
       </c>
       <c r="B263" s="3">
-        <v>176200.0</v>
+        <v>174200.0</v>
       </c>
       <c r="C263" t="s">
-        <v>21</v>
+        <v>63</v>
       </c>
       <c r="D263" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E263" s="3">
-        <v>70990.0</v>
+        <v>76990.0</v>
       </c>
       <c r="F263" s="5">
-        <v>196</v>
+        <v>76</v>
       </c>
       <c r="G263" s="3">
-        <v>1184.0</v>
+        <v>1929.0</v>
       </c>
       <c r="H263" s="3">
-        <v>232064.0</v>
+        <v>146604.0</v>
       </c>
       <c r="I263" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J263" t="s">
         <v>15</v>
       </c>
       <c r="K263" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="264" spans="1:11">
       <c r="A264" t="s">
         <v>11</v>
       </c>
       <c r="B264" s="3">
-        <v>176200.0</v>
+        <v>174991.0</v>
       </c>
       <c r="C264" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="D264" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E264" s="3">
-        <v>69990.0</v>
+        <v>80190.0</v>
       </c>
       <c r="F264" s="5">
-        <v>190</v>
+        <v>146</v>
       </c>
       <c r="G264" s="3">
-        <v>1214.0</v>
+        <v>1357.0</v>
       </c>
       <c r="H264" s="3">
-        <v>230660.0</v>
+        <v>198122.0</v>
       </c>
       <c r="I264" s="7" t="s">
-        <v>18</v>
+        <v>54</v>
       </c>
       <c r="J264" t="s">
         <v>15</v>
       </c>
       <c r="K264" t="s">
-        <v>16</v>
+        <v>61</v>
       </c>
     </row>
     <row r="265" spans="1:11">
       <c r="A265" t="s">
         <v>11</v>
       </c>
       <c r="B265" s="3">
-        <v>176700.0</v>
+        <v>175000.0</v>
       </c>
       <c r="C265" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D265" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E265" s="3">
-        <v>89990.0</v>
+        <v>94290.0</v>
       </c>
       <c r="F265" s="5">
-        <v>49</v>
+        <v>97</v>
       </c>
       <c r="G265" s="3">
-        <v>2414.0</v>
+        <v>1280.0</v>
       </c>
       <c r="H265" s="3">
-        <v>118286.0</v>
+        <v>124160.0</v>
       </c>
       <c r="I265" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J265" t="s">
         <v>15</v>
       </c>
       <c r="K265" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="266" spans="1:11">
       <c r="A266" t="s">
         <v>11</v>
       </c>
       <c r="B266" s="3">
-        <v>176793.0</v>
+        <v>175000.0</v>
       </c>
       <c r="C266" t="s">
-        <v>53</v>
+        <v>20</v>
       </c>
       <c r="D266" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E266" s="3">
-        <v>80690.0</v>
+        <v>83290.0</v>
       </c>
       <c r="F266" s="5">
-        <v>146</v>
+        <v>93</v>
       </c>
       <c r="G266" s="3">
-        <v>1308.0</v>
+        <v>1729.0</v>
       </c>
       <c r="H266" s="3">
-        <v>190968.0</v>
+        <v>160797.0</v>
       </c>
       <c r="I266" s="7" t="s">
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="J266" t="s">
         <v>15</v>
       </c>
       <c r="K266" t="s">
-        <v>63</v>
+        <v>16</v>
       </c>
     </row>
     <row r="267" spans="1:11">
       <c r="A267" t="s">
         <v>11</v>
       </c>
       <c r="B267" s="3">
-        <v>177000.0</v>
+        <v>175000.0</v>
       </c>
       <c r="C267" t="s">
-        <v>23</v>
+        <v>47</v>
       </c>
       <c r="D267" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E267" s="3">
-        <v>87790.0</v>
+        <v>69990.0</v>
       </c>
       <c r="F267" s="5">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="G267" s="3">
-        <v>1335.0</v>
+        <v>1509.0</v>
       </c>
       <c r="H267" s="3">
-        <v>186900.0</v>
+        <v>217296.0</v>
       </c>
       <c r="I267" s="7" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="J267" t="s">
         <v>15</v>
       </c>
       <c r="K267" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="268" spans="1:11">
       <c r="A268" t="s">
         <v>11</v>
       </c>
       <c r="B268" s="3">
-        <v>177000.0</v>
+        <v>176200.0</v>
       </c>
       <c r="C268" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D268" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E268" s="3">
-        <v>88990.0</v>
+        <v>70990.0</v>
       </c>
       <c r="F268" s="5">
-        <v>155</v>
+        <v>196</v>
       </c>
       <c r="G268" s="3">
-        <v>951.0</v>
+        <v>1184.0</v>
       </c>
       <c r="H268" s="3">
-        <v>147405.0</v>
+        <v>232064.0</v>
       </c>
       <c r="I268" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J268" t="s">
         <v>15</v>
       </c>
       <c r="K268" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="269" spans="1:11">
       <c r="A269" t="s">
         <v>11</v>
       </c>
       <c r="B269" s="3">
-        <v>168857.0</v>
+        <v>176200.0</v>
       </c>
       <c r="C269" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="D269" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E269" s="3">
-        <v>60790.0</v>
+        <v>69990.0</v>
       </c>
       <c r="F269" s="5">
-        <v>89</v>
+        <v>190</v>
       </c>
       <c r="G269" s="3">
-        <v>2190.0</v>
+        <v>1214.0</v>
       </c>
       <c r="H269" s="3">
-        <v>194910.0</v>
+        <v>230660.0</v>
       </c>
       <c r="I269" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J269" t="s">
         <v>15</v>
       </c>
       <c r="K269" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="270" spans="1:11">
       <c r="A270" t="s">
         <v>11</v>
       </c>
       <c r="B270" s="3">
-        <v>171000.0</v>
+        <v>176700.0</v>
       </c>
       <c r="C270" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D270" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E270" s="3">
-        <v>70190.0</v>
+        <v>89990.0</v>
       </c>
       <c r="F270" s="5">
-        <v>166</v>
+        <v>49</v>
       </c>
       <c r="G270" s="3">
-        <v>1094.0</v>
+        <v>2414.0</v>
       </c>
       <c r="H270" s="3">
-        <v>181604.0</v>
+        <v>118286.0</v>
       </c>
       <c r="I270" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J270" t="s">
         <v>15</v>
       </c>
       <c r="K270" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="271" spans="1:11">
       <c r="A271" t="s">
         <v>11</v>
       </c>
       <c r="B271" s="3">
-        <v>159642.0</v>
+        <v>166600.0</v>
       </c>
       <c r="C271" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="D271" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E271" s="3">
         <v>78190.0</v>
       </c>
       <c r="F271" s="5">
-        <v>41</v>
+        <v>150</v>
       </c>
       <c r="G271" s="3">
-        <v>3049.0</v>
+        <v>1055.0</v>
       </c>
       <c r="H271" s="3">
-        <v>125009.0</v>
+        <v>158250.0</v>
       </c>
       <c r="I271" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J271" t="s">
         <v>15</v>
       </c>
       <c r="K271" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="272" spans="1:11">
       <c r="A272" t="s">
         <v>11</v>
       </c>
       <c r="B272" s="3">
-        <v>160000.0</v>
+        <v>166617.0</v>
       </c>
       <c r="C272" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D272" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E272" s="3">
-        <v>85890.0</v>
+        <v>70290.0</v>
       </c>
       <c r="F272" s="5">
-        <v>193</v>
+        <v>146</v>
       </c>
       <c r="G272" s="3">
-        <v>813.0</v>
+        <v>1337.0</v>
       </c>
       <c r="H272" s="3">
-        <v>156909.0</v>
+        <v>195202.0</v>
       </c>
       <c r="I272" s="7" t="s">
-        <v>14</v>
+        <v>54</v>
       </c>
       <c r="J272" t="s">
         <v>15</v>
       </c>
       <c r="K272" t="s">
-        <v>16</v>
+        <v>61</v>
       </c>
     </row>
     <row r="273" spans="1:11">
       <c r="A273" t="s">
         <v>11</v>
       </c>
       <c r="B273" s="3">
-        <v>160450.0</v>
+        <v>168000.0</v>
       </c>
       <c r="C273" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="D273" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E273" s="3">
-        <v>61990.0</v>
+        <v>67190.0</v>
       </c>
       <c r="F273" s="5">
-        <v>172</v>
+        <v>166</v>
       </c>
       <c r="G273" s="3">
-        <v>1221.0</v>
+        <v>1407.0</v>
       </c>
       <c r="H273" s="3">
-        <v>210012.0</v>
+        <v>233562.0</v>
       </c>
       <c r="I273" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J273" t="s">
         <v>15</v>
       </c>
       <c r="K273" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="274" spans="1:11">
       <c r="A274" t="s">
         <v>11</v>
       </c>
       <c r="B274" s="3">
-        <v>160700.0</v>
+        <v>159200.0</v>
       </c>
       <c r="C274" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D274" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E274" s="3">
-        <v>59990.0</v>
+        <v>66790.0</v>
       </c>
       <c r="F274" s="5">
-        <v>71</v>
+        <v>147</v>
       </c>
       <c r="G274" s="3">
-        <v>2130.0</v>
+        <v>1289.0</v>
       </c>
       <c r="H274" s="3">
-        <v>151230.0</v>
+        <v>189483.0</v>
       </c>
       <c r="I274" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J274" t="s">
         <v>15</v>
       </c>
       <c r="K274" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="275" spans="1:11">
       <c r="A275" t="s">
         <v>11</v>
       </c>
       <c r="B275" s="3">
-        <v>162000.0</v>
+        <v>159300.0</v>
       </c>
       <c r="C275" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D275" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E275" s="3">
-        <v>57190.0</v>
+        <v>65790.0</v>
       </c>
       <c r="F275" s="5">
-        <v>143</v>
+        <v>72</v>
       </c>
       <c r="G275" s="3">
-        <v>1325.0</v>
+        <v>2130.0</v>
       </c>
       <c r="H275" s="3">
-        <v>189475.0</v>
+        <v>153360.0</v>
       </c>
       <c r="I275" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J275" t="s">
         <v>15</v>
       </c>
       <c r="K275" t="s">
-        <v>64</v>
+        <v>16</v>
       </c>
     </row>
     <row r="276" spans="1:11">
       <c r="A276" t="s">
         <v>11</v>
       </c>
       <c r="B276" s="3">
-        <v>162435.0</v>
+        <v>159642.0</v>
       </c>
       <c r="C276" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="D276" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E276" s="3">
-        <v>70990.0</v>
+        <v>78190.0</v>
       </c>
       <c r="F276" s="5">
-        <v>166</v>
+        <v>41</v>
       </c>
       <c r="G276" s="3">
-        <v>1035.0</v>
+        <v>3049.0</v>
       </c>
       <c r="H276" s="3">
-        <v>171810.0</v>
+        <v>125009.0</v>
       </c>
       <c r="I276" s="7" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J276" t="s">
         <v>15</v>
       </c>
       <c r="K276" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="277" spans="1:11">
       <c r="A277" t="s">
         <v>11</v>
       </c>
       <c r="B277" s="3">
-        <v>163303.0</v>
+        <v>160000.0</v>
       </c>
       <c r="C277" t="s">
-        <v>36</v>
+        <v>12</v>
       </c>
       <c r="D277" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E277" s="3">
-        <v>73590.0</v>
+        <v>85890.0</v>
       </c>
       <c r="F277" s="5">
-        <v>173</v>
+        <v>193</v>
       </c>
       <c r="G277" s="3">
-        <v>1093.0</v>
+        <v>813.0</v>
       </c>
       <c r="H277" s="3">
-        <v>189089.0</v>
+        <v>156909.0</v>
       </c>
       <c r="I277" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J277" t="s">
         <v>15</v>
       </c>
       <c r="K277" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="278" spans="1:11">
       <c r="A278" t="s">
         <v>11</v>
       </c>
       <c r="B278" s="3">
-        <v>164500.0</v>
+        <v>160450.0</v>
       </c>
       <c r="C278" t="s">
         <v>23</v>
       </c>
       <c r="D278" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E278" s="3">
-        <v>64990.0</v>
+        <v>61990.0</v>
       </c>
       <c r="F278" s="5">
-        <v>147</v>
+        <v>172</v>
       </c>
       <c r="G278" s="3">
-        <v>1140.0</v>
+        <v>1221.0</v>
       </c>
       <c r="H278" s="3">
-        <v>167580.0</v>
+        <v>210012.0</v>
       </c>
       <c r="I278" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J278" t="s">
         <v>15</v>
       </c>
       <c r="K278" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="279" spans="1:11">
       <c r="A279" t="s">
         <v>11</v>
       </c>
       <c r="B279" s="3">
-        <v>164500.0</v>
+        <v>160700.0</v>
       </c>
       <c r="C279" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D279" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E279" s="3">
-        <v>71190.0</v>
+        <v>59990.0</v>
       </c>
       <c r="F279" s="5">
-        <v>51</v>
+        <v>71</v>
       </c>
       <c r="G279" s="3">
-        <v>3206.0</v>
+        <v>2130.0</v>
       </c>
       <c r="H279" s="3">
-        <v>163506.0</v>
+        <v>151230.0</v>
       </c>
       <c r="I279" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J279" t="s">
         <v>15</v>
       </c>
       <c r="K279" t="s">
-        <v>51</v>
+        <v>16</v>
       </c>
     </row>
     <row r="280" spans="1:11">
       <c r="A280" t="s">
         <v>11</v>
       </c>
       <c r="B280" s="3">
-        <v>164587.0</v>
+        <v>162000.0</v>
       </c>
       <c r="C280" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="D280" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E280" s="3">
-        <v>77590.0</v>
+        <v>57190.0</v>
       </c>
       <c r="F280" s="5">
-        <v>51</v>
+        <v>143</v>
       </c>
       <c r="G280" s="3">
-        <v>2574.0</v>
+        <v>1325.0</v>
       </c>
       <c r="H280" s="3">
-        <v>131274.0</v>
+        <v>189475.0</v>
       </c>
       <c r="I280" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J280" t="s">
         <v>15</v>
       </c>
       <c r="K280" t="s">
-        <v>16</v>
+        <v>64</v>
       </c>
     </row>
     <row r="281" spans="1:11">
       <c r="A281" t="s">
         <v>11</v>
       </c>
       <c r="B281" s="3">
-        <v>165879.0</v>
+        <v>162435.0</v>
       </c>
       <c r="C281" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D281" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E281" s="3">
-        <v>59790.0</v>
+        <v>70990.0</v>
       </c>
       <c r="F281" s="5">
-        <v>89</v>
+        <v>166</v>
       </c>
       <c r="G281" s="3">
-        <v>2186.0</v>
+        <v>1035.0</v>
       </c>
       <c r="H281" s="3">
-        <v>194554.0</v>
+        <v>171810.0</v>
       </c>
       <c r="I281" s="7" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="J281" t="s">
         <v>15</v>
       </c>
       <c r="K281" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="282" spans="1:11">
       <c r="A282" t="s">
         <v>11</v>
       </c>
       <c r="B282" s="3">
-        <v>166600.0</v>
+        <v>163303.0</v>
       </c>
       <c r="C282" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="D282" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E282" s="3">
-        <v>78190.0</v>
+        <v>73590.0</v>
       </c>
       <c r="F282" s="5">
-        <v>150</v>
+        <v>173</v>
       </c>
       <c r="G282" s="3">
-        <v>1055.0</v>
+        <v>1093.0</v>
       </c>
       <c r="H282" s="3">
-        <v>158250.0</v>
+        <v>189089.0</v>
       </c>
       <c r="I282" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J282" t="s">
         <v>15</v>
       </c>
       <c r="K282" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="283" spans="1:11">
       <c r="A283" t="s">
         <v>11</v>
       </c>
       <c r="B283" s="3">
-        <v>166617.0</v>
+        <v>164500.0</v>
       </c>
       <c r="C283" t="s">
-        <v>53</v>
+        <v>25</v>
       </c>
       <c r="D283" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E283" s="3">
-        <v>70290.0</v>
+        <v>64990.0</v>
       </c>
       <c r="F283" s="5">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="G283" s="3">
-        <v>1337.0</v>
+        <v>1140.0</v>
       </c>
       <c r="H283" s="3">
-        <v>195202.0</v>
+        <v>167580.0</v>
       </c>
       <c r="I283" s="7" t="s">
-        <v>54</v>
+        <v>19</v>
       </c>
       <c r="J283" t="s">
         <v>15</v>
       </c>
       <c r="K283" t="s">
-        <v>63</v>
+        <v>16</v>
       </c>
     </row>
     <row r="284" spans="1:11">
       <c r="A284" t="s">
         <v>11</v>
       </c>
       <c r="B284" s="3">
-        <v>168000.0</v>
+        <v>164500.0</v>
       </c>
       <c r="C284" t="s">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="D284" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E284" s="3">
-        <v>67190.0</v>
+        <v>71190.0</v>
       </c>
       <c r="F284" s="5">
-        <v>166</v>
+        <v>51</v>
       </c>
       <c r="G284" s="3">
-        <v>1407.0</v>
+        <v>3206.0</v>
       </c>
       <c r="H284" s="3">
-        <v>233562.0</v>
+        <v>163506.0</v>
       </c>
       <c r="I284" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J284" t="s">
         <v>15</v>
       </c>
       <c r="K284" t="s">
-        <v>16</v>
+        <v>51</v>
       </c>
     </row>
     <row r="285" spans="1:11">
       <c r="A285" t="s">
         <v>11</v>
       </c>
       <c r="B285" s="3">
-        <v>159200.0</v>
+        <v>164587.0</v>
       </c>
       <c r="C285" t="s">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="D285" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E285" s="3">
-        <v>66790.0</v>
+        <v>77590.0</v>
       </c>
       <c r="F285" s="5">
-        <v>147</v>
+        <v>51</v>
       </c>
       <c r="G285" s="3">
-        <v>1289.0</v>
+        <v>2574.0</v>
       </c>
       <c r="H285" s="3">
-        <v>189483.0</v>
+        <v>131274.0</v>
       </c>
       <c r="I285" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J285" t="s">
         <v>15</v>
       </c>
       <c r="K285" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="286" spans="1:11">
       <c r="A286" t="s">
         <v>11</v>
       </c>
       <c r="B286" s="3">
-        <v>159300.0</v>
+        <v>165879.0</v>
       </c>
       <c r="C286" t="s">
-        <v>19</v>
+        <v>36</v>
       </c>
       <c r="D286" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E286" s="3">
-        <v>65790.0</v>
+        <v>59790.0</v>
       </c>
       <c r="F286" s="5">
-        <v>72</v>
+        <v>89</v>
       </c>
       <c r="G286" s="3">
-        <v>2130.0</v>
+        <v>2186.0</v>
       </c>
       <c r="H286" s="3">
-        <v>153360.0</v>
+        <v>194554.0</v>
       </c>
       <c r="I286" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="J286" t="s">
         <v>15</v>
       </c>
       <c r="K286" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="287" spans="1:11">
       <c r="A287" t="s">
         <v>11</v>
       </c>
       <c r="B287" s="3">
-        <v>152500.0</v>
+        <v>155800.0</v>
       </c>
       <c r="C287" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D287" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E287" s="3">
-        <v>67290.0</v>
+        <v>61890.0</v>
       </c>
       <c r="F287" s="5">
-        <v>71</v>
+        <v>174</v>
       </c>
       <c r="G287" s="3">
-        <v>2006.0</v>
+        <v>1137.0</v>
       </c>
       <c r="H287" s="3">
-        <v>142426.0</v>
+        <v>197838.0</v>
       </c>
       <c r="I287" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J287" t="s">
         <v>15</v>
       </c>
       <c r="K287" t="s">
-        <v>65</v>
+        <v>16</v>
       </c>
     </row>
     <row r="288" spans="1:11">
       <c r="A288" t="s">
         <v>11</v>
       </c>
       <c r="B288" s="3">
-        <v>152500.0</v>
+        <v>156000.0</v>
       </c>
       <c r="C288" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D288" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E288" s="3">
-        <v>63790.0</v>
+        <v>80990.0</v>
       </c>
       <c r="F288" s="5">
-        <v>71</v>
+        <v>190</v>
       </c>
       <c r="G288" s="3">
-        <v>2072.0</v>
+        <v>923.0</v>
       </c>
       <c r="H288" s="3">
-        <v>147112.0</v>
+        <v>175370.0</v>
       </c>
       <c r="I288" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J288" t="s">
         <v>15</v>
       </c>
       <c r="K288" t="s">
-        <v>65</v>
+        <v>16</v>
       </c>
     </row>
     <row r="289" spans="1:11">
       <c r="A289" t="s">
         <v>11</v>
       </c>
       <c r="B289" s="3">
-        <v>152800.0</v>
+        <v>156350.0</v>
       </c>
       <c r="C289" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D289" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E289" s="3">
-        <v>75190.0</v>
+        <v>60990.0</v>
       </c>
       <c r="F289" s="5">
-        <v>132</v>
+        <v>123</v>
       </c>
       <c r="G289" s="3">
-        <v>894.0</v>
+        <v>1599.0</v>
       </c>
       <c r="H289" s="3">
-        <v>118008.0</v>
+        <v>196677.0</v>
       </c>
       <c r="I289" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J289" t="s">
         <v>15</v>
       </c>
       <c r="K289" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="290" spans="1:11">
       <c r="A290" t="s">
         <v>11</v>
       </c>
       <c r="B290" s="3">
-        <v>153300.0</v>
+        <v>152500.0</v>
       </c>
       <c r="C290" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D290" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E290" s="3">
-        <v>79990.0</v>
+        <v>67290.0</v>
       </c>
       <c r="F290" s="5">
-        <v>148</v>
+        <v>71</v>
       </c>
       <c r="G290" s="3">
-        <v>1064.0</v>
+        <v>2006.0</v>
       </c>
       <c r="H290" s="3">
-        <v>157472.0</v>
+        <v>142426.0</v>
       </c>
       <c r="I290" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J290" t="s">
         <v>15</v>
       </c>
       <c r="K290" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
     </row>
     <row r="291" spans="1:11">
       <c r="A291" t="s">
         <v>11</v>
       </c>
       <c r="B291" s="3">
-        <v>153750.0</v>
+        <v>152500.0</v>
       </c>
       <c r="C291" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="D291" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E291" s="3">
-        <v>62990.0</v>
+        <v>63790.0</v>
       </c>
       <c r="F291" s="5">
-        <v>174</v>
+        <v>71</v>
       </c>
       <c r="G291" s="3">
-        <v>1200.0</v>
+        <v>2072.0</v>
       </c>
       <c r="H291" s="3">
-        <v>208800.0</v>
+        <v>147112.0</v>
       </c>
       <c r="I291" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J291" t="s">
         <v>15</v>
       </c>
       <c r="K291" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
     </row>
     <row r="292" spans="1:11">
       <c r="A292" t="s">
         <v>11</v>
       </c>
       <c r="B292" s="3">
-        <v>155800.0</v>
+        <v>152800.0</v>
       </c>
       <c r="C292" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="D292" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E292" s="3">
-        <v>61890.0</v>
+        <v>75190.0</v>
       </c>
       <c r="F292" s="5">
-        <v>174</v>
+        <v>132</v>
       </c>
       <c r="G292" s="3">
-        <v>1137.0</v>
+        <v>894.0</v>
       </c>
       <c r="H292" s="3">
-        <v>197838.0</v>
+        <v>118008.0</v>
       </c>
       <c r="I292" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J292" t="s">
         <v>15</v>
       </c>
       <c r="K292" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="293" spans="1:11">
       <c r="A293" t="s">
         <v>11</v>
       </c>
       <c r="B293" s="3">
-        <v>156000.0</v>
+        <v>153300.0</v>
       </c>
       <c r="C293" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="D293" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E293" s="3">
-        <v>80990.0</v>
+        <v>79990.0</v>
       </c>
       <c r="F293" s="5">
-        <v>190</v>
+        <v>148</v>
       </c>
       <c r="G293" s="3">
-        <v>923.0</v>
+        <v>1064.0</v>
       </c>
       <c r="H293" s="3">
-        <v>175370.0</v>
+        <v>157472.0</v>
       </c>
       <c r="I293" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J293" t="s">
         <v>15</v>
       </c>
       <c r="K293" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="294" spans="1:11">
       <c r="A294" t="s">
         <v>11</v>
       </c>
       <c r="B294" s="3">
-        <v>156350.0</v>
+        <v>153750.0</v>
       </c>
       <c r="C294" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D294" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E294" s="3">
-        <v>60990.0</v>
+        <v>62990.0</v>
       </c>
       <c r="F294" s="5">
-        <v>123</v>
+        <v>174</v>
       </c>
       <c r="G294" s="3">
-        <v>1599.0</v>
+        <v>1200.0</v>
       </c>
       <c r="H294" s="3">
-        <v>196677.0</v>
+        <v>208800.0</v>
       </c>
       <c r="I294" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J294" t="s">
         <v>15</v>
       </c>
       <c r="K294" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="295" spans="1:11">
       <c r="A295" t="s">
         <v>11</v>
       </c>
       <c r="B295" s="3">
-        <v>149000.0</v>
+        <v>144150.0</v>
       </c>
       <c r="C295" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D295" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E295" s="3">
-        <v>63990.0</v>
+        <v>55890.0</v>
       </c>
       <c r="F295" s="5">
-        <v>180</v>
+        <v>141</v>
       </c>
       <c r="G295" s="3">
-        <v>997.0</v>
+        <v>1193.0</v>
       </c>
       <c r="H295" s="3">
-        <v>179460.0</v>
+        <v>168213.0</v>
       </c>
       <c r="I295" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J295" t="s">
         <v>15</v>
       </c>
       <c r="K295" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="296" spans="1:11">
       <c r="A296" t="s">
         <v>11</v>
       </c>
       <c r="B296" s="3">
-        <v>149239.0</v>
+        <v>144544.0</v>
       </c>
       <c r="C296" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="D296" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E296" s="3">
-        <v>66690.0</v>
+        <v>57490.0</v>
       </c>
       <c r="F296" s="5">
-        <v>214</v>
+        <v>143</v>
       </c>
       <c r="G296" s="3">
-        <v>849.0</v>
+        <v>1146.0</v>
       </c>
       <c r="H296" s="3">
-        <v>181686.0</v>
+        <v>163878.0</v>
       </c>
       <c r="I296" s="7" t="s">
-        <v>18</v>
+        <v>66</v>
       </c>
       <c r="J296" t="s">
         <v>15</v>
       </c>
       <c r="K296" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="297" spans="1:11">
       <c r="A297" t="s">
         <v>11</v>
       </c>
       <c r="B297" s="3">
-        <v>150000.0</v>
+        <v>144945.0</v>
       </c>
       <c r="C297" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D297" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E297" s="3">
-        <v>68990.0</v>
+        <v>70690.0</v>
       </c>
       <c r="F297" s="5">
-        <v>190</v>
+        <v>135</v>
       </c>
       <c r="G297" s="3">
-        <v>941.0</v>
+        <v>856.0</v>
       </c>
       <c r="H297" s="3">
-        <v>178790.0</v>
+        <v>115560.0</v>
       </c>
       <c r="I297" s="7" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="J297" t="s">
         <v>15</v>
       </c>
       <c r="K297" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="298" spans="1:11">
       <c r="A298" t="s">
         <v>11</v>
       </c>
       <c r="B298" s="3">
-        <v>150000.0</v>
+        <v>146800.0</v>
       </c>
       <c r="C298" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D298" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E298" s="3">
-        <v>85690.0</v>
+        <v>59390.0</v>
       </c>
       <c r="F298" s="5">
-        <v>179</v>
+        <v>89</v>
       </c>
       <c r="G298" s="3">
-        <v>746.0</v>
+        <v>1584.0</v>
       </c>
       <c r="H298" s="3">
-        <v>133534.0</v>
+        <v>140976.0</v>
       </c>
       <c r="I298" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J298" t="s">
         <v>15</v>
       </c>
       <c r="K298" t="s">
-        <v>16</v>
+        <v>67</v>
       </c>
     </row>
     <row r="299" spans="1:11">
       <c r="A299" t="s">
         <v>11</v>
       </c>
       <c r="B299" s="3">
-        <v>150800.0</v>
+        <v>147000.0</v>
       </c>
       <c r="C299" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D299" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E299" s="3">
-        <v>64990.0</v>
+        <v>63990.0</v>
       </c>
       <c r="F299" s="5">
-        <v>175</v>
+        <v>162</v>
       </c>
       <c r="G299" s="3">
-        <v>1000.0</v>
+        <v>952.0</v>
       </c>
       <c r="H299" s="3">
-        <v>175000.0</v>
+        <v>154224.0</v>
       </c>
       <c r="I299" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J299" t="s">
         <v>15</v>
       </c>
       <c r="K299" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="300" spans="1:11">
       <c r="A300" t="s">
         <v>11</v>
       </c>
       <c r="B300" s="3">
-        <v>152300.0</v>
+        <v>149000.0</v>
       </c>
       <c r="C300" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D300" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E300" s="3">
-        <v>77590.0</v>
+        <v>63990.0</v>
       </c>
       <c r="F300" s="5">
-        <v>154</v>
+        <v>180</v>
       </c>
       <c r="G300" s="3">
-        <v>1131.0</v>
+        <v>997.0</v>
       </c>
       <c r="H300" s="3">
-        <v>174174.0</v>
+        <v>179460.0</v>
       </c>
       <c r="I300" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J300" t="s">
         <v>15</v>
       </c>
       <c r="K300" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="301" spans="1:11">
       <c r="A301" t="s">
         <v>11</v>
       </c>
       <c r="B301" s="3">
-        <v>143530.0</v>
+        <v>149239.0</v>
       </c>
       <c r="C301" t="s">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="D301" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E301" s="3">
-        <v>57190.0</v>
+        <v>66690.0</v>
       </c>
       <c r="F301" s="5">
-        <v>143</v>
+        <v>214</v>
       </c>
       <c r="G301" s="3">
-        <v>1145.5</v>
+        <v>849.0</v>
       </c>
       <c r="H301" s="3">
-        <v>163806.5</v>
+        <v>181686.0</v>
       </c>
       <c r="I301" s="7" t="s">
-        <v>44</v>
+        <v>19</v>
       </c>
       <c r="J301" t="s">
         <v>15</v>
       </c>
       <c r="K301" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="302" spans="1:11">
       <c r="A302" t="s">
         <v>11</v>
       </c>
       <c r="B302" s="3">
-        <v>143830.0</v>
+        <v>150000.0</v>
       </c>
       <c r="C302" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D302" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E302" s="3">
-        <v>95990.0</v>
+        <v>68990.0</v>
       </c>
       <c r="F302" s="5">
-        <v>83</v>
+        <v>190</v>
       </c>
       <c r="G302" s="3">
-        <v>1267.0</v>
+        <v>941.0</v>
       </c>
       <c r="H302" s="3">
-        <v>105161.0</v>
+        <v>178790.0</v>
       </c>
       <c r="I302" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J302" t="s">
         <v>15</v>
       </c>
       <c r="K302" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="303" spans="1:11">
       <c r="A303" t="s">
         <v>11</v>
       </c>
       <c r="B303" s="3">
-        <v>144150.0</v>
+        <v>150000.0</v>
       </c>
       <c r="C303" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="D303" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E303" s="3">
-        <v>55890.0</v>
+        <v>85690.0</v>
       </c>
       <c r="F303" s="5">
-        <v>141</v>
+        <v>179</v>
       </c>
       <c r="G303" s="3">
-        <v>1193.0</v>
+        <v>746.0</v>
       </c>
       <c r="H303" s="3">
-        <v>168213.0</v>
+        <v>133534.0</v>
       </c>
       <c r="I303" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J303" t="s">
         <v>15</v>
       </c>
       <c r="K303" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="304" spans="1:11">
       <c r="A304" t="s">
         <v>11</v>
       </c>
       <c r="B304" s="3">
-        <v>144544.0</v>
+        <v>150800.0</v>
       </c>
       <c r="C304" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="D304" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E304" s="3">
-        <v>57490.0</v>
+        <v>64990.0</v>
       </c>
       <c r="F304" s="5">
-        <v>143</v>
+        <v>175</v>
       </c>
       <c r="G304" s="3">
-        <v>1146.0</v>
+        <v>1000.0</v>
       </c>
       <c r="H304" s="3">
-        <v>163878.0</v>
+        <v>175000.0</v>
       </c>
       <c r="I304" s="7" t="s">
-        <v>66</v>
+        <v>19</v>
       </c>
       <c r="J304" t="s">
         <v>15</v>
       </c>
       <c r="K304" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="305" spans="1:11">
       <c r="A305" t="s">
         <v>11</v>
       </c>
       <c r="B305" s="3">
-        <v>144945.0</v>
+        <v>152300.0</v>
       </c>
       <c r="C305" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="D305" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E305" s="3">
-        <v>70690.0</v>
+        <v>77590.0</v>
       </c>
       <c r="F305" s="5">
-        <v>135</v>
+        <v>154</v>
       </c>
       <c r="G305" s="3">
-        <v>856.0</v>
+        <v>1131.0</v>
       </c>
       <c r="H305" s="3">
-        <v>115560.0</v>
+        <v>174174.0</v>
       </c>
       <c r="I305" s="7" t="s">
-        <v>44</v>
+        <v>19</v>
       </c>
       <c r="J305" t="s">
         <v>15</v>
       </c>
       <c r="K305" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="306" spans="1:11">
       <c r="A306" t="s">
         <v>11</v>
       </c>
       <c r="B306" s="3">
-        <v>146800.0</v>
+        <v>143530.0</v>
       </c>
       <c r="C306" t="s">
-        <v>19</v>
+        <v>47</v>
       </c>
       <c r="D306" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E306" s="3">
-        <v>59390.0</v>
+        <v>57190.0</v>
       </c>
       <c r="F306" s="5">
-        <v>89</v>
+        <v>143</v>
       </c>
       <c r="G306" s="3">
-        <v>1584.0</v>
+        <v>1145.5</v>
       </c>
       <c r="H306" s="3">
-        <v>140976.0</v>
+        <v>163806.5</v>
       </c>
       <c r="I306" s="7" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="J306" t="s">
         <v>15</v>
       </c>
       <c r="K306" t="s">
-        <v>67</v>
+        <v>16</v>
       </c>
     </row>
     <row r="307" spans="1:11">
       <c r="A307" t="s">
         <v>11</v>
       </c>
       <c r="B307" s="3">
-        <v>147000.0</v>
+        <v>143830.0</v>
       </c>
       <c r="C307" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D307" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E307" s="3">
-        <v>63990.0</v>
+        <v>95990.0</v>
       </c>
       <c r="F307" s="5">
-        <v>162</v>
+        <v>83</v>
       </c>
       <c r="G307" s="3">
-        <v>952.0</v>
+        <v>1267.0</v>
       </c>
       <c r="H307" s="3">
-        <v>154224.0</v>
+        <v>105161.0</v>
       </c>
       <c r="I307" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J307" t="s">
         <v>15</v>
       </c>
       <c r="K307" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="308" spans="1:11">
       <c r="A308" t="s">
         <v>11</v>
       </c>
       <c r="B308" s="3">
-        <v>140000.0</v>
+        <v>137090.0</v>
       </c>
       <c r="C308" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D308" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E308" s="3">
-        <v>64690.0</v>
+        <v>80190.0</v>
       </c>
       <c r="F308" s="5">
-        <v>191</v>
+        <v>101</v>
       </c>
       <c r="G308" s="3">
-        <v>730.0</v>
+        <v>1200.0</v>
       </c>
       <c r="H308" s="3">
-        <v>139430.0</v>
+        <v>121200.0</v>
       </c>
       <c r="I308" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J308" t="s">
         <v>15</v>
       </c>
       <c r="K308" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="309" spans="1:11">
       <c r="A309" t="s">
         <v>11</v>
       </c>
       <c r="B309" s="3">
-        <v>140000.0</v>
+        <v>138308.5</v>
       </c>
       <c r="C309" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="D309" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E309" s="3">
-        <v>65990.0</v>
+        <v>59990.0</v>
       </c>
       <c r="F309" s="5">
-        <v>102</v>
+        <v>139</v>
       </c>
       <c r="G309" s="3">
-        <v>1359.0</v>
+        <v>844.0</v>
       </c>
       <c r="H309" s="3">
-        <v>138618.0</v>
+        <v>117316.0</v>
       </c>
       <c r="I309" s="7" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="J309" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="K309" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="310" spans="1:11">
       <c r="A310" t="s">
         <v>11</v>
       </c>
       <c r="B310" s="3">
-        <v>140200.0</v>
+        <v>139350.0</v>
       </c>
       <c r="C310" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D310" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E310" s="3">
-        <v>65990.0</v>
+        <v>56790.0</v>
       </c>
       <c r="F310" s="5">
-        <v>193</v>
+        <v>124</v>
       </c>
       <c r="G310" s="3">
-        <v>736.0</v>
+        <v>1184.0</v>
       </c>
       <c r="H310" s="3">
-        <v>142048.0</v>
+        <v>146816.0</v>
       </c>
       <c r="I310" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J310" t="s">
         <v>15</v>
       </c>
       <c r="K310" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="311" spans="1:11">
       <c r="A311" t="s">
         <v>11</v>
       </c>
       <c r="B311" s="3">
-        <v>140229.0</v>
+        <v>139648.0</v>
       </c>
       <c r="C311" t="s">
-        <v>37</v>
+        <v>62</v>
       </c>
       <c r="D311" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E311" s="3">
-        <v>54190.0</v>
+        <v>64190.0</v>
       </c>
       <c r="F311" s="5">
-        <v>167</v>
+        <v>184</v>
       </c>
       <c r="G311" s="3">
-        <v>1173.0</v>
+        <v>685.0</v>
       </c>
       <c r="H311" s="3">
-        <v>195891.0</v>
+        <v>126040.0</v>
       </c>
       <c r="I311" s="7" t="s">
-        <v>38</v>
+        <v>19</v>
       </c>
       <c r="J311" t="s">
         <v>15</v>
       </c>
       <c r="K311" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="312" spans="1:11">
       <c r="A312" t="s">
         <v>11</v>
       </c>
       <c r="B312" s="3">
-        <v>140500.0</v>
+        <v>140000.0</v>
       </c>
       <c r="C312" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D312" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E312" s="3">
-        <v>65990.0</v>
+        <v>64690.0</v>
       </c>
       <c r="F312" s="5">
         <v>191</v>
       </c>
       <c r="G312" s="3">
-        <v>756.0</v>
+        <v>730.0</v>
       </c>
       <c r="H312" s="3">
-        <v>144396.0</v>
+        <v>139430.0</v>
       </c>
       <c r="I312" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J312" t="s">
         <v>15</v>
       </c>
       <c r="K312" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="313" spans="1:11">
       <c r="A313" t="s">
         <v>11</v>
       </c>
       <c r="B313" s="3">
-        <v>142050.0</v>
+        <v>140000.0</v>
       </c>
       <c r="C313" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D313" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E313" s="3">
-        <v>55890.0</v>
+        <v>65990.0</v>
       </c>
       <c r="F313" s="5">
-        <v>151</v>
+        <v>102</v>
       </c>
       <c r="G313" s="3">
-        <v>1153.0</v>
+        <v>1359.0</v>
       </c>
       <c r="H313" s="3">
-        <v>174103.0</v>
+        <v>138618.0</v>
       </c>
       <c r="I313" s="7" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="J313" t="s">
         <v>15</v>
       </c>
       <c r="K313" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="314" spans="1:11">
       <c r="A314" t="s">
         <v>11</v>
       </c>
       <c r="B314" s="3">
-        <v>142800.0</v>
+        <v>140200.0</v>
       </c>
       <c r="C314" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D314" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E314" s="3">
-        <v>60190.0</v>
+        <v>65990.0</v>
       </c>
       <c r="F314" s="5">
-        <v>226</v>
+        <v>193</v>
       </c>
       <c r="G314" s="3">
-        <v>814.0</v>
+        <v>736.0</v>
       </c>
       <c r="H314" s="3">
-        <v>183964.0</v>
+        <v>142048.0</v>
       </c>
       <c r="I314" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J314" t="s">
         <v>15</v>
       </c>
       <c r="K314" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="315" spans="1:11">
       <c r="A315" t="s">
         <v>11</v>
       </c>
       <c r="B315" s="3">
-        <v>143000.0</v>
+        <v>140229.0</v>
       </c>
       <c r="C315" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="D315" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E315" s="3">
-        <v>68990.0</v>
+        <v>54190.0</v>
       </c>
       <c r="F315" s="5">
-        <v>95</v>
+        <v>167</v>
       </c>
       <c r="G315" s="3">
-        <v>1222.0</v>
+        <v>1173.0</v>
       </c>
       <c r="H315" s="3">
-        <v>116090.0</v>
+        <v>195891.0</v>
       </c>
       <c r="I315" s="7" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="J315" t="s">
         <v>15</v>
       </c>
       <c r="K315" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="316" spans="1:11">
       <c r="A316" t="s">
         <v>11</v>
       </c>
       <c r="B316" s="3">
-        <v>143000.0</v>
+        <v>140500.0</v>
       </c>
       <c r="C316" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="D316" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E316" s="3">
-        <v>80690.0</v>
+        <v>65990.0</v>
       </c>
       <c r="F316" s="5">
-        <v>64</v>
+        <v>191</v>
       </c>
       <c r="G316" s="3">
-        <v>1340.0</v>
+        <v>756.0</v>
       </c>
       <c r="H316" s="3">
-        <v>85760.0</v>
+        <v>144396.0</v>
       </c>
       <c r="I316" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J316" t="s">
         <v>15</v>
       </c>
       <c r="K316" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
     </row>
     <row r="317" spans="1:11">
       <c r="A317" t="s">
         <v>11</v>
       </c>
       <c r="B317" s="3">
-        <v>137090.0</v>
+        <v>142050.0</v>
       </c>
       <c r="C317" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D317" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E317" s="3">
-        <v>80190.0</v>
+        <v>55890.0</v>
       </c>
       <c r="F317" s="5">
-        <v>101</v>
+        <v>151</v>
       </c>
       <c r="G317" s="3">
-        <v>1200.0</v>
+        <v>1153.0</v>
       </c>
       <c r="H317" s="3">
-        <v>121200.0</v>
+        <v>174103.0</v>
       </c>
       <c r="I317" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J317" t="s">
         <v>15</v>
       </c>
       <c r="K317" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="318" spans="1:11">
       <c r="A318" t="s">
         <v>11</v>
       </c>
       <c r="B318" s="3">
-        <v>138308.5</v>
+        <v>142800.0</v>
       </c>
       <c r="C318" t="s">
         <v>12</v>
       </c>
       <c r="D318" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E318" s="3">
-        <v>59990.0</v>
+        <v>60190.0</v>
       </c>
       <c r="F318" s="5">
-        <v>139</v>
+        <v>226</v>
       </c>
       <c r="G318" s="3">
-        <v>844.0</v>
+        <v>814.0</v>
       </c>
       <c r="H318" s="3">
-        <v>117316.0</v>
+        <v>183964.0</v>
       </c>
       <c r="I318" s="7" t="s">
-        <v>44</v>
+        <v>14</v>
       </c>
       <c r="J318" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="K318" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="319" spans="1:11">
       <c r="A319" t="s">
         <v>11</v>
       </c>
       <c r="B319" s="3">
-        <v>139350.0</v>
+        <v>143000.0</v>
       </c>
       <c r="C319" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="D319" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E319" s="3">
-        <v>56790.0</v>
+        <v>68990.0</v>
       </c>
       <c r="F319" s="5">
-        <v>124</v>
+        <v>95</v>
       </c>
       <c r="G319" s="3">
-        <v>1184.0</v>
+        <v>1222.0</v>
       </c>
       <c r="H319" s="3">
-        <v>146816.0</v>
+        <v>116090.0</v>
       </c>
       <c r="I319" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J319" t="s">
         <v>15</v>
       </c>
       <c r="K319" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="320" spans="1:11">
       <c r="A320" t="s">
         <v>11</v>
       </c>
       <c r="B320" s="3">
-        <v>139648.0</v>
+        <v>143000.0</v>
       </c>
       <c r="C320" t="s">
-        <v>61</v>
+        <v>26</v>
       </c>
       <c r="D320" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E320" s="3">
-        <v>64190.0</v>
+        <v>80690.0</v>
       </c>
       <c r="F320" s="5">
-        <v>184</v>
+        <v>64</v>
       </c>
       <c r="G320" s="3">
-        <v>685.0</v>
+        <v>1340.0</v>
       </c>
       <c r="H320" s="3">
-        <v>126040.0</v>
+        <v>85760.0</v>
       </c>
       <c r="I320" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J320" t="s">
         <v>15</v>
       </c>
       <c r="K320" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
     </row>
     <row r="321" spans="1:11">
       <c r="A321" t="s">
         <v>11</v>
       </c>
       <c r="B321" s="3">
-        <v>130646.0</v>
+        <v>137000.0</v>
       </c>
       <c r="C321" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="D321" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E321" s="3">
-        <v>73990.0</v>
+        <v>60390.0</v>
       </c>
       <c r="F321" s="5">
-        <v>140</v>
+        <v>112</v>
       </c>
       <c r="G321" s="3">
-        <v>735.0</v>
+        <v>1273.0</v>
       </c>
       <c r="H321" s="3">
-        <v>102900.0</v>
+        <v>142576.0</v>
       </c>
       <c r="I321" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J321" t="s">
         <v>15</v>
       </c>
       <c r="K321" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="322" spans="1:11">
       <c r="A322" t="s">
         <v>11</v>
       </c>
       <c r="B322" s="3">
-        <v>130646.5</v>
+        <v>130646.0</v>
       </c>
       <c r="C322" t="s">
         <v>12</v>
       </c>
       <c r="D322" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E322" s="3">
-        <v>48190.0</v>
+        <v>73990.0</v>
       </c>
       <c r="F322" s="5">
-        <v>35</v>
+        <v>140</v>
       </c>
       <c r="G322" s="3">
-        <v>3146.0</v>
+        <v>735.0</v>
       </c>
       <c r="H322" s="3">
-        <v>110110.0</v>
+        <v>102900.0</v>
       </c>
       <c r="I322" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J322" t="s">
         <v>15</v>
       </c>
       <c r="K322" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="323" spans="1:11">
       <c r="A323" t="s">
         <v>11</v>
       </c>
       <c r="B323" s="3">
-        <v>130900.0</v>
+        <v>130646.5</v>
       </c>
       <c r="C323" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="D323" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E323" s="3">
-        <v>62990.0</v>
+        <v>48190.0</v>
       </c>
       <c r="F323" s="5">
-        <v>127</v>
+        <v>35</v>
       </c>
       <c r="G323" s="3">
-        <v>1101.0</v>
+        <v>3146.0</v>
       </c>
       <c r="H323" s="3">
-        <v>139827.0</v>
+        <v>110110.0</v>
       </c>
       <c r="I323" s="7" t="s">
-        <v>44</v>
+        <v>14</v>
       </c>
       <c r="J323" t="s">
         <v>15</v>
       </c>
       <c r="K323" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="324" spans="1:11">
       <c r="A324" t="s">
         <v>11</v>
       </c>
       <c r="B324" s="3">
-        <v>131000.0</v>
+        <v>130900.0</v>
       </c>
       <c r="C324" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D324" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E324" s="3">
-        <v>68990.0</v>
+        <v>62990.0</v>
       </c>
       <c r="F324" s="5">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="G324" s="3">
-        <v>760.0</v>
+        <v>1101.0</v>
       </c>
       <c r="H324" s="3">
-        <v>91960.0</v>
+        <v>139827.0</v>
       </c>
       <c r="I324" s="7" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="J324" t="s">
         <v>15</v>
       </c>
       <c r="K324" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="325" spans="1:11">
       <c r="A325" t="s">
         <v>11</v>
       </c>
       <c r="B325" s="3">
-        <v>131500.0</v>
+        <v>131000.0</v>
       </c>
       <c r="C325" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D325" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E325" s="3">
-        <v>63990.0</v>
+        <v>68990.0</v>
       </c>
       <c r="F325" s="5">
-        <v>109</v>
+        <v>121</v>
       </c>
       <c r="G325" s="3">
-        <v>956.0</v>
+        <v>760.0</v>
       </c>
       <c r="H325" s="3">
-        <v>104204.0</v>
+        <v>91960.0</v>
       </c>
       <c r="I325" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J325" t="s">
         <v>15</v>
       </c>
       <c r="K325" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="326" spans="1:11">
       <c r="A326" t="s">
         <v>11</v>
       </c>
       <c r="B326" s="3">
-        <v>131700.0</v>
+        <v>131500.0</v>
       </c>
       <c r="C326" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D326" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E326" s="3">
-        <v>58190.0</v>
+        <v>63990.0</v>
       </c>
       <c r="F326" s="5">
-        <v>93</v>
+        <v>109</v>
       </c>
       <c r="G326" s="3">
-        <v>1325.0</v>
+        <v>956.0</v>
       </c>
       <c r="H326" s="3">
-        <v>123225.0</v>
+        <v>104204.0</v>
       </c>
       <c r="I326" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J326" t="s">
         <v>15</v>
       </c>
       <c r="K326" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="327" spans="1:11">
       <c r="A327" t="s">
         <v>11</v>
       </c>
       <c r="B327" s="3">
-        <v>132750.0</v>
+        <v>131700.0</v>
       </c>
       <c r="C327" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D327" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E327" s="3">
-        <v>56990.0</v>
+        <v>58190.0</v>
       </c>
       <c r="F327" s="5">
-        <v>132</v>
+        <v>93</v>
       </c>
       <c r="G327" s="3">
-        <v>1087.0</v>
+        <v>1325.0</v>
       </c>
       <c r="H327" s="3">
-        <v>143484.0</v>
+        <v>123225.0</v>
       </c>
       <c r="I327" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J327" t="s">
         <v>15</v>
       </c>
       <c r="K327" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="328" spans="1:11">
       <c r="A328" t="s">
         <v>11</v>
       </c>
       <c r="B328" s="3">
-        <v>132912.0</v>
+        <v>132750.0</v>
       </c>
       <c r="C328" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="D328" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E328" s="3">
-        <v>61990.0</v>
+        <v>56990.0</v>
       </c>
       <c r="F328" s="5">
-        <v>152</v>
+        <v>132</v>
       </c>
       <c r="G328" s="3">
-        <v>795.0</v>
+        <v>1087.0</v>
       </c>
       <c r="H328" s="3">
-        <v>120840.0</v>
+        <v>143484.0</v>
       </c>
       <c r="I328" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J328" t="s">
         <v>15</v>
       </c>
       <c r="K328" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="329" spans="1:11">
       <c r="A329" t="s">
         <v>11</v>
       </c>
       <c r="B329" s="3">
-        <v>133000.0</v>
+        <v>132912.0</v>
       </c>
       <c r="C329" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D329" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E329" s="3">
-        <v>69190.0</v>
+        <v>61990.0</v>
       </c>
       <c r="F329" s="5">
-        <v>97</v>
+        <v>152</v>
       </c>
       <c r="G329" s="3">
-        <v>1013.0</v>
+        <v>795.0</v>
       </c>
       <c r="H329" s="3">
-        <v>98261.0</v>
+        <v>120840.0</v>
       </c>
       <c r="I329" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J329" t="s">
         <v>15</v>
       </c>
       <c r="K329" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="330" spans="1:11">
       <c r="A330" t="s">
         <v>11</v>
       </c>
       <c r="B330" s="3">
-        <v>135355.0</v>
+        <v>133000.0</v>
       </c>
       <c r="C330" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="D330" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E330" s="3">
-        <v>62190.0</v>
+        <v>69190.0</v>
       </c>
       <c r="F330" s="5">
-        <v>73</v>
+        <v>97</v>
       </c>
       <c r="G330" s="3">
-        <v>1575.0</v>
+        <v>1013.0</v>
       </c>
       <c r="H330" s="3">
-        <v>114975.0</v>
+        <v>98261.0</v>
       </c>
       <c r="I330" s="7" t="s">
-        <v>68</v>
+        <v>14</v>
       </c>
       <c r="J330" t="s">
         <v>15</v>
       </c>
       <c r="K330" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="331" spans="1:11">
       <c r="A331" t="s">
         <v>11</v>
       </c>
       <c r="B331" s="3">
-        <v>135785.5</v>
+        <v>135355.0</v>
       </c>
       <c r="C331" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="D331" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E331" s="3">
-        <v>54990.0</v>
+        <v>62190.0</v>
       </c>
       <c r="F331" s="5">
-        <v>111</v>
+        <v>73</v>
       </c>
       <c r="G331" s="3">
-        <v>1694.0</v>
+        <v>1575.0</v>
       </c>
       <c r="H331" s="3">
-        <v>188034.0</v>
+        <v>114975.0</v>
       </c>
       <c r="I331" s="7" t="s">
-        <v>18</v>
+        <v>68</v>
       </c>
       <c r="J331" t="s">
         <v>15</v>
       </c>
       <c r="K331" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="332" spans="1:11">
       <c r="A332" t="s">
         <v>11</v>
       </c>
       <c r="B332" s="3">
-        <v>137000.0</v>
+        <v>135785.5</v>
       </c>
       <c r="C332" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="D332" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E332" s="3">
-        <v>60390.0</v>
+        <v>54990.0</v>
       </c>
       <c r="F332" s="5">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="G332" s="3">
-        <v>1273.0</v>
+        <v>1694.0</v>
       </c>
       <c r="H332" s="3">
-        <v>142576.0</v>
+        <v>188034.0</v>
       </c>
       <c r="I332" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J332" t="s">
         <v>15</v>
       </c>
       <c r="K332" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="333" spans="1:11">
       <c r="A333" t="s">
         <v>11</v>
       </c>
       <c r="B333" s="3">
-        <v>127150.0</v>
+        <v>130100.0</v>
       </c>
       <c r="C333" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="D333" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E333" s="3">
-        <v>50190.0</v>
+        <v>63590.0</v>
       </c>
       <c r="F333" s="5">
-        <v>220</v>
+        <v>108</v>
       </c>
       <c r="G333" s="3">
-        <v>707.0</v>
+        <v>939.0</v>
       </c>
       <c r="H333" s="3">
-        <v>155540.0</v>
+        <v>101412.0</v>
       </c>
       <c r="I333" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J333" t="s">
         <v>15</v>
       </c>
       <c r="K333" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="334" spans="1:11">
       <c r="A334" t="s">
         <v>11</v>
       </c>
       <c r="B334" s="3">
-        <v>127815.0</v>
+        <v>130320.0</v>
       </c>
       <c r="C334" t="s">
-        <v>69</v>
+        <v>20</v>
       </c>
       <c r="D334" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E334" s="3">
-        <v>55990.0</v>
+        <v>62990.0</v>
       </c>
       <c r="F334" s="5">
-        <v>165</v>
+        <v>128</v>
       </c>
       <c r="G334" s="3">
-        <v>806.0</v>
+        <v>1090.0</v>
       </c>
       <c r="H334" s="3">
-        <v>132990.0</v>
+        <v>139520.0</v>
       </c>
       <c r="I334" s="7" t="s">
-        <v>70</v>
+        <v>41</v>
       </c>
       <c r="J334" t="s">
         <v>15</v>
       </c>
       <c r="K334" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="335" spans="1:11">
       <c r="A335" t="s">
         <v>11</v>
       </c>
       <c r="B335" s="3">
-        <v>128000.0</v>
+        <v>130320.0</v>
       </c>
       <c r="C335" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D335" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E335" s="3">
-        <v>65190.0</v>
+        <v>62990.0</v>
       </c>
       <c r="F335" s="5">
-        <v>89</v>
+        <v>128</v>
       </c>
       <c r="G335" s="3">
-        <v>1242.0</v>
+        <v>1090.0</v>
       </c>
       <c r="H335" s="3">
-        <v>110538.0</v>
+        <v>139520.0</v>
       </c>
       <c r="I335" s="7" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="J335" t="s">
         <v>15</v>
       </c>
       <c r="K335" t="s">
-        <v>71</v>
+        <v>16</v>
       </c>
     </row>
     <row r="336" spans="1:11">
       <c r="A336" t="s">
         <v>11</v>
       </c>
       <c r="B336" s="3">
-        <v>128300.0</v>
+        <v>130600.0</v>
       </c>
       <c r="C336" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D336" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E336" s="3">
         <v>70890.0</v>
       </c>
       <c r="F336" s="5">
-        <v>111</v>
+        <v>89</v>
       </c>
       <c r="G336" s="3">
-        <v>868.5</v>
+        <v>1152.0</v>
       </c>
       <c r="H336" s="3">
-        <v>96403.5</v>
+        <v>102528.0</v>
       </c>
       <c r="I336" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J336" t="s">
         <v>15</v>
       </c>
       <c r="K336" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
     </row>
     <row r="337" spans="1:11">
       <c r="A337" t="s">
         <v>11</v>
       </c>
       <c r="B337" s="3">
-        <v>128529.0</v>
+        <v>130600.0</v>
       </c>
       <c r="C337" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D337" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E337" s="3">
-        <v>67990.0</v>
+        <v>71490.0</v>
       </c>
       <c r="F337" s="5">
-        <v>140</v>
+        <v>89</v>
       </c>
       <c r="G337" s="3">
-        <v>812.5</v>
+        <v>1153.0</v>
       </c>
       <c r="H337" s="3">
-        <v>113750.0</v>
+        <v>102617.0</v>
       </c>
       <c r="I337" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J337" t="s">
         <v>15</v>
       </c>
       <c r="K337" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
     </row>
     <row r="338" spans="1:11">
       <c r="A338" t="s">
         <v>11</v>
       </c>
       <c r="B338" s="3">
-        <v>128749.0</v>
+        <v>127150.0</v>
       </c>
       <c r="C338" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="D338" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E338" s="3">
-        <v>50990.0</v>
+        <v>50190.0</v>
       </c>
       <c r="F338" s="5">
-        <v>113</v>
+        <v>220</v>
       </c>
       <c r="G338" s="3">
-        <v>1513.5</v>
+        <v>707.0</v>
       </c>
       <c r="H338" s="3">
-        <v>171025.5</v>
+        <v>155540.0</v>
       </c>
       <c r="I338" s="7" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="J338" t="s">
         <v>15</v>
       </c>
       <c r="K338" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="339" spans="1:11">
       <c r="A339" t="s">
         <v>11</v>
       </c>
       <c r="B339" s="3">
-        <v>129078.0</v>
+        <v>127815.0</v>
       </c>
       <c r="C339" t="s">
-        <v>12</v>
+        <v>70</v>
       </c>
       <c r="D339" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E339" s="3">
-        <v>61990.0</v>
+        <v>55990.0</v>
       </c>
       <c r="F339" s="5">
-        <v>129</v>
+        <v>165</v>
       </c>
       <c r="G339" s="3">
-        <v>1072.0</v>
+        <v>806.0</v>
       </c>
       <c r="H339" s="3">
-        <v>138288.0</v>
+        <v>132990.0</v>
       </c>
       <c r="I339" s="7" t="s">
-        <v>44</v>
+        <v>71</v>
       </c>
       <c r="J339" t="s">
         <v>15</v>
       </c>
       <c r="K339" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="340" spans="1:11">
       <c r="A340" t="s">
         <v>11</v>
       </c>
       <c r="B340" s="3">
-        <v>129850.0</v>
+        <v>128000.0</v>
       </c>
       <c r="C340" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D340" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E340" s="3">
-        <v>55990.0</v>
+        <v>65190.0</v>
       </c>
       <c r="F340" s="5">
-        <v>134</v>
+        <v>89</v>
       </c>
       <c r="G340" s="3">
-        <v>1133.0</v>
+        <v>1242.0</v>
       </c>
       <c r="H340" s="3">
-        <v>151822.0</v>
+        <v>110538.0</v>
       </c>
       <c r="I340" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J340" t="s">
         <v>15</v>
       </c>
       <c r="K340" t="s">
-        <v>16</v>
+        <v>72</v>
       </c>
     </row>
     <row r="341" spans="1:11">
       <c r="A341" t="s">
         <v>11</v>
       </c>
       <c r="B341" s="3">
-        <v>130000.0</v>
+        <v>128300.0</v>
       </c>
       <c r="C341" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D341" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E341" s="3">
-        <v>64690.0</v>
+        <v>70890.0</v>
       </c>
       <c r="F341" s="5">
-        <v>121</v>
+        <v>111</v>
       </c>
       <c r="G341" s="3">
-        <v>760.0</v>
+        <v>868.5</v>
       </c>
       <c r="H341" s="3">
-        <v>91960.0</v>
+        <v>96403.5</v>
       </c>
       <c r="I341" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J341" t="s">
         <v>15</v>
       </c>
       <c r="K341" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="342" spans="1:11">
       <c r="A342" t="s">
         <v>11</v>
       </c>
       <c r="B342" s="3">
-        <v>130100.0</v>
+        <v>128529.0</v>
       </c>
       <c r="C342" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D342" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E342" s="3">
-        <v>63590.0</v>
+        <v>67990.0</v>
       </c>
       <c r="F342" s="5">
-        <v>108</v>
+        <v>140</v>
       </c>
       <c r="G342" s="3">
-        <v>939.0</v>
+        <v>812.5</v>
       </c>
       <c r="H342" s="3">
-        <v>101412.0</v>
+        <v>113750.0</v>
       </c>
       <c r="I342" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J342" t="s">
         <v>15</v>
       </c>
       <c r="K342" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="343" spans="1:11">
       <c r="A343" t="s">
         <v>11</v>
       </c>
       <c r="B343" s="3">
-        <v>130320.0</v>
+        <v>128749.0</v>
       </c>
       <c r="C343" t="s">
-        <v>12</v>
+        <v>34</v>
       </c>
       <c r="D343" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E343" s="3">
-        <v>62990.0</v>
+        <v>50990.0</v>
       </c>
       <c r="F343" s="5">
-        <v>128</v>
+        <v>113</v>
       </c>
       <c r="G343" s="3">
-        <v>1090.0</v>
+        <v>1513.5</v>
       </c>
       <c r="H343" s="3">
-        <v>139520.0</v>
+        <v>171025.5</v>
       </c>
       <c r="I343" s="7" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="J343" t="s">
         <v>15</v>
       </c>
       <c r="K343" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="344" spans="1:11">
       <c r="A344" t="s">
         <v>11</v>
       </c>
       <c r="B344" s="3">
-        <v>130320.0</v>
+        <v>129078.0</v>
       </c>
       <c r="C344" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="D344" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E344" s="3">
-        <v>62990.0</v>
+        <v>61990.0</v>
       </c>
       <c r="F344" s="5">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="G344" s="3">
-        <v>1090.0</v>
+        <v>1072.0</v>
       </c>
       <c r="H344" s="3">
-        <v>139520.0</v>
+        <v>138288.0</v>
       </c>
       <c r="I344" s="7" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="J344" t="s">
         <v>15</v>
       </c>
       <c r="K344" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="345" spans="1:11">
       <c r="A345" t="s">
         <v>11</v>
       </c>
       <c r="B345" s="3">
-        <v>130600.0</v>
+        <v>129850.0</v>
       </c>
       <c r="C345" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="D345" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E345" s="3">
-        <v>70890.0</v>
+        <v>55990.0</v>
       </c>
       <c r="F345" s="5">
-        <v>89</v>
+        <v>134</v>
       </c>
       <c r="G345" s="3">
-        <v>1152.0</v>
+        <v>1133.0</v>
       </c>
       <c r="H345" s="3">
-        <v>102528.0</v>
+        <v>151822.0</v>
       </c>
       <c r="I345" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J345" t="s">
         <v>15</v>
       </c>
       <c r="K345" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
     </row>
     <row r="346" spans="1:11">
       <c r="A346" t="s">
         <v>11</v>
       </c>
       <c r="B346" s="3">
-        <v>130600.0</v>
+        <v>130000.0</v>
       </c>
       <c r="C346" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D346" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E346" s="3">
-        <v>71490.0</v>
+        <v>64690.0</v>
       </c>
       <c r="F346" s="5">
-        <v>89</v>
+        <v>121</v>
       </c>
       <c r="G346" s="3">
-        <v>1153.0</v>
+        <v>760.0</v>
       </c>
       <c r="H346" s="3">
-        <v>102617.0</v>
+        <v>91960.0</v>
       </c>
       <c r="I346" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J346" t="s">
         <v>15</v>
       </c>
       <c r="K346" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
     </row>
     <row r="347" spans="1:11">
       <c r="A347" t="s">
         <v>11</v>
       </c>
       <c r="B347" s="3">
-        <v>124874.0</v>
+        <v>122550.0</v>
       </c>
       <c r="C347" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="D347" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E347" s="3">
-        <v>48990.0</v>
+        <v>58990.0</v>
       </c>
       <c r="F347" s="5">
-        <v>179</v>
+        <v>193</v>
       </c>
       <c r="G347" s="3">
-        <v>829.0</v>
+        <v>755.0</v>
       </c>
       <c r="H347" s="3">
-        <v>148391.0</v>
+        <v>145715.0</v>
       </c>
       <c r="I347" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J347" t="s">
         <v>15</v>
       </c>
       <c r="K347" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="348" spans="1:11">
       <c r="A348" t="s">
         <v>11</v>
       </c>
       <c r="B348" s="3">
-        <v>126000.0</v>
+        <v>123000.0</v>
       </c>
       <c r="C348" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="D348" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E348" s="3">
-        <v>57590.0</v>
+        <v>46390.0</v>
       </c>
       <c r="F348" s="5">
-        <v>138</v>
+        <v>197</v>
       </c>
       <c r="G348" s="3">
-        <v>841.0</v>
+        <v>637.0</v>
       </c>
       <c r="H348" s="3">
-        <v>116058.0</v>
+        <v>125489.0</v>
       </c>
       <c r="I348" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J348" t="s">
         <v>15</v>
       </c>
       <c r="K348" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="349" spans="1:11">
       <c r="A349" t="s">
         <v>11</v>
       </c>
       <c r="B349" s="3">
-        <v>119065.0</v>
+        <v>123083.0</v>
       </c>
       <c r="C349" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D349" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E349" s="3">
-        <v>58190.0</v>
+        <v>74190.0</v>
       </c>
       <c r="F349" s="5">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="G349" s="3">
-        <v>953.0</v>
+        <v>867.0</v>
       </c>
       <c r="H349" s="3">
-        <v>114360.0</v>
+        <v>103173.0</v>
       </c>
       <c r="I349" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J349" t="s">
         <v>15</v>
       </c>
       <c r="K349" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="350" spans="1:11">
       <c r="A350" t="s">
         <v>11</v>
       </c>
       <c r="B350" s="3">
-        <v>119893.0</v>
+        <v>123191.0</v>
       </c>
       <c r="C350" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="D350" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E350" s="3">
-        <v>67790.0</v>
+        <v>53290.0</v>
       </c>
       <c r="F350" s="5">
-        <v>146</v>
+        <v>180</v>
       </c>
       <c r="G350" s="3">
-        <v>707.0</v>
+        <v>740.0</v>
       </c>
       <c r="H350" s="3">
-        <v>103222.0</v>
+        <v>133200.0</v>
       </c>
       <c r="I350" s="7" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="J350" t="s">
         <v>15</v>
       </c>
       <c r="K350" t="s">
-        <v>63</v>
+        <v>16</v>
       </c>
     </row>
     <row r="351" spans="1:11">
       <c r="A351" t="s">
         <v>11</v>
       </c>
       <c r="B351" s="3">
-        <v>120500.0</v>
+        <v>124000.0</v>
       </c>
       <c r="C351" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D351" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E351" s="3">
-        <v>56190.0</v>
+        <v>74390.0</v>
       </c>
       <c r="F351" s="5">
-        <v>149</v>
+        <v>126</v>
       </c>
       <c r="G351" s="3">
-        <v>776.0</v>
+        <v>773.0</v>
       </c>
       <c r="H351" s="3">
-        <v>115624.0</v>
+        <v>97398.0</v>
       </c>
       <c r="I351" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J351" t="s">
         <v>15</v>
       </c>
       <c r="K351" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="352" spans="1:11">
       <c r="A352" t="s">
         <v>11</v>
       </c>
       <c r="B352" s="3">
-        <v>120626.0</v>
+        <v>124874.0</v>
       </c>
       <c r="C352" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="D352" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E352" s="3">
-        <v>47490.0</v>
+        <v>48990.0</v>
       </c>
       <c r="F352" s="5">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="G352" s="3">
-        <v>878.0</v>
+        <v>829.0</v>
       </c>
       <c r="H352" s="3">
-        <v>146626.0</v>
+        <v>148391.0</v>
       </c>
       <c r="I352" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J352" t="s">
         <v>15</v>
       </c>
       <c r="K352" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="353" spans="1:11">
       <c r="A353" t="s">
         <v>11</v>
       </c>
       <c r="B353" s="3">
-        <v>121491.0</v>
+        <v>126000.0</v>
       </c>
       <c r="C353" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="D353" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E353" s="3">
-        <v>62190.0</v>
+        <v>57590.0</v>
       </c>
       <c r="F353" s="5">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="G353" s="3">
-        <v>845.0</v>
+        <v>841.0</v>
       </c>
       <c r="H353" s="3">
-        <v>110695.0</v>
+        <v>116058.0</v>
       </c>
       <c r="I353" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J353" t="s">
         <v>15</v>
       </c>
       <c r="K353" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="354" spans="1:11">
       <c r="A354" t="s">
         <v>11</v>
       </c>
       <c r="B354" s="3">
-        <v>122000.0</v>
+        <v>119065.0</v>
       </c>
       <c r="C354" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="D354" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E354" s="3">
-        <v>44990.0</v>
+        <v>58190.0</v>
       </c>
       <c r="F354" s="5">
-        <v>174</v>
+        <v>120</v>
       </c>
       <c r="G354" s="3">
-        <v>948.0</v>
+        <v>953.0</v>
       </c>
       <c r="H354" s="3">
-        <v>164952.0</v>
+        <v>114360.0</v>
       </c>
       <c r="I354" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J354" t="s">
         <v>15</v>
       </c>
       <c r="K354" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="355" spans="1:11">
       <c r="A355" t="s">
         <v>11</v>
       </c>
       <c r="B355" s="3">
-        <v>122000.0</v>
+        <v>119893.0</v>
       </c>
       <c r="C355" t="s">
-        <v>28</v>
+        <v>53</v>
       </c>
       <c r="D355" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E355" s="3">
-        <v>53990.0</v>
+        <v>67790.0</v>
       </c>
       <c r="F355" s="5">
-        <v>121</v>
+        <v>146</v>
       </c>
       <c r="G355" s="3">
-        <v>901.0</v>
+        <v>707.0</v>
       </c>
       <c r="H355" s="3">
-        <v>109021.0</v>
+        <v>103222.0</v>
       </c>
       <c r="I355" s="7" t="s">
-        <v>18</v>
+        <v>54</v>
       </c>
       <c r="J355" t="s">
         <v>15</v>
       </c>
       <c r="K355" t="s">
-        <v>16</v>
+        <v>61</v>
       </c>
     </row>
     <row r="356" spans="1:11">
       <c r="A356" t="s">
         <v>11</v>
       </c>
       <c r="B356" s="3">
-        <v>122053.0</v>
+        <v>120500.0</v>
       </c>
       <c r="C356" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="D356" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E356" s="3">
-        <v>55890.0</v>
+        <v>56190.0</v>
       </c>
       <c r="F356" s="5">
-        <v>181</v>
+        <v>149</v>
       </c>
       <c r="G356" s="3">
-        <v>740.0</v>
+        <v>776.0</v>
       </c>
       <c r="H356" s="3">
-        <v>133940.0</v>
+        <v>115624.0</v>
       </c>
       <c r="I356" s="7" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J356" t="s">
         <v>15</v>
       </c>
       <c r="K356" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="357" spans="1:11">
       <c r="A357" t="s">
         <v>11</v>
       </c>
       <c r="B357" s="3">
-        <v>122550.0</v>
+        <v>120626.0</v>
       </c>
       <c r="C357" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="D357" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E357" s="3">
-        <v>58990.0</v>
+        <v>47490.0</v>
       </c>
       <c r="F357" s="5">
-        <v>193</v>
+        <v>167</v>
       </c>
       <c r="G357" s="3">
-        <v>755.0</v>
+        <v>878.0</v>
       </c>
       <c r="H357" s="3">
-        <v>145715.0</v>
+        <v>146626.0</v>
       </c>
       <c r="I357" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J357" t="s">
         <v>15</v>
       </c>
       <c r="K357" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="358" spans="1:11">
       <c r="A358" t="s">
         <v>11</v>
       </c>
       <c r="B358" s="3">
-        <v>123000.0</v>
+        <v>121491.0</v>
       </c>
       <c r="C358" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="D358" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E358" s="3">
-        <v>46390.0</v>
+        <v>62190.0</v>
       </c>
       <c r="F358" s="5">
-        <v>197</v>
+        <v>131</v>
       </c>
       <c r="G358" s="3">
-        <v>637.0</v>
+        <v>845.0</v>
       </c>
       <c r="H358" s="3">
-        <v>125489.0</v>
+        <v>110695.0</v>
       </c>
       <c r="I358" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J358" t="s">
         <v>15</v>
       </c>
       <c r="K358" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="359" spans="1:11">
       <c r="A359" t="s">
         <v>11</v>
       </c>
       <c r="B359" s="3">
-        <v>123083.0</v>
+        <v>122000.0</v>
       </c>
       <c r="C359" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="D359" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E359" s="3">
-        <v>74190.0</v>
+        <v>44990.0</v>
       </c>
       <c r="F359" s="5">
-        <v>119</v>
+        <v>174</v>
       </c>
       <c r="G359" s="3">
-        <v>867.0</v>
+        <v>948.0</v>
       </c>
       <c r="H359" s="3">
-        <v>103173.0</v>
+        <v>164952.0</v>
       </c>
       <c r="I359" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J359" t="s">
         <v>15</v>
       </c>
       <c r="K359" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="360" spans="1:11">
       <c r="A360" t="s">
         <v>11</v>
       </c>
       <c r="B360" s="3">
-        <v>123191.0</v>
+        <v>122000.0</v>
       </c>
       <c r="C360" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="D360" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E360" s="3">
-        <v>53290.0</v>
+        <v>53990.0</v>
       </c>
       <c r="F360" s="5">
-        <v>180</v>
+        <v>121</v>
       </c>
       <c r="G360" s="3">
-        <v>740.0</v>
+        <v>901.0</v>
       </c>
       <c r="H360" s="3">
-        <v>133200.0</v>
+        <v>109021.0</v>
       </c>
       <c r="I360" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J360" t="s">
         <v>15</v>
       </c>
       <c r="K360" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="361" spans="1:11">
       <c r="A361" t="s">
         <v>11</v>
       </c>
       <c r="B361" s="3">
-        <v>124000.0</v>
+        <v>122053.0</v>
       </c>
       <c r="C361" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="D361" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E361" s="3">
-        <v>74390.0</v>
+        <v>55890.0</v>
       </c>
       <c r="F361" s="5">
-        <v>126</v>
+        <v>181</v>
       </c>
       <c r="G361" s="3">
-        <v>773.0</v>
+        <v>740.0</v>
       </c>
       <c r="H361" s="3">
-        <v>97398.0</v>
+        <v>133940.0</v>
       </c>
       <c r="I361" s="7" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="J361" t="s">
         <v>15</v>
       </c>
       <c r="K361" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="362" spans="1:11">
       <c r="A362" t="s">
         <v>11</v>
       </c>
       <c r="B362" s="3">
-        <v>113637.0</v>
+        <v>117200.0</v>
       </c>
       <c r="C362" t="s">
-        <v>53</v>
+        <v>18</v>
       </c>
       <c r="D362" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E362" s="3">
-        <v>49590.0</v>
+        <v>48990.0</v>
       </c>
       <c r="F362" s="5">
-        <v>145</v>
+        <v>200</v>
       </c>
       <c r="G362" s="3">
-        <v>775.0</v>
+        <v>620.0</v>
       </c>
       <c r="H362" s="3">
-        <v>112375.0</v>
+        <v>124000.0</v>
       </c>
       <c r="I362" s="7" t="s">
-        <v>44</v>
+        <v>19</v>
       </c>
       <c r="J362" t="s">
         <v>15</v>
       </c>
       <c r="K362" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="363" spans="1:11">
       <c r="A363" t="s">
         <v>11</v>
       </c>
       <c r="B363" s="3">
-        <v>118525.0</v>
+        <v>117268.0</v>
       </c>
       <c r="C363" t="s">
-        <v>19</v>
+        <v>39</v>
       </c>
       <c r="D363" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E363" s="3">
-        <v>78190.0</v>
+        <v>46590.0</v>
       </c>
       <c r="F363" s="5">
-        <v>81</v>
+        <v>162</v>
       </c>
       <c r="G363" s="3">
-        <v>793.0</v>
+        <v>1087.0</v>
       </c>
       <c r="H363" s="3">
-        <v>64233.0</v>
+        <v>176094.0</v>
       </c>
       <c r="I363" s="7" t="s">
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="J363" t="s">
         <v>15</v>
       </c>
       <c r="K363" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="364" spans="1:11">
       <c r="A364" t="s">
         <v>11</v>
       </c>
       <c r="B364" s="3">
-        <v>114096.0</v>
+        <v>117417.0</v>
       </c>
       <c r="C364" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D364" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E364" s="3">
-        <v>50790.0</v>
+        <v>52190.0</v>
       </c>
       <c r="F364" s="5">
         <v>173</v>
       </c>
       <c r="G364" s="3">
-        <v>831.0</v>
+        <v>846.0</v>
       </c>
       <c r="H364" s="3">
-        <v>143763.0</v>
+        <v>146358.0</v>
       </c>
       <c r="I364" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J364" t="s">
         <v>15</v>
       </c>
       <c r="K364" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="365" spans="1:11">
       <c r="A365" t="s">
         <v>11</v>
       </c>
       <c r="B365" s="3">
-        <v>119012.0</v>
+        <v>118000.0</v>
       </c>
       <c r="C365" t="s">
-        <v>53</v>
+        <v>18</v>
       </c>
       <c r="D365" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E365" s="3">
-        <v>65290.0</v>
+        <v>50990.0</v>
       </c>
       <c r="F365" s="5">
-        <v>146</v>
+        <v>196</v>
       </c>
       <c r="G365" s="3">
-        <v>735.0</v>
+        <v>633.0</v>
       </c>
       <c r="H365" s="3">
-        <v>107310.0</v>
+        <v>124068.0</v>
       </c>
       <c r="I365" s="7" t="s">
-        <v>54</v>
+        <v>19</v>
       </c>
       <c r="J365" t="s">
         <v>15</v>
       </c>
       <c r="K365" t="s">
-        <v>63</v>
+        <v>16</v>
       </c>
     </row>
     <row r="366" spans="1:11">
       <c r="A366" t="s">
         <v>11</v>
       </c>
       <c r="B366" s="3">
-        <v>114200.0</v>
+        <v>118037.0</v>
       </c>
       <c r="C366" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="D366" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E366" s="3">
-        <v>43190.0</v>
+        <v>74190.0</v>
       </c>
       <c r="F366" s="5">
-        <v>231</v>
+        <v>148</v>
       </c>
       <c r="G366" s="3">
-        <v>632.0</v>
+        <v>718.0</v>
       </c>
       <c r="H366" s="3">
-        <v>145992.0</v>
+        <v>106264.0</v>
       </c>
       <c r="I366" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J366" t="s">
         <v>15</v>
       </c>
       <c r="K366" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="367" spans="1:11">
       <c r="A367" t="s">
         <v>11</v>
       </c>
       <c r="B367" s="3">
-        <v>119012.0</v>
+        <v>113637.0</v>
       </c>
       <c r="C367" t="s">
         <v>53</v>
       </c>
       <c r="D367" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E367" s="3">
-        <v>66390.0</v>
+        <v>49590.0</v>
       </c>
       <c r="F367" s="5">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="G367" s="3">
-        <v>723.0</v>
+        <v>775.0</v>
       </c>
       <c r="H367" s="3">
-        <v>105558.0</v>
+        <v>112375.0</v>
       </c>
       <c r="I367" s="7" t="s">
-        <v>54</v>
+        <v>41</v>
       </c>
       <c r="J367" t="s">
         <v>15</v>
       </c>
       <c r="K367" t="s">
-        <v>63</v>
+        <v>16</v>
       </c>
     </row>
     <row r="368" spans="1:11">
       <c r="A368" t="s">
         <v>11</v>
       </c>
       <c r="B368" s="3">
-        <v>114507.0</v>
+        <v>118525.0</v>
       </c>
       <c r="C368" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D368" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E368" s="3">
-        <v>48990.0</v>
+        <v>78190.0</v>
       </c>
       <c r="F368" s="5">
-        <v>168</v>
+        <v>81</v>
       </c>
       <c r="G368" s="3">
-        <v>806.0</v>
+        <v>793.0</v>
       </c>
       <c r="H368" s="3">
-        <v>135408.0</v>
+        <v>64233.0</v>
       </c>
       <c r="I368" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J368" t="s">
         <v>15</v>
       </c>
       <c r="K368" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="369" spans="1:11">
       <c r="A369" t="s">
         <v>11</v>
       </c>
       <c r="B369" s="3">
-        <v>114600.0</v>
+        <v>114096.0</v>
       </c>
       <c r="C369" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="D369" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E369" s="3">
-        <v>48990.0</v>
+        <v>50790.0</v>
       </c>
       <c r="F369" s="5">
-        <v>209</v>
+        <v>173</v>
       </c>
       <c r="G369" s="3">
-        <v>588.0</v>
+        <v>831.0</v>
       </c>
       <c r="H369" s="3">
-        <v>122892.0</v>
+        <v>143763.0</v>
       </c>
       <c r="I369" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J369" t="s">
         <v>15</v>
       </c>
       <c r="K369" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="370" spans="1:11">
       <c r="A370" t="s">
         <v>11</v>
       </c>
       <c r="B370" s="3">
-        <v>114650.0</v>
+        <v>119012.0</v>
       </c>
       <c r="C370" t="s">
-        <v>28</v>
+        <v>53</v>
       </c>
       <c r="D370" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E370" s="3">
-        <v>48990.0</v>
+        <v>65290.0</v>
       </c>
       <c r="F370" s="5">
-        <v>199</v>
+        <v>146</v>
       </c>
       <c r="G370" s="3">
-        <v>578.0</v>
+        <v>735.0</v>
       </c>
       <c r="H370" s="3">
-        <v>115022.0</v>
+        <v>107310.0</v>
       </c>
       <c r="I370" s="7" t="s">
-        <v>18</v>
+        <v>54</v>
       </c>
       <c r="J370" t="s">
         <v>15</v>
       </c>
       <c r="K370" t="s">
-        <v>16</v>
+        <v>61</v>
       </c>
     </row>
     <row r="371" spans="1:11">
       <c r="A371" t="s">
         <v>11</v>
       </c>
       <c r="B371" s="3">
-        <v>116000.0</v>
+        <v>114200.0</v>
       </c>
       <c r="C371" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="D371" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E371" s="3">
-        <v>55690.0</v>
+        <v>43190.0</v>
       </c>
       <c r="F371" s="5">
-        <v>163</v>
+        <v>231</v>
       </c>
       <c r="G371" s="3">
-        <v>736.0</v>
+        <v>632.0</v>
       </c>
       <c r="H371" s="3">
-        <v>119968.0</v>
+        <v>145992.0</v>
       </c>
       <c r="I371" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J371" t="s">
         <v>15</v>
       </c>
       <c r="K371" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="372" spans="1:11">
       <c r="A372" t="s">
         <v>11</v>
       </c>
       <c r="B372" s="3">
-        <v>116450.0</v>
+        <v>119012.0</v>
       </c>
       <c r="C372" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="D372" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E372" s="3">
-        <v>46890.0</v>
+        <v>66390.0</v>
       </c>
       <c r="F372" s="5">
-        <v>138</v>
+        <v>146</v>
       </c>
       <c r="G372" s="3">
-        <v>911.0</v>
+        <v>723.0</v>
       </c>
       <c r="H372" s="3">
-        <v>125718.0</v>
+        <v>105558.0</v>
       </c>
       <c r="I372" s="7" t="s">
-        <v>18</v>
+        <v>54</v>
       </c>
       <c r="J372" t="s">
         <v>15</v>
       </c>
       <c r="K372" t="s">
-        <v>16</v>
+        <v>61</v>
       </c>
     </row>
     <row r="373" spans="1:11">
       <c r="A373" t="s">
         <v>11</v>
       </c>
       <c r="B373" s="3">
-        <v>116500.0</v>
+        <v>114507.0</v>
       </c>
       <c r="C373" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D373" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E373" s="3">
-        <v>44990.0</v>
+        <v>48990.0</v>
       </c>
       <c r="F373" s="5">
-        <v>125</v>
+        <v>168</v>
       </c>
       <c r="G373" s="3">
-        <v>897.0</v>
+        <v>806.0</v>
       </c>
       <c r="H373" s="3">
-        <v>112125.0</v>
+        <v>135408.0</v>
       </c>
       <c r="I373" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J373" t="s">
         <v>15</v>
       </c>
       <c r="K373" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="374" spans="1:11">
       <c r="A374" t="s">
         <v>11</v>
       </c>
       <c r="B374" s="3">
-        <v>116500.0</v>
+        <v>114600.0</v>
       </c>
       <c r="C374" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="D374" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E374" s="3">
-        <v>50990.0</v>
+        <v>48990.0</v>
       </c>
       <c r="F374" s="5">
-        <v>125</v>
+        <v>209</v>
       </c>
       <c r="G374" s="3">
-        <v>898.0</v>
+        <v>588.0</v>
       </c>
       <c r="H374" s="3">
-        <v>112250.0</v>
+        <v>122892.0</v>
       </c>
       <c r="I374" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J374" t="s">
         <v>15</v>
       </c>
       <c r="K374" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="375" spans="1:11">
       <c r="A375" t="s">
         <v>11</v>
       </c>
       <c r="B375" s="3">
-        <v>117100.0</v>
+        <v>114650.0</v>
       </c>
       <c r="C375" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D375" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E375" s="3">
-        <v>48190.0</v>
+        <v>48990.0</v>
       </c>
       <c r="F375" s="5">
-        <v>140</v>
+        <v>199</v>
       </c>
       <c r="G375" s="3">
-        <v>915.0</v>
+        <v>578.0</v>
       </c>
       <c r="H375" s="3">
-        <v>128100.0</v>
+        <v>115022.0</v>
       </c>
       <c r="I375" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J375" t="s">
         <v>15</v>
       </c>
       <c r="K375" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="376" spans="1:11">
       <c r="A376" t="s">
         <v>11</v>
       </c>
       <c r="B376" s="3">
-        <v>117200.0</v>
+        <v>116000.0</v>
       </c>
       <c r="C376" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="D376" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E376" s="3">
-        <v>48990.0</v>
+        <v>55690.0</v>
       </c>
       <c r="F376" s="5">
-        <v>200</v>
+        <v>163</v>
       </c>
       <c r="G376" s="3">
-        <v>620.0</v>
+        <v>736.0</v>
       </c>
       <c r="H376" s="3">
-        <v>124000.0</v>
+        <v>119968.0</v>
       </c>
       <c r="I376" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J376" t="s">
         <v>15</v>
       </c>
       <c r="K376" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="377" spans="1:11">
       <c r="A377" t="s">
         <v>11</v>
       </c>
       <c r="B377" s="3">
-        <v>117268.0</v>
+        <v>116450.0</v>
       </c>
       <c r="C377" t="s">
-        <v>42</v>
+        <v>23</v>
       </c>
       <c r="D377" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E377" s="3">
-        <v>46590.0</v>
+        <v>46890.0</v>
       </c>
       <c r="F377" s="5">
-        <v>162</v>
+        <v>138</v>
       </c>
       <c r="G377" s="3">
-        <v>1087.0</v>
+        <v>911.0</v>
       </c>
       <c r="H377" s="3">
-        <v>176094.0</v>
+        <v>125718.0</v>
       </c>
       <c r="I377" s="7" t="s">
-        <v>43</v>
+        <v>19</v>
       </c>
       <c r="J377" t="s">
         <v>15</v>
       </c>
       <c r="K377" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="378" spans="1:11">
       <c r="A378" t="s">
         <v>11</v>
       </c>
       <c r="B378" s="3">
-        <v>117417.0</v>
+        <v>116500.0</v>
       </c>
       <c r="C378" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="D378" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E378" s="3">
-        <v>52190.0</v>
+        <v>44990.0</v>
       </c>
       <c r="F378" s="5">
-        <v>173</v>
+        <v>125</v>
       </c>
       <c r="G378" s="3">
-        <v>846.0</v>
+        <v>897.0</v>
       </c>
       <c r="H378" s="3">
-        <v>146358.0</v>
+        <v>112125.0</v>
       </c>
       <c r="I378" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J378" t="s">
         <v>15</v>
       </c>
       <c r="K378" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="379" spans="1:11">
       <c r="A379" t="s">
         <v>11</v>
       </c>
       <c r="B379" s="3">
-        <v>118000.0</v>
+        <v>116500.0</v>
       </c>
       <c r="C379" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="D379" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E379" s="3">
         <v>50990.0</v>
       </c>
       <c r="F379" s="5">
-        <v>196</v>
+        <v>125</v>
       </c>
       <c r="G379" s="3">
-        <v>633.0</v>
+        <v>898.0</v>
       </c>
       <c r="H379" s="3">
-        <v>124068.0</v>
+        <v>112250.0</v>
       </c>
       <c r="I379" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J379" t="s">
         <v>15</v>
       </c>
       <c r="K379" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="380" spans="1:11">
       <c r="A380" t="s">
         <v>11</v>
       </c>
       <c r="B380" s="3">
-        <v>118037.0</v>
+        <v>117100.0</v>
       </c>
       <c r="C380" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D380" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E380" s="3">
-        <v>74190.0</v>
+        <v>48190.0</v>
       </c>
       <c r="F380" s="5">
-        <v>148</v>
+        <v>140</v>
       </c>
       <c r="G380" s="3">
-        <v>718.0</v>
+        <v>915.0</v>
       </c>
       <c r="H380" s="3">
-        <v>106264.0</v>
+        <v>128100.0</v>
       </c>
       <c r="I380" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J380" t="s">
         <v>15</v>
       </c>
       <c r="K380" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="381" spans="1:11">
       <c r="A381" t="s">
         <v>11</v>
       </c>
       <c r="B381" s="3">
-        <v>110000.0</v>
+        <v>108615.0</v>
       </c>
       <c r="C381" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="D381" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E381" s="3">
-        <v>47990.0</v>
+        <v>41790.0</v>
       </c>
       <c r="F381" s="5">
-        <v>152</v>
+        <v>191</v>
       </c>
       <c r="G381" s="3">
-        <v>838.0</v>
+        <v>751.0</v>
       </c>
       <c r="H381" s="3">
-        <v>127376.0</v>
+        <v>143441.0</v>
       </c>
       <c r="I381" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J381" t="s">
         <v>15</v>
       </c>
       <c r="K381" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="382" spans="1:11">
       <c r="A382" t="s">
         <v>11</v>
       </c>
       <c r="B382" s="3">
-        <v>111000.0</v>
+        <v>113000.0</v>
       </c>
       <c r="C382" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="D382" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E382" s="3">
-        <v>44990.0</v>
+        <v>55390.0</v>
       </c>
       <c r="F382" s="5">
-        <v>63</v>
+        <v>76</v>
       </c>
       <c r="G382" s="3">
-        <v>1787.0</v>
+        <v>1399.0</v>
       </c>
       <c r="H382" s="3">
-        <v>112581.0</v>
+        <v>106324.0</v>
       </c>
       <c r="I382" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J382" t="s">
         <v>15</v>
       </c>
       <c r="K382" t="s">
-        <v>16</v>
+        <v>73</v>
       </c>
     </row>
     <row r="383" spans="1:11">
       <c r="A383" t="s">
         <v>11</v>
       </c>
       <c r="B383" s="3">
-        <v>111150.0</v>
+        <v>109000.0</v>
       </c>
       <c r="C383" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D383" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E383" s="3">
-        <v>52990.0</v>
+        <v>40590.0</v>
       </c>
       <c r="F383" s="5">
-        <v>145</v>
+        <v>117</v>
       </c>
       <c r="G383" s="3">
-        <v>736.0</v>
+        <v>1054.0</v>
       </c>
       <c r="H383" s="3">
-        <v>106720.0</v>
+        <v>123318.0</v>
       </c>
       <c r="I383" s="7" t="s">
-        <v>44</v>
+        <v>19</v>
       </c>
       <c r="J383" t="s">
         <v>15</v>
       </c>
       <c r="K383" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="384" spans="1:11">
       <c r="A384" t="s">
         <v>11</v>
       </c>
       <c r="B384" s="3">
-        <v>111441.0</v>
+        <v>113000.0</v>
       </c>
       <c r="C384" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="D384" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E384" s="3">
-        <v>48590.0</v>
+        <v>55390.0</v>
       </c>
       <c r="F384" s="5">
-        <v>128</v>
+        <v>76</v>
       </c>
       <c r="G384" s="3">
-        <v>1063.0</v>
+        <v>1399.0</v>
       </c>
       <c r="H384" s="3">
-        <v>136064.0</v>
+        <v>106324.0</v>
       </c>
       <c r="I384" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J384" t="s">
         <v>15</v>
       </c>
       <c r="K384" t="s">
-        <v>16</v>
+        <v>73</v>
       </c>
     </row>
     <row r="385" spans="1:11">
       <c r="A385" t="s">
         <v>11</v>
       </c>
       <c r="B385" s="3">
-        <v>111463.0</v>
+        <v>109100.0</v>
       </c>
       <c r="C385" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D385" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E385" s="3">
-        <v>50190.0</v>
+        <v>42590.0</v>
       </c>
       <c r="F385" s="5">
-        <v>170</v>
+        <v>125</v>
       </c>
       <c r="G385" s="3">
-        <v>785.0</v>
+        <v>909.0</v>
       </c>
       <c r="H385" s="3">
-        <v>133450.0</v>
+        <v>113625.0</v>
       </c>
       <c r="I385" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J385" t="s">
         <v>15</v>
       </c>
       <c r="K385" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="386" spans="1:11">
       <c r="A386" t="s">
         <v>11</v>
       </c>
       <c r="B386" s="3">
-        <v>111825.0</v>
+        <v>113000.0</v>
       </c>
       <c r="C386" t="s">
-        <v>36</v>
+        <v>12</v>
       </c>
       <c r="D386" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E386" s="3">
-        <v>49890.0</v>
+        <v>51990.0</v>
       </c>
       <c r="F386" s="5">
-        <v>205</v>
+        <v>150</v>
       </c>
       <c r="G386" s="3">
-        <v>695.0</v>
+        <v>828.0</v>
       </c>
       <c r="H386" s="3">
-        <v>142475.0</v>
+        <v>124200.0</v>
       </c>
       <c r="I386" s="7" t="s">
-        <v>45</v>
+        <v>14</v>
       </c>
       <c r="J386" t="s">
         <v>15</v>
       </c>
       <c r="K386" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="387" spans="1:11">
       <c r="A387" t="s">
         <v>11</v>
       </c>
       <c r="B387" s="3">
-        <v>112500.0</v>
+        <v>110000.0</v>
       </c>
       <c r="C387" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D387" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E387" s="3">
-        <v>48990.0</v>
+        <v>42190.0</v>
       </c>
       <c r="F387" s="5">
-        <v>156</v>
+        <v>60</v>
       </c>
       <c r="G387" s="3">
-        <v>755.0</v>
+        <v>1889.0</v>
       </c>
       <c r="H387" s="3">
-        <v>117780.0</v>
+        <v>113340.0</v>
       </c>
       <c r="I387" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J387" t="s">
         <v>15</v>
       </c>
       <c r="K387" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="388" spans="1:11">
       <c r="A388" t="s">
         <v>11</v>
       </c>
       <c r="B388" s="3">
-        <v>112595.0</v>
+        <v>113100.0</v>
       </c>
       <c r="C388" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="D388" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E388" s="3">
-        <v>50190.0</v>
+        <v>45590.0</v>
       </c>
       <c r="F388" s="5">
-        <v>114</v>
+        <v>171</v>
       </c>
       <c r="G388" s="3">
-        <v>1004.0</v>
+        <v>777.0</v>
       </c>
       <c r="H388" s="3">
-        <v>114456.0</v>
+        <v>132867.0</v>
       </c>
       <c r="I388" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J388" t="s">
         <v>15</v>
       </c>
       <c r="K388" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="389" spans="1:11">
       <c r="A389" t="s">
         <v>11</v>
       </c>
       <c r="B389" s="3">
-        <v>112919.0</v>
+        <v>110000.0</v>
       </c>
       <c r="C389" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="D389" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E389" s="3">
-        <v>61790.0</v>
+        <v>50190.0</v>
       </c>
       <c r="F389" s="5">
-        <v>138</v>
+        <v>128</v>
       </c>
       <c r="G389" s="3">
-        <v>982.0</v>
+        <v>618.0</v>
       </c>
       <c r="H389" s="3">
-        <v>135516.0</v>
+        <v>79104.0</v>
       </c>
       <c r="I389" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J389" t="s">
         <v>15</v>
       </c>
       <c r="K389" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="390" spans="1:11">
       <c r="A390" t="s">
         <v>11</v>
       </c>
       <c r="B390" s="3">
-        <v>113000.0</v>
+        <v>113500.0</v>
       </c>
       <c r="C390" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="D390" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E390" s="3">
-        <v>55390.0</v>
+        <v>43590.0</v>
       </c>
       <c r="F390" s="5">
         <v>76</v>
       </c>
       <c r="G390" s="3">
-        <v>1399.0</v>
+        <v>1705.0</v>
       </c>
       <c r="H390" s="3">
-        <v>106324.0</v>
+        <v>129580.0</v>
       </c>
       <c r="I390" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J390" t="s">
         <v>15</v>
       </c>
       <c r="K390" t="s">
-        <v>73</v>
+        <v>16</v>
       </c>
     </row>
     <row r="391" spans="1:11">
       <c r="A391" t="s">
         <v>11</v>
       </c>
       <c r="B391" s="3">
-        <v>113000.0</v>
+        <v>110000.0</v>
       </c>
       <c r="C391" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="D391" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E391" s="3">
-        <v>55390.0</v>
+        <v>47990.0</v>
       </c>
       <c r="F391" s="5">
-        <v>76</v>
+        <v>152</v>
       </c>
       <c r="G391" s="3">
-        <v>1399.0</v>
+        <v>838.0</v>
       </c>
       <c r="H391" s="3">
-        <v>106324.0</v>
+        <v>127376.0</v>
       </c>
       <c r="I391" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J391" t="s">
         <v>15</v>
       </c>
       <c r="K391" t="s">
-        <v>73</v>
+        <v>16</v>
       </c>
     </row>
     <row r="392" spans="1:11">
       <c r="A392" t="s">
         <v>11</v>
       </c>
       <c r="B392" s="3">
-        <v>108615.0</v>
+        <v>111000.0</v>
       </c>
       <c r="C392" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="D392" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E392" s="3">
-        <v>41790.0</v>
+        <v>44990.0</v>
       </c>
       <c r="F392" s="5">
-        <v>191</v>
+        <v>63</v>
       </c>
       <c r="G392" s="3">
-        <v>751.0</v>
+        <v>1787.0</v>
       </c>
       <c r="H392" s="3">
-        <v>143441.0</v>
+        <v>112581.0</v>
       </c>
       <c r="I392" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J392" t="s">
         <v>15</v>
       </c>
       <c r="K392" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="393" spans="1:11">
       <c r="A393" t="s">
         <v>11</v>
       </c>
       <c r="B393" s="3">
-        <v>113000.0</v>
+        <v>111150.0</v>
       </c>
       <c r="C393" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D393" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E393" s="3">
-        <v>55390.0</v>
+        <v>52990.0</v>
       </c>
       <c r="F393" s="5">
-        <v>76</v>
+        <v>145</v>
       </c>
       <c r="G393" s="3">
-        <v>1399.0</v>
+        <v>736.0</v>
       </c>
       <c r="H393" s="3">
-        <v>106324.0</v>
+        <v>106720.0</v>
       </c>
       <c r="I393" s="7" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="J393" t="s">
         <v>15</v>
       </c>
       <c r="K393" t="s">
-        <v>73</v>
+        <v>16</v>
       </c>
     </row>
     <row r="394" spans="1:11">
       <c r="A394" t="s">
         <v>11</v>
       </c>
       <c r="B394" s="3">
-        <v>109000.0</v>
+        <v>111441.0</v>
       </c>
       <c r="C394" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="D394" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E394" s="3">
-        <v>40590.0</v>
+        <v>48590.0</v>
       </c>
       <c r="F394" s="5">
-        <v>117</v>
+        <v>128</v>
       </c>
       <c r="G394" s="3">
-        <v>1054.0</v>
+        <v>1063.0</v>
       </c>
       <c r="H394" s="3">
-        <v>123318.0</v>
+        <v>136064.0</v>
       </c>
       <c r="I394" s="7" t="s">
-        <v>18</v>
+        <v>37</v>
       </c>
       <c r="J394" t="s">
         <v>15</v>
       </c>
       <c r="K394" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="395" spans="1:11">
       <c r="A395" t="s">
         <v>11</v>
       </c>
       <c r="B395" s="3">
-        <v>113000.0</v>
+        <v>111463.0</v>
       </c>
       <c r="C395" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="D395" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E395" s="3">
-        <v>55390.0</v>
+        <v>50190.0</v>
       </c>
       <c r="F395" s="5">
-        <v>76</v>
+        <v>170</v>
       </c>
       <c r="G395" s="3">
-        <v>1399.0</v>
+        <v>785.0</v>
       </c>
       <c r="H395" s="3">
-        <v>106324.0</v>
+        <v>133450.0</v>
       </c>
       <c r="I395" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J395" t="s">
         <v>15</v>
       </c>
       <c r="K395" t="s">
-        <v>73</v>
+        <v>16</v>
       </c>
     </row>
     <row r="396" spans="1:11">
       <c r="A396" t="s">
         <v>11</v>
       </c>
       <c r="B396" s="3">
-        <v>109100.0</v>
+        <v>111825.0</v>
       </c>
       <c r="C396" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="D396" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E396" s="3">
-        <v>42590.0</v>
+        <v>49890.0</v>
       </c>
       <c r="F396" s="5">
-        <v>125</v>
+        <v>205</v>
       </c>
       <c r="G396" s="3">
-        <v>909.0</v>
+        <v>695.0</v>
       </c>
       <c r="H396" s="3">
-        <v>113625.0</v>
+        <v>142475.0</v>
       </c>
       <c r="I396" s="7" t="s">
-        <v>18</v>
+        <v>46</v>
       </c>
       <c r="J396" t="s">
         <v>15</v>
       </c>
       <c r="K396" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="397" spans="1:11">
       <c r="A397" t="s">
         <v>11</v>
       </c>
       <c r="B397" s="3">
-        <v>113000.0</v>
+        <v>112500.0</v>
       </c>
       <c r="C397" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="D397" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E397" s="3">
-        <v>51990.0</v>
+        <v>48990.0</v>
       </c>
       <c r="F397" s="5">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="G397" s="3">
-        <v>828.0</v>
+        <v>755.0</v>
       </c>
       <c r="H397" s="3">
-        <v>124200.0</v>
+        <v>117780.0</v>
       </c>
       <c r="I397" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J397" t="s">
         <v>15</v>
       </c>
       <c r="K397" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="398" spans="1:11">
       <c r="A398" t="s">
         <v>11</v>
       </c>
       <c r="B398" s="3">
-        <v>110000.0</v>
+        <v>112595.0</v>
       </c>
       <c r="C398" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="D398" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E398" s="3">
-        <v>42190.0</v>
+        <v>50190.0</v>
       </c>
       <c r="F398" s="5">
-        <v>60</v>
+        <v>114</v>
       </c>
       <c r="G398" s="3">
-        <v>1889.0</v>
+        <v>1004.0</v>
       </c>
       <c r="H398" s="3">
-        <v>113340.0</v>
+        <v>114456.0</v>
       </c>
       <c r="I398" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J398" t="s">
         <v>15</v>
       </c>
       <c r="K398" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="399" spans="1:11">
       <c r="A399" t="s">
         <v>11</v>
       </c>
       <c r="B399" s="3">
-        <v>113100.0</v>
+        <v>112919.0</v>
       </c>
       <c r="C399" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D399" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E399" s="3">
-        <v>45590.0</v>
+        <v>61790.0</v>
       </c>
       <c r="F399" s="5">
-        <v>171</v>
+        <v>138</v>
       </c>
       <c r="G399" s="3">
-        <v>777.0</v>
+        <v>982.0</v>
       </c>
       <c r="H399" s="3">
-        <v>132867.0</v>
+        <v>135516.0</v>
       </c>
       <c r="I399" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J399" t="s">
         <v>15</v>
       </c>
       <c r="K399" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="400" spans="1:11">
       <c r="A400" t="s">
         <v>11</v>
       </c>
       <c r="B400" s="3">
-        <v>110000.0</v>
+        <v>113000.0</v>
       </c>
       <c r="C400" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D400" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E400" s="3">
-        <v>50190.0</v>
+        <v>55390.0</v>
       </c>
       <c r="F400" s="5">
-        <v>128</v>
+        <v>76</v>
       </c>
       <c r="G400" s="3">
-        <v>618.0</v>
+        <v>1399.0</v>
       </c>
       <c r="H400" s="3">
-        <v>79104.0</v>
+        <v>106324.0</v>
       </c>
       <c r="I400" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J400" t="s">
         <v>15</v>
       </c>
       <c r="K400" t="s">
-        <v>16</v>
+        <v>73</v>
       </c>
     </row>
     <row r="401" spans="1:11">
       <c r="A401" t="s">
         <v>11</v>
       </c>
       <c r="B401" s="3">
-        <v>113500.0</v>
+        <v>113000.0</v>
       </c>
       <c r="C401" t="s">
-        <v>61</v>
+        <v>24</v>
       </c>
       <c r="D401" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E401" s="3">
-        <v>43590.0</v>
+        <v>55390.0</v>
       </c>
       <c r="F401" s="5">
         <v>76</v>
       </c>
       <c r="G401" s="3">
-        <v>1705.0</v>
+        <v>1399.0</v>
       </c>
       <c r="H401" s="3">
-        <v>129580.0</v>
+        <v>106324.0</v>
       </c>
       <c r="I401" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J401" t="s">
         <v>15</v>
       </c>
       <c r="K401" t="s">
-        <v>16</v>
+        <v>73</v>
       </c>
     </row>
     <row r="402" spans="1:11">
       <c r="A402" t="s">
         <v>11</v>
       </c>
       <c r="B402" s="3">
-        <v>106600.0</v>
+        <v>105700.0</v>
       </c>
       <c r="C402" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D402" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E402" s="3">
-        <v>50990.0</v>
+        <v>55790.0</v>
       </c>
       <c r="F402" s="5">
-        <v>181</v>
+        <v>90</v>
       </c>
       <c r="G402" s="3">
-        <v>700.0</v>
+        <v>919.0</v>
       </c>
       <c r="H402" s="3">
-        <v>126700.0</v>
+        <v>82710.0</v>
       </c>
       <c r="I402" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J402" t="s">
         <v>15</v>
       </c>
       <c r="K402" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="403" spans="1:11">
       <c r="A403" t="s">
         <v>11</v>
       </c>
       <c r="B403" s="3">
-        <v>106950.0</v>
+        <v>105895.0</v>
       </c>
       <c r="C403" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="D403" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E403" s="3">
-        <v>44190.0</v>
+        <v>43190.0</v>
       </c>
       <c r="F403" s="5">
-        <v>145</v>
+        <v>167</v>
       </c>
       <c r="G403" s="3">
-        <v>857.0</v>
+        <v>726.0</v>
       </c>
       <c r="H403" s="3">
-        <v>124265.0</v>
+        <v>121242.0</v>
       </c>
       <c r="I403" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J403" t="s">
         <v>15</v>
       </c>
       <c r="K403" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="404" spans="1:11">
       <c r="A404" t="s">
         <v>11</v>
       </c>
       <c r="B404" s="3">
-        <v>107000.0</v>
+        <v>106000.0</v>
       </c>
       <c r="C404" t="s">
-        <v>32</v>
+        <v>62</v>
       </c>
       <c r="D404" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E404" s="3">
-        <v>43990.0</v>
+        <v>56690.0</v>
       </c>
       <c r="F404" s="5">
-        <v>228</v>
+        <v>52</v>
       </c>
       <c r="G404" s="3">
-        <v>555.0</v>
+        <v>1578.0</v>
       </c>
       <c r="H404" s="3">
-        <v>126540.0</v>
+        <v>82056.0</v>
       </c>
       <c r="I404" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J404" t="s">
         <v>15</v>
       </c>
       <c r="K404" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="405" spans="1:11">
       <c r="A405" t="s">
         <v>11</v>
       </c>
       <c r="B405" s="3">
-        <v>107106.5</v>
+        <v>106320.0</v>
       </c>
       <c r="C405" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D405" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E405" s="3">
-        <v>49990.0</v>
+        <v>43990.0</v>
       </c>
       <c r="F405" s="5">
-        <v>114</v>
+        <v>222</v>
       </c>
       <c r="G405" s="3">
-        <v>869.0</v>
+        <v>573.0</v>
       </c>
       <c r="H405" s="3">
-        <v>99066.0</v>
+        <v>127206.0</v>
       </c>
       <c r="I405" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J405" t="s">
         <v>15</v>
       </c>
       <c r="K405" t="s">
-        <v>74</v>
+        <v>16</v>
       </c>
     </row>
     <row r="406" spans="1:11">
       <c r="A406" t="s">
         <v>11</v>
       </c>
       <c r="B406" s="3">
-        <v>107460.0</v>
+        <v>106600.0</v>
       </c>
       <c r="C406" t="s">
-        <v>53</v>
+        <v>24</v>
       </c>
       <c r="D406" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E406" s="3">
-        <v>53690.0</v>
+        <v>44590.0</v>
       </c>
       <c r="F406" s="5">
-        <v>193</v>
+        <v>151</v>
       </c>
       <c r="G406" s="3">
-        <v>642.0</v>
+        <v>968.0</v>
       </c>
       <c r="H406" s="3">
-        <v>123906.0</v>
+        <v>146168.0</v>
       </c>
       <c r="I406" s="7" t="s">
-        <v>56</v>
+        <v>19</v>
       </c>
       <c r="J406" t="s">
         <v>15</v>
       </c>
       <c r="K406" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="407" spans="1:11">
       <c r="A407" t="s">
         <v>11</v>
       </c>
       <c r="B407" s="3">
-        <v>107507.0</v>
+        <v>106600.0</v>
       </c>
       <c r="C407" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D407" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E407" s="3">
-        <v>43790.0</v>
+        <v>50990.0</v>
       </c>
       <c r="F407" s="5">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="G407" s="3">
-        <v>840.0</v>
+        <v>700.0</v>
       </c>
       <c r="H407" s="3">
-        <v>148680.0</v>
+        <v>126700.0</v>
       </c>
       <c r="I407" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J407" t="s">
         <v>15</v>
       </c>
       <c r="K407" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="408" spans="1:11">
       <c r="A408" t="s">
         <v>11</v>
       </c>
       <c r="B408" s="3">
-        <v>105400.0</v>
+        <v>106950.0</v>
       </c>
       <c r="C408" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D408" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E408" s="3">
-        <v>58590.0</v>
+        <v>44190.0</v>
       </c>
       <c r="F408" s="5">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="G408" s="3">
-        <v>874.0</v>
+        <v>857.0</v>
       </c>
       <c r="H408" s="3">
-        <v>78660.0</v>
+        <v>124265.0</v>
       </c>
       <c r="I408" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J408" t="s">
         <v>15</v>
       </c>
       <c r="K408" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="409" spans="1:11">
       <c r="A409" t="s">
         <v>11</v>
       </c>
       <c r="B409" s="3">
-        <v>107550.0</v>
+        <v>107000.0</v>
       </c>
       <c r="C409" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="D409" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E409" s="3">
-        <v>47290.0</v>
+        <v>43990.0</v>
       </c>
       <c r="F409" s="5">
-        <v>97</v>
+        <v>228</v>
       </c>
       <c r="G409" s="3">
-        <v>946.0</v>
+        <v>555.0</v>
       </c>
       <c r="H409" s="3">
-        <v>91762.0</v>
+        <v>126540.0</v>
       </c>
       <c r="I409" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J409" t="s">
         <v>15</v>
       </c>
       <c r="K409" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="410" spans="1:11">
       <c r="A410" t="s">
         <v>11</v>
       </c>
       <c r="B410" s="3">
-        <v>105473.0</v>
+        <v>107106.5</v>
       </c>
       <c r="C410" t="s">
-        <v>53</v>
+        <v>12</v>
       </c>
       <c r="D410" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E410" s="3">
         <v>49990.0</v>
       </c>
       <c r="F410" s="5">
-        <v>165</v>
+        <v>114</v>
       </c>
       <c r="G410" s="3">
-        <v>711.0</v>
+        <v>869.0</v>
       </c>
       <c r="H410" s="3">
-        <v>117315.0</v>
+        <v>99066.0</v>
       </c>
       <c r="I410" s="7" t="s">
-        <v>56</v>
+        <v>14</v>
       </c>
       <c r="J410" t="s">
         <v>15</v>
       </c>
       <c r="K410" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
     </row>
     <row r="411" spans="1:11">
       <c r="A411" t="s">
         <v>11</v>
       </c>
       <c r="B411" s="3">
-        <v>108000.0</v>
+        <v>107460.0</v>
       </c>
       <c r="C411" t="s">
-        <v>23</v>
+        <v>53</v>
       </c>
       <c r="D411" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E411" s="3">
-        <v>45790.0</v>
+        <v>53690.0</v>
       </c>
       <c r="F411" s="5">
-        <v>163</v>
+        <v>193</v>
       </c>
       <c r="G411" s="3">
-        <v>781.0</v>
+        <v>642.0</v>
       </c>
       <c r="H411" s="3">
-        <v>127303.0</v>
+        <v>123906.0</v>
       </c>
       <c r="I411" s="7" t="s">
-        <v>18</v>
+        <v>56</v>
       </c>
       <c r="J411" t="s">
         <v>15</v>
       </c>
       <c r="K411" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
     </row>
     <row r="412" spans="1:11">
       <c r="A412" t="s">
         <v>11</v>
       </c>
       <c r="B412" s="3">
-        <v>105500.0</v>
+        <v>107507.0</v>
       </c>
       <c r="C412" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="D412" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E412" s="3">
-        <v>47290.0</v>
+        <v>43790.0</v>
       </c>
       <c r="F412" s="5">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="G412" s="3">
-        <v>742.0</v>
+        <v>840.0</v>
       </c>
       <c r="H412" s="3">
-        <v>133560.0</v>
+        <v>148680.0</v>
       </c>
       <c r="I412" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J412" t="s">
         <v>15</v>
       </c>
       <c r="K412" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="413" spans="1:11">
       <c r="A413" t="s">
         <v>11</v>
       </c>
       <c r="B413" s="3">
-        <v>108000.0</v>
+        <v>105400.0</v>
       </c>
       <c r="C413" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="D413" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E413" s="3">
-        <v>50590.0</v>
+        <v>58590.0</v>
       </c>
       <c r="F413" s="5">
-        <v>222</v>
+        <v>90</v>
       </c>
       <c r="G413" s="3">
-        <v>563.0</v>
+        <v>874.0</v>
       </c>
       <c r="H413" s="3">
-        <v>124986.0</v>
+        <v>78660.0</v>
       </c>
       <c r="I413" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J413" t="s">
         <v>15</v>
       </c>
       <c r="K413" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="414" spans="1:11">
       <c r="A414" t="s">
         <v>11</v>
       </c>
       <c r="B414" s="3">
-        <v>105570.0</v>
+        <v>107550.0</v>
       </c>
       <c r="C414" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="D414" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E414" s="3">
-        <v>43790.0</v>
+        <v>47290.0</v>
       </c>
       <c r="F414" s="5">
-        <v>182</v>
+        <v>97</v>
       </c>
       <c r="G414" s="3">
-        <v>667.0</v>
+        <v>946.0</v>
       </c>
       <c r="H414" s="3">
-        <v>121394.0</v>
+        <v>91762.0</v>
       </c>
       <c r="I414" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J414" t="s">
         <v>15</v>
       </c>
       <c r="K414" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="415" spans="1:11">
       <c r="A415" t="s">
         <v>11</v>
       </c>
       <c r="B415" s="3">
-        <v>108000.0</v>
+        <v>105473.0</v>
       </c>
       <c r="C415" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D415" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E415" s="3">
-        <v>52190.0</v>
+        <v>49990.0</v>
       </c>
       <c r="F415" s="5">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="G415" s="3">
-        <v>622.0</v>
+        <v>711.0</v>
       </c>
       <c r="H415" s="3">
-        <v>103874.0</v>
+        <v>117315.0</v>
       </c>
       <c r="I415" s="7" t="s">
-        <v>14</v>
+        <v>56</v>
       </c>
       <c r="J415" t="s">
         <v>15</v>
       </c>
       <c r="K415" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="416" spans="1:11">
       <c r="A416" t="s">
         <v>11</v>
       </c>
       <c r="B416" s="3">
-        <v>105650.0</v>
+        <v>108000.0</v>
       </c>
       <c r="C416" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="D416" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E416" s="3">
-        <v>43990.0</v>
+        <v>45790.0</v>
       </c>
       <c r="F416" s="5">
-        <v>94</v>
+        <v>163</v>
       </c>
       <c r="G416" s="3">
-        <v>1103.0</v>
+        <v>781.0</v>
       </c>
       <c r="H416" s="3">
-        <v>103682.0</v>
+        <v>127303.0</v>
       </c>
       <c r="I416" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J416" t="s">
         <v>15</v>
       </c>
       <c r="K416" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="417" spans="1:11">
       <c r="A417" t="s">
         <v>11</v>
       </c>
       <c r="B417" s="3">
-        <v>108532.0</v>
+        <v>105500.0</v>
       </c>
       <c r="C417" t="s">
-        <v>53</v>
+        <v>12</v>
       </c>
       <c r="D417" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E417" s="3">
-        <v>55190.0</v>
+        <v>47290.0</v>
       </c>
       <c r="F417" s="5">
-        <v>191</v>
+        <v>180</v>
       </c>
       <c r="G417" s="3">
-        <v>642.0</v>
+        <v>742.0</v>
       </c>
       <c r="H417" s="3">
-        <v>122622.0</v>
+        <v>133560.0</v>
       </c>
       <c r="I417" s="7" t="s">
-        <v>56</v>
+        <v>14</v>
       </c>
       <c r="J417" t="s">
         <v>15</v>
       </c>
       <c r="K417" t="s">
-        <v>78</v>
+        <v>16</v>
       </c>
     </row>
     <row r="418" spans="1:11">
       <c r="A418" t="s">
         <v>11</v>
       </c>
       <c r="B418" s="3">
-        <v>105700.0</v>
+        <v>108000.0</v>
       </c>
       <c r="C418" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="D418" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E418" s="3">
-        <v>55790.0</v>
+        <v>50590.0</v>
       </c>
       <c r="F418" s="5">
-        <v>90</v>
+        <v>222</v>
       </c>
       <c r="G418" s="3">
-        <v>919.0</v>
+        <v>563.0</v>
       </c>
       <c r="H418" s="3">
-        <v>82710.0</v>
+        <v>124986.0</v>
       </c>
       <c r="I418" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J418" t="s">
         <v>15</v>
       </c>
       <c r="K418" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="419" spans="1:11">
       <c r="A419" t="s">
         <v>11</v>
       </c>
       <c r="B419" s="3">
-        <v>105895.0</v>
+        <v>105570.0</v>
       </c>
       <c r="C419" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D419" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E419" s="3">
-        <v>43190.0</v>
+        <v>43790.0</v>
       </c>
       <c r="F419" s="5">
-        <v>167</v>
+        <v>182</v>
       </c>
       <c r="G419" s="3">
-        <v>726.0</v>
+        <v>667.0</v>
       </c>
       <c r="H419" s="3">
-        <v>121242.0</v>
+        <v>121394.0</v>
       </c>
       <c r="I419" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J419" t="s">
         <v>15</v>
       </c>
       <c r="K419" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="420" spans="1:11">
       <c r="A420" t="s">
         <v>11</v>
       </c>
       <c r="B420" s="3">
-        <v>106000.0</v>
+        <v>108000.0</v>
       </c>
       <c r="C420" t="s">
-        <v>61</v>
+        <v>12</v>
       </c>
       <c r="D420" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E420" s="3">
-        <v>56690.0</v>
+        <v>52190.0</v>
       </c>
       <c r="F420" s="5">
-        <v>52</v>
+        <v>167</v>
       </c>
       <c r="G420" s="3">
-        <v>1578.0</v>
+        <v>622.0</v>
       </c>
       <c r="H420" s="3">
-        <v>82056.0</v>
+        <v>103874.0</v>
       </c>
       <c r="I420" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J420" t="s">
         <v>15</v>
       </c>
       <c r="K420" t="s">
-        <v>16</v>
+        <v>78</v>
       </c>
     </row>
     <row r="421" spans="1:11">
       <c r="A421" t="s">
         <v>11</v>
       </c>
       <c r="B421" s="3">
-        <v>106320.0</v>
+        <v>105650.0</v>
       </c>
       <c r="C421" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="D421" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E421" s="3">
         <v>43990.0</v>
       </c>
       <c r="F421" s="5">
-        <v>222</v>
+        <v>94</v>
       </c>
       <c r="G421" s="3">
-        <v>573.0</v>
+        <v>1103.0</v>
       </c>
       <c r="H421" s="3">
-        <v>127206.0</v>
+        <v>103682.0</v>
       </c>
       <c r="I421" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J421" t="s">
         <v>15</v>
       </c>
       <c r="K421" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="422" spans="1:11">
       <c r="A422" t="s">
         <v>11</v>
       </c>
       <c r="B422" s="3">
-        <v>106600.0</v>
+        <v>108532.0</v>
       </c>
       <c r="C422" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="D422" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E422" s="3">
-        <v>44590.0</v>
+        <v>55190.0</v>
       </c>
       <c r="F422" s="5">
-        <v>151</v>
+        <v>191</v>
       </c>
       <c r="G422" s="3">
-        <v>968.0</v>
+        <v>642.0</v>
       </c>
       <c r="H422" s="3">
-        <v>146168.0</v>
+        <v>122622.0</v>
       </c>
       <c r="I422" s="7" t="s">
-        <v>18</v>
+        <v>56</v>
       </c>
       <c r="J422" t="s">
         <v>15</v>
       </c>
       <c r="K422" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="423" spans="1:11">
       <c r="A423" t="s">
         <v>11</v>
       </c>
       <c r="B423" s="3">
-        <v>104223.0</v>
+        <v>102573.0</v>
       </c>
       <c r="C423" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="D423" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E423" s="3">
-        <v>61590.0</v>
+        <v>41990.0</v>
       </c>
       <c r="F423" s="5">
-        <v>79</v>
+        <v>177</v>
       </c>
       <c r="G423" s="3">
-        <v>1804.0</v>
+        <v>779.0</v>
       </c>
       <c r="H423" s="3">
-        <v>142516.0</v>
+        <v>137883.0</v>
       </c>
       <c r="I423" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J423" t="s">
         <v>15</v>
       </c>
       <c r="K423" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="424" spans="1:11">
       <c r="A424" t="s">
         <v>11</v>
       </c>
       <c r="B424" s="3">
-        <v>104223.0</v>
+        <v>103000.0</v>
       </c>
       <c r="C424" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="D424" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E424" s="3">
-        <v>61590.0</v>
+        <v>47990.0</v>
       </c>
       <c r="F424" s="5">
-        <v>79</v>
+        <v>166</v>
       </c>
       <c r="G424" s="3">
-        <v>1804.0</v>
+        <v>740.0</v>
       </c>
       <c r="H424" s="3">
-        <v>142516.0</v>
+        <v>122840.0</v>
       </c>
       <c r="I424" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J424" t="s">
         <v>15</v>
       </c>
       <c r="K424" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="425" spans="1:11">
       <c r="A425" t="s">
         <v>11</v>
       </c>
       <c r="B425" s="3">
-        <v>104223.0</v>
+        <v>103700.0</v>
       </c>
       <c r="C425" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="D425" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E425" s="3">
-        <v>61590.0</v>
+        <v>49990.0</v>
       </c>
       <c r="F425" s="5">
-        <v>79</v>
+        <v>179</v>
       </c>
       <c r="G425" s="3">
-        <v>1804.0</v>
+        <v>555.0</v>
       </c>
       <c r="H425" s="3">
-        <v>142516.0</v>
+        <v>99345.0</v>
       </c>
       <c r="I425" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J425" t="s">
         <v>15</v>
       </c>
       <c r="K425" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="426" spans="1:11">
       <c r="A426" t="s">
         <v>11</v>
       </c>
       <c r="B426" s="3">
-        <v>104223.0</v>
+        <v>103750.0</v>
       </c>
       <c r="C426" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="D426" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E426" s="3">
-        <v>61590.0</v>
+        <v>42890.0</v>
       </c>
       <c r="F426" s="5">
-        <v>79</v>
+        <v>94</v>
       </c>
       <c r="G426" s="3">
-        <v>1804.0</v>
+        <v>1089.0</v>
       </c>
       <c r="H426" s="3">
-        <v>142516.0</v>
+        <v>102366.0</v>
       </c>
       <c r="I426" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J426" t="s">
         <v>15</v>
       </c>
       <c r="K426" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="427" spans="1:11">
       <c r="A427" t="s">
         <v>11</v>
       </c>
       <c r="B427" s="3">
-        <v>104500.0</v>
+        <v>104000.0</v>
       </c>
       <c r="C427" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="D427" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E427" s="3">
-        <v>56190.0</v>
+        <v>50990.0</v>
       </c>
       <c r="F427" s="5">
-        <v>117</v>
+        <v>167</v>
       </c>
       <c r="G427" s="3">
-        <v>821.0</v>
+        <v>781.0</v>
       </c>
       <c r="H427" s="3">
-        <v>96057.0</v>
+        <v>130427.0</v>
       </c>
       <c r="I427" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J427" t="s">
         <v>15</v>
       </c>
       <c r="K427" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="428" spans="1:11">
       <c r="A428" t="s">
         <v>11</v>
       </c>
       <c r="B428" s="3">
-        <v>105015.0</v>
+        <v>104223.0</v>
       </c>
       <c r="C428" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D428" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E428" s="3">
-        <v>42890.0</v>
+        <v>61590.0</v>
       </c>
       <c r="F428" s="5">
-        <v>170</v>
+        <v>79</v>
       </c>
       <c r="G428" s="3">
-        <v>717.0</v>
+        <v>1804.0</v>
       </c>
       <c r="H428" s="3">
-        <v>121890.0</v>
+        <v>142516.0</v>
       </c>
       <c r="I428" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J428" t="s">
         <v>15</v>
       </c>
       <c r="K428" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="429" spans="1:11">
       <c r="A429" t="s">
         <v>11</v>
       </c>
       <c r="B429" s="3">
-        <v>100300.0</v>
+        <v>104223.0</v>
       </c>
       <c r="C429" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D429" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E429" s="3">
-        <v>42890.0</v>
+        <v>61590.0</v>
       </c>
       <c r="F429" s="5">
-        <v>187</v>
+        <v>79</v>
       </c>
       <c r="G429" s="3">
-        <v>634.0</v>
+        <v>1804.0</v>
       </c>
       <c r="H429" s="3">
-        <v>118558.0</v>
+        <v>142516.0</v>
       </c>
       <c r="I429" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J429" t="s">
         <v>15</v>
       </c>
       <c r="K429" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="430" spans="1:11">
       <c r="A430" t="s">
         <v>11</v>
       </c>
       <c r="B430" s="3">
-        <v>100400.0</v>
+        <v>104223.0</v>
       </c>
       <c r="C430" t="s">
         <v>21</v>
       </c>
       <c r="D430" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E430" s="3">
-        <v>47990.0</v>
+        <v>61590.0</v>
       </c>
       <c r="F430" s="5">
-        <v>99</v>
+        <v>79</v>
       </c>
       <c r="G430" s="3">
-        <v>901.0</v>
+        <v>1804.0</v>
       </c>
       <c r="H430" s="3">
-        <v>89199.0</v>
+        <v>142516.0</v>
       </c>
       <c r="I430" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J430" t="s">
         <v>15</v>
       </c>
       <c r="K430" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="431" spans="1:11">
       <c r="A431" t="s">
         <v>11</v>
       </c>
       <c r="B431" s="3">
-        <v>100400.0</v>
+        <v>104223.0</v>
       </c>
       <c r="C431" t="s">
         <v>21</v>
       </c>
       <c r="D431" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E431" s="3">
-        <v>43390.0</v>
+        <v>61590.0</v>
       </c>
       <c r="F431" s="5">
-        <v>99</v>
+        <v>79</v>
       </c>
       <c r="G431" s="3">
-        <v>940.0</v>
+        <v>1804.0</v>
       </c>
       <c r="H431" s="3">
-        <v>93060.0</v>
+        <v>142516.0</v>
       </c>
       <c r="I431" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J431" t="s">
         <v>15</v>
       </c>
       <c r="K431" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="432" spans="1:11">
       <c r="A432" t="s">
         <v>11</v>
       </c>
       <c r="B432" s="3">
-        <v>100600.0</v>
+        <v>104500.0</v>
       </c>
       <c r="C432" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="D432" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E432" s="3">
-        <v>41890.0</v>
+        <v>56190.0</v>
       </c>
       <c r="F432" s="5">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="G432" s="3">
-        <v>964.0</v>
+        <v>821.0</v>
       </c>
       <c r="H432" s="3">
-        <v>115680.0</v>
+        <v>96057.0</v>
       </c>
       <c r="I432" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J432" t="s">
         <v>15</v>
       </c>
       <c r="K432" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="433" spans="1:11">
       <c r="A433" t="s">
         <v>11</v>
       </c>
       <c r="B433" s="3">
-        <v>101100.0</v>
+        <v>105015.0</v>
       </c>
       <c r="C433" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D433" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E433" s="3">
-        <v>42590.0</v>
+        <v>42890.0</v>
       </c>
       <c r="F433" s="5">
-        <v>184</v>
+        <v>170</v>
       </c>
       <c r="G433" s="3">
-        <v>673.0</v>
+        <v>717.0</v>
       </c>
       <c r="H433" s="3">
-        <v>123832.0</v>
+        <v>121890.0</v>
       </c>
       <c r="I433" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J433" t="s">
         <v>15</v>
       </c>
       <c r="K433" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="434" spans="1:11">
       <c r="A434" t="s">
         <v>11</v>
       </c>
       <c r="B434" s="3">
-        <v>102573.0</v>
+        <v>100300.0</v>
       </c>
       <c r="C434" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D434" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E434" s="3">
-        <v>41990.0</v>
+        <v>42890.0</v>
       </c>
       <c r="F434" s="5">
-        <v>177</v>
+        <v>187</v>
       </c>
       <c r="G434" s="3">
-        <v>779.0</v>
+        <v>634.0</v>
       </c>
       <c r="H434" s="3">
-        <v>137883.0</v>
+        <v>118558.0</v>
       </c>
       <c r="I434" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J434" t="s">
         <v>15</v>
       </c>
       <c r="K434" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="435" spans="1:11">
       <c r="A435" t="s">
         <v>11</v>
       </c>
       <c r="B435" s="3">
-        <v>103000.0</v>
+        <v>100400.0</v>
       </c>
       <c r="C435" t="s">
         <v>23</v>
       </c>
       <c r="D435" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E435" s="3">
         <v>47990.0</v>
       </c>
       <c r="F435" s="5">
-        <v>166</v>
+        <v>99</v>
       </c>
       <c r="G435" s="3">
-        <v>740.0</v>
+        <v>901.0</v>
       </c>
       <c r="H435" s="3">
-        <v>122840.0</v>
+        <v>89199.0</v>
       </c>
       <c r="I435" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J435" t="s">
         <v>15</v>
       </c>
       <c r="K435" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="436" spans="1:11">
       <c r="A436" t="s">
         <v>11</v>
       </c>
       <c r="B436" s="3">
-        <v>103700.0</v>
+        <v>100400.0</v>
       </c>
       <c r="C436" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D436" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E436" s="3">
-        <v>49990.0</v>
+        <v>43390.0</v>
       </c>
       <c r="F436" s="5">
-        <v>179</v>
+        <v>99</v>
       </c>
       <c r="G436" s="3">
-        <v>555.0</v>
+        <v>940.0</v>
       </c>
       <c r="H436" s="3">
-        <v>99345.0</v>
+        <v>93060.0</v>
       </c>
       <c r="I436" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J436" t="s">
         <v>15</v>
       </c>
       <c r="K436" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="437" spans="1:11">
       <c r="A437" t="s">
         <v>11</v>
       </c>
       <c r="B437" s="3">
-        <v>103750.0</v>
+        <v>100600.0</v>
       </c>
       <c r="C437" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D437" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E437" s="3">
-        <v>42890.0</v>
+        <v>41890.0</v>
       </c>
       <c r="F437" s="5">
-        <v>94</v>
+        <v>120</v>
       </c>
       <c r="G437" s="3">
-        <v>1089.0</v>
+        <v>964.0</v>
       </c>
       <c r="H437" s="3">
-        <v>102366.0</v>
+        <v>115680.0</v>
       </c>
       <c r="I437" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J437" t="s">
         <v>15</v>
       </c>
       <c r="K437" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="438" spans="1:11">
       <c r="A438" t="s">
         <v>11</v>
       </c>
       <c r="B438" s="3">
-        <v>104000.0</v>
+        <v>101100.0</v>
       </c>
       <c r="C438" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D438" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E438" s="3">
-        <v>50990.0</v>
+        <v>42590.0</v>
       </c>
       <c r="F438" s="5">
-        <v>167</v>
+        <v>184</v>
       </c>
       <c r="G438" s="3">
-        <v>781.0</v>
+        <v>673.0</v>
       </c>
       <c r="H438" s="3">
-        <v>130427.0</v>
+        <v>123832.0</v>
       </c>
       <c r="I438" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J438" t="s">
         <v>15</v>
       </c>
       <c r="K438" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="439" spans="1:11">
       <c r="A439" t="s">
         <v>11</v>
       </c>
       <c r="B439" s="3">
-        <v>100000.0</v>
+        <v>99300.0</v>
       </c>
       <c r="C439" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="D439" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E439" s="3">
-        <v>49990.0</v>
+        <v>47990.0</v>
       </c>
       <c r="F439" s="5">
-        <v>114</v>
+        <v>191</v>
       </c>
       <c r="G439" s="3">
-        <v>681.0</v>
+        <v>527.0</v>
       </c>
       <c r="H439" s="3">
-        <v>77634.0</v>
+        <v>100657.0</v>
       </c>
       <c r="I439" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J439" t="s">
         <v>15</v>
       </c>
       <c r="K439" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="440" spans="1:11">
       <c r="A440" t="s">
         <v>11</v>
       </c>
       <c r="B440" s="3">
-        <v>100000.0</v>
+        <v>99650.0</v>
       </c>
       <c r="C440" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="D440" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E440" s="3">
-        <v>46190.0</v>
+        <v>40890.0</v>
       </c>
       <c r="F440" s="5">
-        <v>197</v>
+        <v>179</v>
       </c>
       <c r="G440" s="3">
-        <v>637.5</v>
+        <v>747.0</v>
       </c>
       <c r="H440" s="3">
-        <v>125587.5</v>
+        <v>133713.0</v>
       </c>
       <c r="I440" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J440" t="s">
         <v>15</v>
       </c>
       <c r="K440" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="441" spans="1:11">
       <c r="A441" t="s">
         <v>11</v>
       </c>
       <c r="B441" s="3">
-        <v>95798.0</v>
+        <v>99942.0</v>
       </c>
       <c r="C441" t="s">
-        <v>35</v>
+        <v>53</v>
       </c>
       <c r="D441" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E441" s="3">
-        <v>40490.0</v>
+        <v>45490.0</v>
       </c>
       <c r="F441" s="5">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="G441" s="3">
-        <v>736.0</v>
+        <v>727.0</v>
       </c>
       <c r="H441" s="3">
-        <v>115552.0</v>
+        <v>117047.0</v>
       </c>
       <c r="I441" s="7" t="s">
-        <v>18</v>
+        <v>56</v>
       </c>
       <c r="J441" t="s">
         <v>15</v>
       </c>
       <c r="K441" t="s">
-        <v>16</v>
+        <v>80</v>
       </c>
     </row>
     <row r="442" spans="1:11">
       <c r="A442" t="s">
         <v>11</v>
       </c>
       <c r="B442" s="3">
         <v>100000.0</v>
       </c>
       <c r="C442" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D442" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E442" s="3">
-        <v>49590.0</v>
+        <v>43690.0</v>
       </c>
       <c r="F442" s="5">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="G442" s="3">
-        <v>627.0</v>
+        <v>649.0</v>
       </c>
       <c r="H442" s="3">
-        <v>120384.0</v>
+        <v>125906.0</v>
       </c>
       <c r="I442" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J442" t="s">
         <v>15</v>
       </c>
       <c r="K442" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="443" spans="1:11">
       <c r="A443" t="s">
         <v>11</v>
       </c>
       <c r="B443" s="3">
-        <v>96000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C443" t="s">
         <v>28</v>
       </c>
       <c r="D443" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E443" s="3">
-        <v>46990.0</v>
+        <v>45990.0</v>
       </c>
       <c r="F443" s="5">
-        <v>194</v>
+        <v>166</v>
       </c>
       <c r="G443" s="3">
-        <v>504.0</v>
+        <v>727.0</v>
       </c>
       <c r="H443" s="3">
-        <v>97776.0</v>
+        <v>120682.0</v>
       </c>
       <c r="I443" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J443" t="s">
         <v>15</v>
       </c>
       <c r="K443" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="444" spans="1:11">
       <c r="A444" t="s">
         <v>11</v>
       </c>
       <c r="B444" s="3">
         <v>100000.0</v>
       </c>
       <c r="C444" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="D444" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E444" s="3">
-        <v>46190.0</v>
+        <v>49990.0</v>
       </c>
       <c r="F444" s="5">
         <v>114</v>
       </c>
       <c r="G444" s="3">
         <v>681.0</v>
       </c>
       <c r="H444" s="3">
         <v>77634.0</v>
       </c>
       <c r="I444" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J444" t="s">
         <v>15</v>
       </c>
       <c r="K444" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="445" spans="1:11">
       <c r="A445" t="s">
         <v>11</v>
       </c>
       <c r="B445" s="3">
-        <v>96200.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C445" t="s">
-        <v>61</v>
+        <v>12</v>
       </c>
       <c r="D445" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E445" s="3">
-        <v>40990.0</v>
+        <v>46190.0</v>
       </c>
       <c r="F445" s="5">
-        <v>184</v>
+        <v>197</v>
       </c>
       <c r="G445" s="3">
-        <v>499.0</v>
+        <v>637.5</v>
       </c>
       <c r="H445" s="3">
-        <v>91816.0</v>
+        <v>125587.5</v>
       </c>
       <c r="I445" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J445" t="s">
         <v>15</v>
       </c>
       <c r="K445" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="446" spans="1:11">
       <c r="A446" t="s">
         <v>11</v>
       </c>
       <c r="B446" s="3">
-        <v>100000.0</v>
+        <v>95798.0</v>
       </c>
       <c r="C446" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="D446" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E446" s="3">
-        <v>46190.0</v>
+        <v>40490.0</v>
       </c>
       <c r="F446" s="5">
-        <v>177</v>
+        <v>157</v>
       </c>
       <c r="G446" s="3">
-        <v>711.0</v>
+        <v>736.0</v>
       </c>
       <c r="H446" s="3">
-        <v>125847.0</v>
+        <v>115552.0</v>
       </c>
       <c r="I446" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J446" t="s">
         <v>15</v>
       </c>
       <c r="K446" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="447" spans="1:11">
       <c r="A447" t="s">
         <v>11</v>
       </c>
       <c r="B447" s="3">
-        <v>96600.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C447" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="D447" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E447" s="3">
-        <v>41190.0</v>
+        <v>49590.0</v>
       </c>
       <c r="F447" s="5">
-        <v>148</v>
+        <v>192</v>
       </c>
       <c r="G447" s="3">
-        <v>664.0</v>
+        <v>627.0</v>
       </c>
       <c r="H447" s="3">
-        <v>98272.0</v>
+        <v>120384.0</v>
       </c>
       <c r="I447" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J447" t="s">
         <v>15</v>
       </c>
       <c r="K447" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="448" spans="1:11">
       <c r="A448" t="s">
         <v>11</v>
       </c>
       <c r="B448" s="3">
-        <v>100200.0</v>
+        <v>96000.0</v>
       </c>
       <c r="C448" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="D448" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E448" s="3">
-        <v>43990.0</v>
+        <v>46990.0</v>
       </c>
       <c r="F448" s="5">
-        <v>169</v>
+        <v>194</v>
       </c>
       <c r="G448" s="3">
-        <v>764.0</v>
+        <v>504.0</v>
       </c>
       <c r="H448" s="3">
-        <v>129116.0</v>
+        <v>97776.0</v>
       </c>
       <c r="I448" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J448" t="s">
         <v>15</v>
       </c>
       <c r="K448" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="449" spans="1:11">
       <c r="A449" t="s">
         <v>11</v>
       </c>
       <c r="B449" s="3">
-        <v>96909.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C449" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D449" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E449" s="3">
-        <v>52990.0</v>
+        <v>46190.0</v>
       </c>
       <c r="F449" s="5">
-        <v>164</v>
+        <v>114</v>
       </c>
       <c r="G449" s="3">
-        <v>671.0</v>
+        <v>681.0</v>
       </c>
       <c r="H449" s="3">
-        <v>110044.0</v>
+        <v>77634.0</v>
       </c>
       <c r="I449" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J449" t="s">
         <v>15</v>
       </c>
       <c r="K449" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="450" spans="1:11">
       <c r="A450" t="s">
         <v>11</v>
       </c>
       <c r="B450" s="3">
-        <v>96938.0</v>
+        <v>96200.0</v>
       </c>
       <c r="C450" t="s">
-        <v>39</v>
+        <v>62</v>
       </c>
       <c r="D450" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E450" s="3">
-        <v>42490.0</v>
+        <v>40990.0</v>
       </c>
       <c r="F450" s="5">
-        <v>82</v>
+        <v>184</v>
       </c>
       <c r="G450" s="3">
-        <v>1277.0</v>
+        <v>499.0</v>
       </c>
       <c r="H450" s="3">
-        <v>104714.0</v>
+        <v>91816.0</v>
       </c>
       <c r="I450" s="7" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="J450" t="s">
         <v>15</v>
       </c>
       <c r="K450" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="451" spans="1:11">
       <c r="A451" t="s">
         <v>11</v>
       </c>
       <c r="B451" s="3">
-        <v>98050.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C451" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="D451" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E451" s="3">
-        <v>40390.0</v>
+        <v>46190.0</v>
       </c>
       <c r="F451" s="5">
-        <v>143</v>
+        <v>177</v>
       </c>
       <c r="G451" s="3">
-        <v>799.0</v>
+        <v>711.0</v>
       </c>
       <c r="H451" s="3">
-        <v>114257.0</v>
+        <v>125847.0</v>
       </c>
       <c r="I451" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J451" t="s">
         <v>15</v>
       </c>
       <c r="K451" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="452" spans="1:11">
       <c r="A452" t="s">
         <v>11</v>
       </c>
       <c r="B452" s="3">
-        <v>98800.0</v>
+        <v>96600.0</v>
       </c>
       <c r="C452" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="D452" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E452" s="3">
-        <v>40590.0</v>
+        <v>41190.0</v>
       </c>
       <c r="F452" s="5">
-        <v>52</v>
+        <v>148</v>
       </c>
       <c r="G452" s="3">
-        <v>2030.0</v>
+        <v>664.0</v>
       </c>
       <c r="H452" s="3">
-        <v>105560.0</v>
+        <v>98272.0</v>
       </c>
       <c r="I452" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J452" t="s">
         <v>15</v>
       </c>
       <c r="K452" t="s">
-        <v>80</v>
+        <v>16</v>
       </c>
     </row>
     <row r="453" spans="1:11">
       <c r="A453" t="s">
         <v>11</v>
       </c>
       <c r="B453" s="3">
-        <v>99000.0</v>
+        <v>100200.0</v>
       </c>
       <c r="C453" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="D453" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E453" s="3">
-        <v>40290.0</v>
+        <v>43990.0</v>
       </c>
       <c r="F453" s="5">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="G453" s="3">
-        <v>639.0</v>
+        <v>764.0</v>
       </c>
       <c r="H453" s="3">
-        <v>104796.0</v>
+        <v>129116.0</v>
       </c>
       <c r="I453" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J453" t="s">
         <v>15</v>
       </c>
       <c r="K453" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="454" spans="1:11">
       <c r="A454" t="s">
         <v>11</v>
       </c>
       <c r="B454" s="3">
-        <v>99300.0</v>
+        <v>96909.0</v>
       </c>
       <c r="C454" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D454" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E454" s="3">
-        <v>47990.0</v>
+        <v>52990.0</v>
       </c>
       <c r="F454" s="5">
-        <v>191</v>
+        <v>164</v>
       </c>
       <c r="G454" s="3">
-        <v>527.0</v>
+        <v>671.0</v>
       </c>
       <c r="H454" s="3">
-        <v>100657.0</v>
+        <v>110044.0</v>
       </c>
       <c r="I454" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J454" t="s">
         <v>15</v>
       </c>
       <c r="K454" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="455" spans="1:11">
       <c r="A455" t="s">
         <v>11</v>
       </c>
       <c r="B455" s="3">
-        <v>99650.0</v>
+        <v>96938.0</v>
       </c>
       <c r="C455" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="D455" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E455" s="3">
-        <v>40890.0</v>
+        <v>42490.0</v>
       </c>
       <c r="F455" s="5">
-        <v>179</v>
+        <v>82</v>
       </c>
       <c r="G455" s="3">
-        <v>747.0</v>
+        <v>1277.0</v>
       </c>
       <c r="H455" s="3">
-        <v>133713.0</v>
+        <v>104714.0</v>
       </c>
       <c r="I455" s="7" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="J455" t="s">
         <v>15</v>
       </c>
       <c r="K455" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="456" spans="1:11">
       <c r="A456" t="s">
         <v>11</v>
       </c>
       <c r="B456" s="3">
-        <v>99942.0</v>
+        <v>98050.0</v>
       </c>
       <c r="C456" t="s">
-        <v>53</v>
+        <v>23</v>
       </c>
       <c r="D456" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E456" s="3">
-        <v>45490.0</v>
+        <v>40390.0</v>
       </c>
       <c r="F456" s="5">
-        <v>161</v>
+        <v>143</v>
       </c>
       <c r="G456" s="3">
-        <v>727.0</v>
+        <v>799.0</v>
       </c>
       <c r="H456" s="3">
-        <v>117047.0</v>
+        <v>114257.0</v>
       </c>
       <c r="I456" s="7" t="s">
-        <v>56</v>
+        <v>19</v>
       </c>
       <c r="J456" t="s">
         <v>15</v>
       </c>
       <c r="K456" t="s">
-        <v>81</v>
+        <v>16</v>
       </c>
     </row>
     <row r="457" spans="1:11">
       <c r="A457" t="s">
         <v>11</v>
       </c>
       <c r="B457" s="3">
-        <v>100000.0</v>
+        <v>98800.0</v>
       </c>
       <c r="C457" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="D457" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E457" s="3">
-        <v>43690.0</v>
+        <v>40590.0</v>
       </c>
       <c r="F457" s="5">
-        <v>194</v>
+        <v>52</v>
       </c>
       <c r="G457" s="3">
-        <v>649.0</v>
+        <v>2030.0</v>
       </c>
       <c r="H457" s="3">
-        <v>125906.0</v>
+        <v>105560.0</v>
       </c>
       <c r="I457" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J457" t="s">
         <v>15</v>
       </c>
       <c r="K457" t="s">
-        <v>16</v>
+        <v>81</v>
       </c>
     </row>
     <row r="458" spans="1:11">
       <c r="A458" t="s">
         <v>11</v>
       </c>
       <c r="B458" s="3">
-        <v>100000.0</v>
+        <v>99000.0</v>
       </c>
       <c r="C458" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="D458" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E458" s="3">
-        <v>45990.0</v>
+        <v>40290.0</v>
       </c>
       <c r="F458" s="5">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="G458" s="3">
-        <v>727.0</v>
+        <v>639.0</v>
       </c>
       <c r="H458" s="3">
-        <v>120682.0</v>
+        <v>104796.0</v>
       </c>
       <c r="I458" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J458" t="s">
         <v>15</v>
       </c>
       <c r="K458" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="459" spans="1:11">
       <c r="A459" t="s">
         <v>11</v>
       </c>
       <c r="B459" s="3">
-        <v>95550.0</v>
+        <v>93500.0</v>
       </c>
       <c r="C459" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="D459" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E459" s="3">
-        <v>37890.0</v>
+        <v>43590.0</v>
       </c>
       <c r="F459" s="5">
-        <v>130</v>
+        <v>151</v>
       </c>
       <c r="G459" s="3">
-        <v>907.0</v>
+        <v>559.0</v>
       </c>
       <c r="H459" s="3">
-        <v>117910.0</v>
+        <v>84409.0</v>
       </c>
       <c r="I459" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J459" t="s">
         <v>15</v>
       </c>
       <c r="K459" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="460" spans="1:11">
       <c r="A460" t="s">
         <v>11</v>
       </c>
       <c r="B460" s="3">
-        <v>90000.0</v>
+        <v>94000.0</v>
       </c>
       <c r="C460" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="D460" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E460" s="3">
-        <v>48690.0</v>
+        <v>44490.0</v>
       </c>
       <c r="F460" s="5">
-        <v>204</v>
+        <v>154</v>
       </c>
       <c r="G460" s="3">
-        <v>425.5</v>
+        <v>669.0</v>
       </c>
       <c r="H460" s="3">
-        <v>86802.0</v>
+        <v>103026.0</v>
       </c>
       <c r="I460" s="7" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="J460" t="s">
         <v>15</v>
       </c>
       <c r="K460" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="461" spans="1:11">
       <c r="A461" t="s">
         <v>11</v>
       </c>
       <c r="B461" s="3">
-        <v>95786.0</v>
+        <v>94500.0</v>
       </c>
       <c r="C461" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="D461" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E461" s="3">
-        <v>42790.0</v>
+        <v>39190.0</v>
       </c>
       <c r="F461" s="5">
-        <v>62</v>
+        <v>150</v>
       </c>
       <c r="G461" s="3">
-        <v>1492.0</v>
+        <v>768.0</v>
       </c>
       <c r="H461" s="3">
-        <v>92504.0</v>
+        <v>115200.0</v>
       </c>
       <c r="I461" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J461" t="s">
         <v>15</v>
       </c>
       <c r="K461" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="462" spans="1:11">
       <c r="A462" t="s">
         <v>11</v>
       </c>
       <c r="B462" s="3">
-        <v>90000.0</v>
+        <v>94800.0</v>
       </c>
       <c r="C462" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D462" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E462" s="3">
-        <v>39590.0</v>
+        <v>41490.0</v>
       </c>
       <c r="F462" s="5">
-        <v>181</v>
+        <v>118</v>
       </c>
       <c r="G462" s="3">
-        <v>587.0</v>
+        <v>832.0</v>
       </c>
       <c r="H462" s="3">
-        <v>106247.0</v>
+        <v>98176.0</v>
       </c>
       <c r="I462" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J462" t="s">
         <v>15</v>
       </c>
       <c r="K462" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="463" spans="1:11">
       <c r="A463" t="s">
         <v>11</v>
       </c>
       <c r="B463" s="3">
-        <v>90800.0</v>
+        <v>95450.0</v>
       </c>
       <c r="C463" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D463" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E463" s="3">
-        <v>46690.0</v>
+        <v>40990.0</v>
       </c>
       <c r="F463" s="5">
-        <v>63</v>
+        <v>112</v>
       </c>
       <c r="G463" s="3">
-        <v>960.0</v>
+        <v>936.0</v>
       </c>
       <c r="H463" s="3">
-        <v>60480.0</v>
+        <v>104832.0</v>
       </c>
       <c r="I463" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J463" t="s">
         <v>15</v>
       </c>
       <c r="K463" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="464" spans="1:11">
       <c r="A464" t="s">
         <v>11</v>
       </c>
       <c r="B464" s="3">
-        <v>91000.0</v>
+        <v>95550.0</v>
       </c>
       <c r="C464" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D464" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E464" s="3">
-        <v>39990.0</v>
+        <v>37890.0</v>
       </c>
       <c r="F464" s="5">
-        <v>121</v>
+        <v>130</v>
       </c>
       <c r="G464" s="3">
-        <v>740.0</v>
+        <v>907.0</v>
       </c>
       <c r="H464" s="3">
-        <v>89540.0</v>
+        <v>117910.0</v>
       </c>
       <c r="I464" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J464" t="s">
         <v>15</v>
       </c>
       <c r="K464" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="465" spans="1:11">
       <c r="A465" t="s">
         <v>11</v>
       </c>
       <c r="B465" s="3">
-        <v>91505.0</v>
+        <v>90000.0</v>
       </c>
       <c r="C465" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="D465" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E465" s="3">
-        <v>37890.0</v>
+        <v>48690.0</v>
       </c>
       <c r="F465" s="5">
-        <v>158</v>
+        <v>204</v>
       </c>
       <c r="G465" s="3">
-        <v>760.0</v>
+        <v>425.5</v>
       </c>
       <c r="H465" s="3">
-        <v>120080.0</v>
+        <v>86802.0</v>
       </c>
       <c r="I465" s="7" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="J465" t="s">
         <v>15</v>
       </c>
       <c r="K465" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="466" spans="1:11">
       <c r="A466" t="s">
         <v>11</v>
       </c>
       <c r="B466" s="3">
-        <v>91742.0</v>
+        <v>95786.0</v>
       </c>
       <c r="C466" t="s">
-        <v>53</v>
+        <v>42</v>
       </c>
       <c r="D466" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E466" s="3">
         <v>42790.0</v>
       </c>
       <c r="F466" s="5">
-        <v>153</v>
+        <v>62</v>
       </c>
       <c r="G466" s="3">
-        <v>647.0</v>
+        <v>1492.0</v>
       </c>
       <c r="H466" s="3">
-        <v>98991.0</v>
+        <v>92504.0</v>
       </c>
       <c r="I466" s="7" t="s">
-        <v>56</v>
+        <v>19</v>
       </c>
       <c r="J466" t="s">
         <v>15</v>
       </c>
       <c r="K466" t="s">
-        <v>82</v>
+        <v>16</v>
       </c>
     </row>
     <row r="467" spans="1:11">
       <c r="A467" t="s">
         <v>11</v>
       </c>
       <c r="B467" s="3">
-        <v>92000.0</v>
+        <v>90000.0</v>
       </c>
       <c r="C467" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D467" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E467" s="3">
-        <v>38590.0</v>
+        <v>39590.0</v>
       </c>
       <c r="F467" s="5">
-        <v>129</v>
+        <v>181</v>
       </c>
       <c r="G467" s="3">
-        <v>754.0</v>
+        <v>587.0</v>
       </c>
       <c r="H467" s="3">
-        <v>97266.0</v>
+        <v>106247.0</v>
       </c>
       <c r="I467" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J467" t="s">
         <v>15</v>
       </c>
       <c r="K467" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="468" spans="1:11">
       <c r="A468" t="s">
         <v>11</v>
       </c>
       <c r="B468" s="3">
-        <v>92000.0</v>
+        <v>90800.0</v>
       </c>
       <c r="C468" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D468" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E468" s="3">
-        <v>44190.0</v>
+        <v>46690.0</v>
       </c>
       <c r="F468" s="5">
-        <v>153</v>
+        <v>63</v>
       </c>
       <c r="G468" s="3">
-        <v>616.0</v>
+        <v>960.0</v>
       </c>
       <c r="H468" s="3">
-        <v>94248.0</v>
+        <v>60480.0</v>
       </c>
       <c r="I468" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J468" t="s">
         <v>15</v>
       </c>
       <c r="K468" t="s">
-        <v>83</v>
+        <v>16</v>
       </c>
     </row>
     <row r="469" spans="1:11">
       <c r="A469" t="s">
         <v>11</v>
       </c>
       <c r="B469" s="3">
-        <v>92185.0</v>
+        <v>91000.0</v>
       </c>
       <c r="C469" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="D469" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E469" s="3">
-        <v>42990.0</v>
+        <v>39990.0</v>
       </c>
       <c r="F469" s="5">
         <v>121</v>
       </c>
       <c r="G469" s="3">
-        <v>567.0</v>
+        <v>740.0</v>
       </c>
       <c r="H469" s="3">
-        <v>68607.0</v>
+        <v>89540.0</v>
       </c>
       <c r="I469" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J469" t="s">
         <v>15</v>
       </c>
       <c r="K469" t="s">
-        <v>84</v>
+        <v>16</v>
       </c>
     </row>
     <row r="470" spans="1:11">
       <c r="A470" t="s">
         <v>11</v>
       </c>
       <c r="B470" s="3">
-        <v>92360.0</v>
+        <v>91505.0</v>
       </c>
       <c r="C470" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D470" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E470" s="3">
-        <v>45290.0</v>
+        <v>37890.0</v>
       </c>
       <c r="F470" s="5">
-        <v>132</v>
+        <v>158</v>
       </c>
       <c r="G470" s="3">
-        <v>793.5</v>
+        <v>760.0</v>
       </c>
       <c r="H470" s="3">
-        <v>104742.0</v>
+        <v>120080.0</v>
       </c>
       <c r="I470" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J470" t="s">
         <v>15</v>
       </c>
       <c r="K470" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="471" spans="1:11">
       <c r="A471" t="s">
         <v>11</v>
       </c>
       <c r="B471" s="3">
-        <v>93500.0</v>
+        <v>91742.0</v>
       </c>
       <c r="C471" t="s">
-        <v>26</v>
+        <v>53</v>
       </c>
       <c r="D471" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E471" s="3">
-        <v>43590.0</v>
+        <v>42790.0</v>
       </c>
       <c r="F471" s="5">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="G471" s="3">
-        <v>559.0</v>
+        <v>647.0</v>
       </c>
       <c r="H471" s="3">
-        <v>84409.0</v>
+        <v>98991.0</v>
       </c>
       <c r="I471" s="7" t="s">
-        <v>18</v>
+        <v>56</v>
       </c>
       <c r="J471" t="s">
         <v>15</v>
       </c>
       <c r="K471" t="s">
-        <v>16</v>
+        <v>82</v>
       </c>
     </row>
     <row r="472" spans="1:11">
       <c r="A472" t="s">
         <v>11</v>
       </c>
       <c r="B472" s="3">
-        <v>94000.0</v>
+        <v>92000.0</v>
       </c>
       <c r="C472" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D472" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E472" s="3">
-        <v>44490.0</v>
+        <v>38590.0</v>
       </c>
       <c r="F472" s="5">
-        <v>154</v>
+        <v>129</v>
       </c>
       <c r="G472" s="3">
-        <v>669.0</v>
+        <v>754.0</v>
       </c>
       <c r="H472" s="3">
-        <v>103026.0</v>
+        <v>97266.0</v>
       </c>
       <c r="I472" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J472" t="s">
         <v>15</v>
       </c>
       <c r="K472" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="473" spans="1:11">
       <c r="A473" t="s">
         <v>11</v>
       </c>
       <c r="B473" s="3">
-        <v>94500.0</v>
+        <v>92000.0</v>
       </c>
       <c r="C473" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="D473" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E473" s="3">
-        <v>39190.0</v>
+        <v>44190.0</v>
       </c>
       <c r="F473" s="5">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="G473" s="3">
-        <v>768.0</v>
+        <v>616.0</v>
       </c>
       <c r="H473" s="3">
-        <v>115200.0</v>
+        <v>94248.0</v>
       </c>
       <c r="I473" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J473" t="s">
         <v>15</v>
       </c>
       <c r="K473" t="s">
-        <v>16</v>
+        <v>83</v>
       </c>
     </row>
     <row r="474" spans="1:11">
       <c r="A474" t="s">
         <v>11</v>
       </c>
       <c r="B474" s="3">
-        <v>94800.0</v>
+        <v>92185.0</v>
       </c>
       <c r="C474" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D474" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E474" s="3">
-        <v>41490.0</v>
+        <v>42990.0</v>
       </c>
       <c r="F474" s="5">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="G474" s="3">
-        <v>832.0</v>
+        <v>567.0</v>
       </c>
       <c r="H474" s="3">
-        <v>98176.0</v>
+        <v>68607.0</v>
       </c>
       <c r="I474" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J474" t="s">
         <v>15</v>
       </c>
       <c r="K474" t="s">
-        <v>16</v>
+        <v>84</v>
       </c>
     </row>
     <row r="475" spans="1:11">
       <c r="A475" t="s">
         <v>11</v>
       </c>
       <c r="B475" s="3">
-        <v>95450.0</v>
+        <v>92360.0</v>
       </c>
       <c r="C475" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="D475" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E475" s="3">
-        <v>40990.0</v>
+        <v>45290.0</v>
       </c>
       <c r="F475" s="5">
-        <v>112</v>
+        <v>132</v>
       </c>
       <c r="G475" s="3">
-        <v>936.0</v>
+        <v>793.5</v>
       </c>
       <c r="H475" s="3">
-        <v>104832.0</v>
+        <v>104742.0</v>
       </c>
       <c r="I475" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J475" t="s">
         <v>15</v>
       </c>
       <c r="K475" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="476" spans="1:11">
       <c r="A476" t="s">
         <v>11</v>
       </c>
       <c r="B476" s="3">
-        <v>86500.0</v>
+        <v>88985.0</v>
       </c>
       <c r="C476" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="D476" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E476" s="3">
-        <v>34290.0</v>
+        <v>42790.0</v>
       </c>
       <c r="F476" s="5">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="G476" s="3">
-        <v>629.0</v>
+        <v>622.0</v>
       </c>
       <c r="H476" s="3">
-        <v>96866.0</v>
+        <v>95166.0</v>
       </c>
       <c r="I476" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J476" t="s">
         <v>15</v>
       </c>
       <c r="K476" t="s">
-        <v>16</v>
+        <v>85</v>
       </c>
     </row>
     <row r="477" spans="1:11">
       <c r="A477" t="s">
         <v>11</v>
       </c>
       <c r="B477" s="3">
-        <v>89900.0</v>
+        <v>89093.0</v>
       </c>
       <c r="C477" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="D477" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E477" s="3">
-        <v>39190.0</v>
+        <v>38390.0</v>
       </c>
       <c r="F477" s="5">
-        <v>163</v>
+        <v>196</v>
       </c>
       <c r="G477" s="3">
-        <v>583.0</v>
+        <v>554.0</v>
       </c>
       <c r="H477" s="3">
-        <v>95029.0</v>
+        <v>108584.0</v>
       </c>
       <c r="I477" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J477" t="s">
         <v>15</v>
       </c>
       <c r="K477" t="s">
-        <v>85</v>
+        <v>16</v>
       </c>
     </row>
     <row r="478" spans="1:11">
       <c r="A478" t="s">
         <v>11</v>
       </c>
       <c r="B478" s="3">
-        <v>86632.0</v>
+        <v>89351.0</v>
       </c>
       <c r="C478" t="s">
-        <v>23</v>
+        <v>47</v>
       </c>
       <c r="D478" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E478" s="3">
         <v>36190.0</v>
       </c>
       <c r="F478" s="5">
-        <v>158</v>
+        <v>127</v>
       </c>
       <c r="G478" s="3">
-        <v>713.0</v>
+        <v>939.0</v>
       </c>
       <c r="H478" s="3">
-        <v>112654.0</v>
+        <v>119253.0</v>
       </c>
       <c r="I478" s="7" t="s">
-        <v>18</v>
+        <v>66</v>
       </c>
       <c r="J478" t="s">
         <v>15</v>
       </c>
       <c r="K478" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="479" spans="1:11">
       <c r="A479" t="s">
         <v>11</v>
       </c>
       <c r="B479" s="3">
-        <v>86827.0</v>
+        <v>89400.0</v>
       </c>
       <c r="C479" t="s">
         <v>23</v>
       </c>
       <c r="D479" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E479" s="3">
-        <v>36190.0</v>
+        <v>39490.0</v>
       </c>
       <c r="F479" s="5">
-        <v>158</v>
+        <v>85</v>
       </c>
       <c r="G479" s="3">
-        <v>688.0</v>
+        <v>890.0</v>
       </c>
       <c r="H479" s="3">
-        <v>108704.0</v>
+        <v>75650.0</v>
       </c>
       <c r="I479" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J479" t="s">
         <v>15</v>
       </c>
       <c r="K479" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="480" spans="1:11">
       <c r="A480" t="s">
         <v>11</v>
       </c>
       <c r="B480" s="3">
-        <v>87000.0</v>
+        <v>86400.0</v>
       </c>
       <c r="C480" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="D480" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E480" s="3">
-        <v>37590.0</v>
+        <v>35990.0</v>
       </c>
       <c r="F480" s="5">
-        <v>178</v>
+        <v>135</v>
       </c>
       <c r="G480" s="3">
-        <v>520.0</v>
+        <v>703.0</v>
       </c>
       <c r="H480" s="3">
-        <v>92560.0</v>
+        <v>94905.0</v>
       </c>
       <c r="I480" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J480" t="s">
         <v>15</v>
       </c>
       <c r="K480" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="481" spans="1:11">
       <c r="A481" t="s">
         <v>11</v>
       </c>
       <c r="B481" s="3">
-        <v>87030.0</v>
+        <v>89595.0</v>
       </c>
       <c r="C481" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="D481" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E481" s="3">
-        <v>41990.0</v>
+        <v>34990.0</v>
       </c>
       <c r="F481" s="5">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="G481" s="3">
-        <v>572.0</v>
+        <v>708.0</v>
       </c>
       <c r="H481" s="3">
-        <v>93808.0</v>
+        <v>118944.0</v>
       </c>
       <c r="I481" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J481" t="s">
         <v>15</v>
       </c>
       <c r="K481" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="482" spans="1:11">
       <c r="A482" t="s">
         <v>11</v>
       </c>
       <c r="B482" s="3">
-        <v>87400.0</v>
+        <v>86500.0</v>
       </c>
       <c r="C482" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D482" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E482" s="3">
-        <v>34690.0</v>
+        <v>34290.0</v>
       </c>
       <c r="F482" s="5">
-        <v>122</v>
+        <v>154</v>
       </c>
       <c r="G482" s="3">
-        <v>843.0</v>
+        <v>629.0</v>
       </c>
       <c r="H482" s="3">
-        <v>102846.0</v>
+        <v>96866.0</v>
       </c>
       <c r="I482" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J482" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="K482" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="483" spans="1:11">
       <c r="A483" t="s">
         <v>11</v>
       </c>
       <c r="B483" s="3">
-        <v>87432.0</v>
+        <v>89900.0</v>
       </c>
       <c r="C483" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="D483" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E483" s="3">
-        <v>34690.0</v>
+        <v>39190.0</v>
       </c>
       <c r="F483" s="5">
-        <v>127</v>
+        <v>163</v>
       </c>
       <c r="G483" s="3">
-        <v>754.5</v>
+        <v>583.0</v>
       </c>
       <c r="H483" s="3">
-        <v>95821.5</v>
+        <v>95029.0</v>
       </c>
       <c r="I483" s="7" t="s">
-        <v>44</v>
+        <v>19</v>
       </c>
       <c r="J483" t="s">
         <v>15</v>
       </c>
       <c r="K483" t="s">
-        <v>16</v>
+        <v>86</v>
       </c>
     </row>
     <row r="484" spans="1:11">
       <c r="A484" t="s">
         <v>11</v>
       </c>
       <c r="B484" s="3">
-        <v>87500.0</v>
+        <v>86632.0</v>
       </c>
       <c r="C484" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D484" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E484" s="3">
-        <v>37590.0</v>
+        <v>36190.0</v>
       </c>
       <c r="F484" s="5">
-        <v>178</v>
+        <v>158</v>
       </c>
       <c r="G484" s="3">
-        <v>520.0</v>
+        <v>713.0</v>
       </c>
       <c r="H484" s="3">
-        <v>92560.0</v>
+        <v>112654.0</v>
       </c>
       <c r="I484" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J484" t="s">
         <v>15</v>
       </c>
       <c r="K484" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="485" spans="1:11">
       <c r="A485" t="s">
         <v>11</v>
       </c>
       <c r="B485" s="3">
-        <v>87500.0</v>
+        <v>86827.0</v>
       </c>
       <c r="C485" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="D485" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E485" s="3">
-        <v>33490.0</v>
+        <v>36190.0</v>
       </c>
       <c r="F485" s="5">
-        <v>104</v>
+        <v>158</v>
       </c>
       <c r="G485" s="3">
-        <v>1023.0</v>
+        <v>688.0</v>
       </c>
       <c r="H485" s="3">
-        <v>106392.0</v>
+        <v>108704.0</v>
       </c>
       <c r="I485" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J485" t="s">
         <v>15</v>
       </c>
       <c r="K485" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="486" spans="1:11">
       <c r="A486" t="s">
         <v>11</v>
       </c>
       <c r="B486" s="3">
-        <v>88489.0</v>
+        <v>87000.0</v>
       </c>
       <c r="C486" t="s">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="D486" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E486" s="3">
-        <v>36790.0</v>
+        <v>37590.0</v>
       </c>
       <c r="F486" s="5">
-        <v>127</v>
+        <v>178</v>
       </c>
       <c r="G486" s="3">
-        <v>938.5</v>
+        <v>520.0</v>
       </c>
       <c r="H486" s="3">
-        <v>119189.5</v>
+        <v>92560.0</v>
       </c>
       <c r="I486" s="7" t="s">
-        <v>86</v>
+        <v>19</v>
       </c>
       <c r="J486" t="s">
         <v>15</v>
       </c>
       <c r="K486" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="487" spans="1:11">
       <c r="A487" t="s">
         <v>11</v>
       </c>
       <c r="B487" s="3">
-        <v>88503.0</v>
+        <v>87030.0</v>
       </c>
       <c r="C487" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="D487" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E487" s="3">
-        <v>36790.0</v>
+        <v>41990.0</v>
       </c>
       <c r="F487" s="5">
-        <v>127</v>
+        <v>164</v>
       </c>
       <c r="G487" s="3">
-        <v>755.0</v>
+        <v>572.0</v>
       </c>
       <c r="H487" s="3">
-        <v>95885.0</v>
+        <v>93808.0</v>
       </c>
       <c r="I487" s="7" t="s">
-        <v>66</v>
+        <v>14</v>
       </c>
       <c r="J487" t="s">
         <v>15</v>
       </c>
       <c r="K487" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="488" spans="1:11">
       <c r="A488" t="s">
         <v>11</v>
       </c>
       <c r="B488" s="3">
-        <v>88985.0</v>
+        <v>87400.0</v>
       </c>
       <c r="C488" t="s">
-        <v>53</v>
+        <v>23</v>
       </c>
       <c r="D488" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E488" s="3">
-        <v>42790.0</v>
+        <v>34690.0</v>
       </c>
       <c r="F488" s="5">
-        <v>153</v>
+        <v>122</v>
       </c>
       <c r="G488" s="3">
-        <v>622.0</v>
+        <v>843.0</v>
       </c>
       <c r="H488" s="3">
-        <v>95166.0</v>
+        <v>102846.0</v>
       </c>
       <c r="I488" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J488" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="K488" t="s">
-        <v>87</v>
+        <v>16</v>
       </c>
     </row>
     <row r="489" spans="1:11">
       <c r="A489" t="s">
         <v>11</v>
       </c>
       <c r="B489" s="3">
-        <v>89093.0</v>
+        <v>87432.0</v>
       </c>
       <c r="C489" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="D489" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E489" s="3">
-        <v>38390.0</v>
+        <v>34690.0</v>
       </c>
       <c r="F489" s="5">
-        <v>196</v>
+        <v>127</v>
       </c>
       <c r="G489" s="3">
-        <v>554.0</v>
+        <v>754.5</v>
       </c>
       <c r="H489" s="3">
-        <v>108584.0</v>
+        <v>95821.5</v>
       </c>
       <c r="I489" s="7" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="J489" t="s">
         <v>15</v>
       </c>
       <c r="K489" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="490" spans="1:11">
       <c r="A490" t="s">
         <v>11</v>
       </c>
       <c r="B490" s="3">
-        <v>89351.0</v>
+        <v>87500.0</v>
       </c>
       <c r="C490" t="s">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="D490" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E490" s="3">
-        <v>36190.0</v>
+        <v>37590.0</v>
       </c>
       <c r="F490" s="5">
-        <v>127</v>
+        <v>178</v>
       </c>
       <c r="G490" s="3">
-        <v>939.0</v>
+        <v>520.0</v>
       </c>
       <c r="H490" s="3">
-        <v>119253.0</v>
+        <v>92560.0</v>
       </c>
       <c r="I490" s="7" t="s">
-        <v>66</v>
+        <v>19</v>
       </c>
       <c r="J490" t="s">
         <v>15</v>
       </c>
       <c r="K490" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="491" spans="1:11">
       <c r="A491" t="s">
         <v>11</v>
       </c>
       <c r="B491" s="3">
-        <v>89400.0</v>
+        <v>87500.0</v>
       </c>
       <c r="C491" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="D491" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E491" s="3">
-        <v>39490.0</v>
+        <v>33490.0</v>
       </c>
       <c r="F491" s="5">
-        <v>85</v>
+        <v>104</v>
       </c>
       <c r="G491" s="3">
-        <v>890.0</v>
+        <v>1023.0</v>
       </c>
       <c r="H491" s="3">
-        <v>75650.0</v>
+        <v>106392.0</v>
       </c>
       <c r="I491" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J491" t="s">
         <v>15</v>
       </c>
       <c r="K491" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="492" spans="1:11">
       <c r="A492" t="s">
         <v>11</v>
       </c>
       <c r="B492" s="3">
-        <v>86400.0</v>
+        <v>88489.0</v>
       </c>
       <c r="C492" t="s">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="D492" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E492" s="3">
-        <v>35990.0</v>
+        <v>36790.0</v>
       </c>
       <c r="F492" s="5">
-        <v>135</v>
+        <v>127</v>
       </c>
       <c r="G492" s="3">
-        <v>703.0</v>
+        <v>938.5</v>
       </c>
       <c r="H492" s="3">
-        <v>94905.0</v>
+        <v>119189.5</v>
       </c>
       <c r="I492" s="7" t="s">
-        <v>18</v>
+        <v>87</v>
       </c>
       <c r="J492" t="s">
         <v>15</v>
       </c>
       <c r="K492" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="493" spans="1:11">
       <c r="A493" t="s">
         <v>11</v>
       </c>
       <c r="B493" s="3">
-        <v>89595.0</v>
+        <v>88503.0</v>
       </c>
       <c r="C493" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="D493" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E493" s="3">
-        <v>34990.0</v>
+        <v>36790.0</v>
       </c>
       <c r="F493" s="5">
-        <v>168</v>
+        <v>127</v>
       </c>
       <c r="G493" s="3">
-        <v>708.0</v>
+        <v>755.0</v>
       </c>
       <c r="H493" s="3">
-        <v>118944.0</v>
+        <v>95885.0</v>
       </c>
       <c r="I493" s="7" t="s">
-        <v>14</v>
+        <v>66</v>
       </c>
       <c r="J493" t="s">
         <v>15</v>
       </c>
       <c r="K493" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="494" spans="1:11">
       <c r="A494" t="s">
         <v>11</v>
       </c>
       <c r="B494" s="3">
-        <v>84100.0</v>
+        <v>83400.0</v>
       </c>
       <c r="C494" t="s">
-        <v>53</v>
+        <v>23</v>
       </c>
       <c r="D494" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E494" s="3">
-        <v>42790.0</v>
+        <v>34490.0</v>
       </c>
       <c r="F494" s="5">
-        <v>164</v>
+        <v>147</v>
       </c>
       <c r="G494" s="3">
-        <v>592.0</v>
+        <v>697.0</v>
       </c>
       <c r="H494" s="3">
-        <v>97088.0</v>
+        <v>102459.0</v>
       </c>
       <c r="I494" s="7" t="s">
-        <v>56</v>
+        <v>19</v>
       </c>
       <c r="J494" t="s">
         <v>15</v>
       </c>
       <c r="K494" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="495" spans="1:11">
       <c r="A495" t="s">
         <v>11</v>
       </c>
       <c r="B495" s="3">
-        <v>84100.0</v>
+        <v>85850.0</v>
       </c>
       <c r="C495" t="s">
-        <v>53</v>
+        <v>23</v>
       </c>
       <c r="D495" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E495" s="3">
-        <v>42890.0</v>
+        <v>35190.0</v>
       </c>
       <c r="F495" s="5">
-        <v>156</v>
+        <v>141</v>
       </c>
       <c r="G495" s="3">
-        <v>618.0</v>
+        <v>693.0</v>
       </c>
       <c r="H495" s="3">
-        <v>96408.0</v>
+        <v>97713.0</v>
       </c>
       <c r="I495" s="7" t="s">
-        <v>56</v>
+        <v>19</v>
       </c>
       <c r="J495" t="s">
         <v>15</v>
       </c>
       <c r="K495" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="496" spans="1:11">
       <c r="A496" t="s">
         <v>11</v>
       </c>
       <c r="B496" s="3">
-        <v>84354.0</v>
+        <v>83400.5</v>
       </c>
       <c r="C496" t="s">
-        <v>69</v>
+        <v>12</v>
       </c>
       <c r="D496" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E496" s="3">
-        <v>38190.0</v>
+        <v>32990.0</v>
       </c>
       <c r="F496" s="5">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="G496" s="3">
-        <v>515.0</v>
+        <v>497.0</v>
       </c>
       <c r="H496" s="3">
-        <v>87550.0</v>
+        <v>83496.0</v>
       </c>
       <c r="I496" s="7" t="s">
-        <v>70</v>
+        <v>14</v>
       </c>
       <c r="J496" t="s">
         <v>15</v>
       </c>
       <c r="K496" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
     </row>
     <row r="497" spans="1:11">
       <c r="A497" t="s">
         <v>11</v>
       </c>
       <c r="B497" s="3">
-        <v>84600.0</v>
+        <v>85850.0</v>
       </c>
       <c r="C497" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="D497" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E497" s="3">
-        <v>35990.0</v>
+        <v>35190.0</v>
       </c>
       <c r="F497" s="5">
-        <v>178</v>
+        <v>141</v>
       </c>
       <c r="G497" s="3">
-        <v>519.0</v>
+        <v>693.0</v>
       </c>
       <c r="H497" s="3">
-        <v>92382.0</v>
+        <v>97713.0</v>
       </c>
       <c r="I497" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J497" t="s">
         <v>15</v>
       </c>
       <c r="K497" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="498" spans="1:11">
       <c r="A498" t="s">
         <v>11</v>
       </c>
       <c r="B498" s="3">
-        <v>84800.0</v>
+        <v>83750.0</v>
       </c>
       <c r="C498" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D498" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E498" s="3">
-        <v>35790.0</v>
+        <v>33590.0</v>
       </c>
       <c r="F498" s="5">
-        <v>150</v>
+        <v>135</v>
       </c>
       <c r="G498" s="3">
-        <v>793.0</v>
+        <v>702.0</v>
       </c>
       <c r="H498" s="3">
-        <v>118950.0</v>
+        <v>94770.0</v>
       </c>
       <c r="I498" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J498" t="s">
         <v>15</v>
       </c>
       <c r="K498" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="499" spans="1:11">
       <c r="A499" t="s">
         <v>11</v>
       </c>
       <c r="B499" s="3">
-        <v>84996.0</v>
+        <v>86200.0</v>
       </c>
       <c r="C499" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D499" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E499" s="3">
-        <v>35490.0</v>
+        <v>36990.0</v>
       </c>
       <c r="F499" s="5">
-        <v>157</v>
+        <v>184</v>
       </c>
       <c r="G499" s="3">
-        <v>705.0</v>
+        <v>555.0</v>
       </c>
       <c r="H499" s="3">
-        <v>110685.0</v>
+        <v>102120.0</v>
       </c>
       <c r="I499" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J499" t="s">
         <v>15</v>
       </c>
       <c r="K499" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="500" spans="1:11">
       <c r="A500" t="s">
         <v>11</v>
       </c>
       <c r="B500" s="3">
-        <v>85050.0</v>
+        <v>83900.0</v>
       </c>
       <c r="C500" t="s">
-        <v>53</v>
+        <v>23</v>
       </c>
       <c r="D500" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E500" s="3">
-        <v>39890.0</v>
+        <v>35790.0</v>
       </c>
       <c r="F500" s="5">
-        <v>161</v>
+        <v>136</v>
       </c>
       <c r="G500" s="3">
-        <v>597.0</v>
+        <v>684.0</v>
       </c>
       <c r="H500" s="3">
-        <v>96117.0</v>
+        <v>93024.0</v>
       </c>
       <c r="I500" s="7" t="s">
-        <v>56</v>
+        <v>19</v>
       </c>
       <c r="J500" t="s">
         <v>15</v>
       </c>
       <c r="K500" t="s">
-        <v>88</v>
+        <v>16</v>
       </c>
     </row>
     <row r="501" spans="1:11">
       <c r="A501" t="s">
         <v>11</v>
       </c>
       <c r="B501" s="3">
-        <v>85475.0</v>
+        <v>86254.0</v>
       </c>
       <c r="C501" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D501" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E501" s="3">
-        <v>39190.0</v>
+        <v>40390.0</v>
       </c>
       <c r="F501" s="5">
-        <v>121</v>
+        <v>150</v>
       </c>
       <c r="G501" s="3">
-        <v>715.0</v>
+        <v>611.0</v>
       </c>
       <c r="H501" s="3">
-        <v>86515.0</v>
+        <v>91650.0</v>
       </c>
       <c r="I501" s="7" t="s">
-        <v>14</v>
+        <v>56</v>
       </c>
       <c r="J501" t="s">
         <v>15</v>
       </c>
       <c r="K501" t="s">
-        <v>16</v>
+        <v>89</v>
       </c>
     </row>
     <row r="502" spans="1:11">
       <c r="A502" t="s">
         <v>11</v>
       </c>
       <c r="B502" s="3">
-        <v>85645.0</v>
+        <v>83900.0</v>
       </c>
       <c r="C502" t="s">
-        <v>53</v>
+        <v>23</v>
       </c>
       <c r="D502" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E502" s="3">
-        <v>40590.0</v>
+        <v>34190.0</v>
       </c>
       <c r="F502" s="5">
-        <v>150</v>
+        <v>135</v>
       </c>
       <c r="G502" s="3">
-        <v>612.0</v>
+        <v>692.0</v>
       </c>
       <c r="H502" s="3">
-        <v>91800.0</v>
+        <v>93420.0</v>
       </c>
       <c r="I502" s="7" t="s">
-        <v>56</v>
+        <v>19</v>
       </c>
       <c r="J502" t="s">
         <v>15</v>
       </c>
       <c r="K502" t="s">
-        <v>89</v>
+        <v>16</v>
       </c>
     </row>
     <row r="503" spans="1:11">
       <c r="A503" t="s">
         <v>11</v>
       </c>
       <c r="B503" s="3">
-        <v>85700.0</v>
+        <v>84100.0</v>
       </c>
       <c r="C503" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="D503" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E503" s="3">
-        <v>37190.0</v>
+        <v>42790.0</v>
       </c>
       <c r="F503" s="5">
-        <v>125</v>
+        <v>164</v>
       </c>
       <c r="G503" s="3">
-        <v>758.0</v>
+        <v>592.0</v>
       </c>
       <c r="H503" s="3">
-        <v>94750.0</v>
+        <v>97088.0</v>
       </c>
       <c r="I503" s="7" t="s">
-        <v>18</v>
+        <v>56</v>
       </c>
       <c r="J503" t="s">
         <v>15</v>
       </c>
       <c r="K503" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="504" spans="1:11">
       <c r="A504" t="s">
         <v>11</v>
       </c>
       <c r="B504" s="3">
-        <v>83300.0</v>
+        <v>84100.0</v>
       </c>
       <c r="C504" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="D504" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E504" s="3">
-        <v>33890.0</v>
+        <v>42890.0</v>
       </c>
       <c r="F504" s="5">
-        <v>125</v>
+        <v>156</v>
       </c>
       <c r="G504" s="3">
-        <v>735.0</v>
+        <v>618.0</v>
       </c>
       <c r="H504" s="3">
-        <v>91875.0</v>
+        <v>96408.0</v>
       </c>
       <c r="I504" s="7" t="s">
-        <v>18</v>
+        <v>56</v>
       </c>
       <c r="J504" t="s">
         <v>15</v>
       </c>
       <c r="K504" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="505" spans="1:11">
       <c r="A505" t="s">
         <v>11</v>
       </c>
       <c r="B505" s="3">
-        <v>85753.0</v>
+        <v>84354.0</v>
       </c>
       <c r="C505" t="s">
-        <v>53</v>
+        <v>70</v>
       </c>
       <c r="D505" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E505" s="3">
-        <v>40390.0</v>
+        <v>38190.0</v>
       </c>
       <c r="F505" s="5">
-        <v>161</v>
+        <v>170</v>
       </c>
       <c r="G505" s="3">
-        <v>592.0</v>
+        <v>515.0</v>
       </c>
       <c r="H505" s="3">
-        <v>95312.0</v>
+        <v>87550.0</v>
       </c>
       <c r="I505" s="7" t="s">
-        <v>56</v>
+        <v>71</v>
       </c>
       <c r="J505" t="s">
         <v>15</v>
       </c>
       <c r="K505" t="s">
-        <v>88</v>
+        <v>16</v>
       </c>
     </row>
     <row r="506" spans="1:11">
       <c r="A506" t="s">
         <v>11</v>
       </c>
       <c r="B506" s="3">
-        <v>83400.0</v>
+        <v>84600.0</v>
       </c>
       <c r="C506" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="D506" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E506" s="3">
-        <v>34490.0</v>
+        <v>35990.0</v>
       </c>
       <c r="F506" s="5">
-        <v>147</v>
+        <v>178</v>
       </c>
       <c r="G506" s="3">
-        <v>697.0</v>
+        <v>519.0</v>
       </c>
       <c r="H506" s="3">
-        <v>102459.0</v>
+        <v>92382.0</v>
       </c>
       <c r="I506" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J506" t="s">
         <v>15</v>
       </c>
       <c r="K506" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="507" spans="1:11">
       <c r="A507" t="s">
         <v>11</v>
       </c>
       <c r="B507" s="3">
-        <v>85850.0</v>
+        <v>84800.0</v>
       </c>
       <c r="C507" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D507" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E507" s="3">
-        <v>35190.0</v>
+        <v>35790.0</v>
       </c>
       <c r="F507" s="5">
-        <v>141</v>
+        <v>150</v>
       </c>
       <c r="G507" s="3">
-        <v>693.0</v>
+        <v>793.0</v>
       </c>
       <c r="H507" s="3">
-        <v>97713.0</v>
+        <v>118950.0</v>
       </c>
       <c r="I507" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J507" t="s">
         <v>15</v>
       </c>
       <c r="K507" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="508" spans="1:11">
       <c r="A508" t="s">
         <v>11</v>
       </c>
       <c r="B508" s="3">
-        <v>83400.5</v>
+        <v>84996.0</v>
       </c>
       <c r="C508" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="D508" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E508" s="3">
-        <v>32990.0</v>
+        <v>35490.0</v>
       </c>
       <c r="F508" s="5">
-        <v>168</v>
+        <v>157</v>
       </c>
       <c r="G508" s="3">
-        <v>497.0</v>
+        <v>705.0</v>
       </c>
       <c r="H508" s="3">
-        <v>83496.0</v>
+        <v>110685.0</v>
       </c>
       <c r="I508" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J508" t="s">
         <v>15</v>
       </c>
       <c r="K508" t="s">
-        <v>90</v>
+        <v>16</v>
       </c>
     </row>
     <row r="509" spans="1:11">
       <c r="A509" t="s">
         <v>11</v>
       </c>
       <c r="B509" s="3">
-        <v>85850.0</v>
+        <v>85050.0</v>
       </c>
       <c r="C509" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="D509" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E509" s="3">
-        <v>35190.0</v>
+        <v>39890.0</v>
       </c>
       <c r="F509" s="5">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="G509" s="3">
-        <v>693.0</v>
+        <v>597.0</v>
       </c>
       <c r="H509" s="3">
-        <v>97713.0</v>
+        <v>96117.0</v>
       </c>
       <c r="I509" s="7" t="s">
-        <v>18</v>
+        <v>56</v>
       </c>
       <c r="J509" t="s">
         <v>15</v>
       </c>
       <c r="K509" t="s">
-        <v>16</v>
+        <v>90</v>
       </c>
     </row>
     <row r="510" spans="1:11">
       <c r="A510" t="s">
         <v>11</v>
       </c>
       <c r="B510" s="3">
-        <v>83750.0</v>
+        <v>85475.0</v>
       </c>
       <c r="C510" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="D510" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E510" s="3">
-        <v>33590.0</v>
+        <v>39190.0</v>
       </c>
       <c r="F510" s="5">
-        <v>135</v>
+        <v>121</v>
       </c>
       <c r="G510" s="3">
-        <v>702.0</v>
+        <v>715.0</v>
       </c>
       <c r="H510" s="3">
-        <v>94770.0</v>
+        <v>86515.0</v>
       </c>
       <c r="I510" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J510" t="s">
         <v>15</v>
       </c>
       <c r="K510" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="511" spans="1:11">
       <c r="A511" t="s">
         <v>11</v>
       </c>
       <c r="B511" s="3">
-        <v>86200.0</v>
+        <v>85645.0</v>
       </c>
       <c r="C511" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="D511" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E511" s="3">
-        <v>36990.0</v>
+        <v>40590.0</v>
       </c>
       <c r="F511" s="5">
-        <v>184</v>
+        <v>150</v>
       </c>
       <c r="G511" s="3">
-        <v>555.0</v>
+        <v>612.0</v>
       </c>
       <c r="H511" s="3">
-        <v>102120.0</v>
+        <v>91800.0</v>
       </c>
       <c r="I511" s="7" t="s">
-        <v>18</v>
+        <v>56</v>
       </c>
       <c r="J511" t="s">
         <v>15</v>
       </c>
       <c r="K511" t="s">
-        <v>16</v>
+        <v>89</v>
       </c>
     </row>
     <row r="512" spans="1:11">
       <c r="A512" t="s">
         <v>11</v>
       </c>
       <c r="B512" s="3">
-        <v>83900.0</v>
+        <v>85700.0</v>
       </c>
       <c r="C512" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D512" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E512" s="3">
-        <v>35790.0</v>
+        <v>37190.0</v>
       </c>
       <c r="F512" s="5">
-        <v>136</v>
+        <v>125</v>
       </c>
       <c r="G512" s="3">
-        <v>684.0</v>
+        <v>758.0</v>
       </c>
       <c r="H512" s="3">
-        <v>93024.0</v>
+        <v>94750.0</v>
       </c>
       <c r="I512" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J512" t="s">
         <v>15</v>
       </c>
       <c r="K512" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="513" spans="1:11">
       <c r="A513" t="s">
         <v>11</v>
       </c>
       <c r="B513" s="3">
-        <v>86254.0</v>
+        <v>83300.0</v>
       </c>
       <c r="C513" t="s">
-        <v>53</v>
+        <v>23</v>
       </c>
       <c r="D513" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E513" s="3">
-        <v>40390.0</v>
+        <v>33890.0</v>
       </c>
       <c r="F513" s="5">
-        <v>150</v>
+        <v>125</v>
       </c>
       <c r="G513" s="3">
-        <v>611.0</v>
+        <v>735.0</v>
       </c>
       <c r="H513" s="3">
-        <v>91650.0</v>
+        <v>91875.0</v>
       </c>
       <c r="I513" s="7" t="s">
-        <v>56</v>
+        <v>19</v>
       </c>
       <c r="J513" t="s">
         <v>15</v>
       </c>
       <c r="K513" t="s">
-        <v>89</v>
+        <v>16</v>
       </c>
     </row>
     <row r="514" spans="1:11">
       <c r="A514" t="s">
         <v>11</v>
       </c>
       <c r="B514" s="3">
-        <v>83900.0</v>
+        <v>85753.0</v>
       </c>
       <c r="C514" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="D514" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E514" s="3">
-        <v>34190.0</v>
+        <v>40390.0</v>
       </c>
       <c r="F514" s="5">
-        <v>135</v>
+        <v>161</v>
       </c>
       <c r="G514" s="3">
-        <v>692.0</v>
+        <v>592.0</v>
       </c>
       <c r="H514" s="3">
-        <v>93420.0</v>
+        <v>95312.0</v>
       </c>
       <c r="I514" s="7" t="s">
-        <v>18</v>
+        <v>56</v>
       </c>
       <c r="J514" t="s">
         <v>15</v>
       </c>
       <c r="K514" t="s">
-        <v>16</v>
+        <v>90</v>
       </c>
     </row>
     <row r="515" spans="1:11">
       <c r="A515" t="s">
         <v>11</v>
       </c>
       <c r="B515" s="3">
-        <v>82250.0</v>
+        <v>82000.0</v>
       </c>
       <c r="C515" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="D515" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E515" s="3">
-        <v>32890.0</v>
+        <v>31690.0</v>
       </c>
       <c r="F515" s="5">
-        <v>133</v>
+        <v>184</v>
       </c>
       <c r="G515" s="3">
-        <v>707.0</v>
+        <v>550.0</v>
       </c>
       <c r="H515" s="3">
-        <v>94031.0</v>
+        <v>101200.0</v>
       </c>
       <c r="I515" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J515" t="s">
         <v>15</v>
       </c>
       <c r="K515" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="516" spans="1:11">
       <c r="A516" t="s">
         <v>11</v>
       </c>
       <c r="B516" s="3">
-        <v>82303.0</v>
+        <v>82126.0</v>
       </c>
       <c r="C516" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D516" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E516" s="3">
-        <v>37890.0</v>
+        <v>38990.0</v>
       </c>
       <c r="F516" s="5">
-        <v>168</v>
+        <v>197</v>
       </c>
       <c r="G516" s="3">
-        <v>497.0</v>
+        <v>371.0</v>
       </c>
       <c r="H516" s="3">
-        <v>83496.0</v>
+        <v>73087.0</v>
       </c>
       <c r="I516" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J516" t="s">
         <v>15</v>
       </c>
       <c r="K516" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="517" spans="1:11">
       <c r="A517" t="s">
         <v>11</v>
       </c>
       <c r="B517" s="3">
-        <v>82400.0</v>
+        <v>82188.0</v>
       </c>
       <c r="C517" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="D517" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E517" s="3">
-        <v>33390.0</v>
+        <v>37690.0</v>
       </c>
       <c r="F517" s="5">
-        <v>129</v>
+        <v>209</v>
       </c>
       <c r="G517" s="3">
-        <v>748.0</v>
+        <v>460.0</v>
       </c>
       <c r="H517" s="3">
-        <v>96492.0</v>
+        <v>96140.0</v>
       </c>
       <c r="I517" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J517" t="s">
         <v>15</v>
       </c>
       <c r="K517" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="518" spans="1:11">
       <c r="A518" t="s">
         <v>11</v>
       </c>
       <c r="B518" s="3">
-        <v>82500.0</v>
+        <v>82200.0</v>
       </c>
       <c r="C518" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="D518" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E518" s="3">
-        <v>34590.0</v>
+        <v>40990.0</v>
       </c>
       <c r="F518" s="5">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="G518" s="3">
-        <v>527.0</v>
+        <v>442.0</v>
       </c>
       <c r="H518" s="3">
-        <v>96441.0</v>
+        <v>79560.0</v>
       </c>
       <c r="I518" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J518" t="s">
         <v>15</v>
       </c>
       <c r="K518" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="519" spans="1:11">
       <c r="A519" t="s">
         <v>11</v>
       </c>
       <c r="B519" s="3">
-        <v>81350.0</v>
+        <v>82200.0</v>
       </c>
       <c r="C519" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D519" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E519" s="3">
-        <v>32990.0</v>
+        <v>34190.0</v>
       </c>
       <c r="F519" s="5">
-        <v>131</v>
+        <v>142</v>
       </c>
       <c r="G519" s="3">
-        <v>731.0</v>
+        <v>730.0</v>
       </c>
       <c r="H519" s="3">
-        <v>95761.0</v>
+        <v>103660.0</v>
       </c>
       <c r="I519" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J519" t="s">
         <v>15</v>
       </c>
       <c r="K519" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="520" spans="1:11">
       <c r="A520" t="s">
         <v>11</v>
       </c>
       <c r="B520" s="3">
-        <v>82650.0</v>
+        <v>82250.0</v>
       </c>
       <c r="C520" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D520" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E520" s="3">
-        <v>36290.0</v>
+        <v>32890.0</v>
       </c>
       <c r="F520" s="5">
-        <v>102</v>
+        <v>133</v>
       </c>
       <c r="G520" s="3">
-        <v>728.0</v>
+        <v>707.0</v>
       </c>
       <c r="H520" s="3">
-        <v>74256.0</v>
+        <v>94031.0</v>
       </c>
       <c r="I520" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J520" t="s">
         <v>15</v>
       </c>
       <c r="K520" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="521" spans="1:11">
       <c r="A521" t="s">
         <v>11</v>
       </c>
       <c r="B521" s="3">
-        <v>81400.0</v>
+        <v>82303.0</v>
       </c>
       <c r="C521" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="D521" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E521" s="3">
-        <v>34490.0</v>
+        <v>37890.0</v>
       </c>
       <c r="F521" s="5">
-        <v>101</v>
+        <v>168</v>
       </c>
       <c r="G521" s="3">
-        <v>710.0</v>
+        <v>497.0</v>
       </c>
       <c r="H521" s="3">
-        <v>71710.0</v>
+        <v>83496.0</v>
       </c>
       <c r="I521" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J521" t="s">
         <v>15</v>
       </c>
       <c r="K521" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="522" spans="1:11">
       <c r="A522" t="s">
         <v>11</v>
       </c>
       <c r="B522" s="3">
-        <v>82800.0</v>
+        <v>82400.0</v>
       </c>
       <c r="C522" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D522" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E522" s="3">
-        <v>34290.0</v>
+        <v>33390.0</v>
       </c>
       <c r="F522" s="5">
-        <v>144</v>
+        <v>129</v>
       </c>
       <c r="G522" s="3">
-        <v>696.0</v>
+        <v>748.0</v>
       </c>
       <c r="H522" s="3">
-        <v>100224.0</v>
+        <v>96492.0</v>
       </c>
       <c r="I522" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J522" t="s">
         <v>15</v>
       </c>
       <c r="K522" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="523" spans="1:11">
       <c r="A523" t="s">
         <v>11</v>
       </c>
       <c r="B523" s="3">
-        <v>81600.0</v>
+        <v>82500.0</v>
       </c>
       <c r="C523" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="D523" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E523" s="3">
-        <v>34690.0</v>
+        <v>34590.0</v>
       </c>
       <c r="F523" s="5">
-        <v>150</v>
+        <v>183</v>
       </c>
       <c r="G523" s="3">
-        <v>642.0</v>
+        <v>527.0</v>
       </c>
       <c r="H523" s="3">
-        <v>96300.0</v>
+        <v>96441.0</v>
       </c>
       <c r="I523" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J523" t="s">
         <v>15</v>
       </c>
       <c r="K523" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="524" spans="1:11">
       <c r="A524" t="s">
         <v>11</v>
       </c>
       <c r="B524" s="3">
-        <v>82800.0</v>
+        <v>81350.0</v>
       </c>
       <c r="C524" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D524" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E524" s="3">
-        <v>34290.0</v>
+        <v>32990.0</v>
       </c>
       <c r="F524" s="5">
-        <v>144</v>
+        <v>131</v>
       </c>
       <c r="G524" s="3">
-        <v>696.0</v>
+        <v>731.0</v>
       </c>
       <c r="H524" s="3">
-        <v>100224.0</v>
+        <v>95761.0</v>
       </c>
       <c r="I524" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J524" t="s">
         <v>15</v>
       </c>
       <c r="K524" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="525" spans="1:11">
       <c r="A525" t="s">
         <v>11</v>
       </c>
       <c r="B525" s="3">
-        <v>81650.0</v>
+        <v>82650.0</v>
       </c>
       <c r="C525" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D525" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E525" s="3">
-        <v>34190.0</v>
+        <v>36290.0</v>
       </c>
       <c r="F525" s="5">
-        <v>139</v>
+        <v>102</v>
       </c>
       <c r="G525" s="3">
-        <v>704.0</v>
+        <v>728.0</v>
       </c>
       <c r="H525" s="3">
-        <v>97856.0</v>
+        <v>74256.0</v>
       </c>
       <c r="I525" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J525" t="s">
         <v>15</v>
       </c>
       <c r="K525" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="526" spans="1:11">
       <c r="A526" t="s">
         <v>11</v>
       </c>
       <c r="B526" s="3">
-        <v>83000.0</v>
+        <v>81400.0</v>
       </c>
       <c r="C526" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D526" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E526" s="3">
-        <v>34890.0</v>
+        <v>34490.0</v>
       </c>
       <c r="F526" s="5">
-        <v>144</v>
+        <v>101</v>
       </c>
       <c r="G526" s="3">
-        <v>692.0</v>
+        <v>710.0</v>
       </c>
       <c r="H526" s="3">
-        <v>99648.0</v>
+        <v>71710.0</v>
       </c>
       <c r="I526" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J526" t="s">
         <v>15</v>
       </c>
       <c r="K526" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="527" spans="1:11">
       <c r="A527" t="s">
         <v>11</v>
       </c>
       <c r="B527" s="3">
-        <v>81800.0</v>
+        <v>82800.0</v>
       </c>
       <c r="C527" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D527" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E527" s="3">
-        <v>33990.0</v>
+        <v>34290.0</v>
       </c>
       <c r="F527" s="5">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="G527" s="3">
-        <v>737.0</v>
+        <v>696.0</v>
       </c>
       <c r="H527" s="3">
-        <v>103917.0</v>
+        <v>100224.0</v>
       </c>
       <c r="I527" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J527" t="s">
         <v>15</v>
       </c>
       <c r="K527" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="528" spans="1:11">
       <c r="A528" t="s">
         <v>11</v>
       </c>
       <c r="B528" s="3">
-        <v>83064.0</v>
+        <v>81600.0</v>
       </c>
       <c r="C528" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D528" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E528" s="3">
-        <v>43990.0</v>
+        <v>34690.0</v>
       </c>
       <c r="F528" s="5">
-        <v>191</v>
+        <v>150</v>
       </c>
       <c r="G528" s="3">
-        <v>531.0</v>
+        <v>642.0</v>
       </c>
       <c r="H528" s="3">
-        <v>101421.0</v>
+        <v>96300.0</v>
       </c>
       <c r="I528" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J528" t="s">
         <v>15</v>
       </c>
       <c r="K528" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="529" spans="1:11">
       <c r="A529" t="s">
         <v>11</v>
       </c>
       <c r="B529" s="3">
-        <v>81824.0</v>
+        <v>82800.0</v>
       </c>
       <c r="C529" t="s">
-        <v>53</v>
+        <v>23</v>
       </c>
       <c r="D529" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E529" s="3">
-        <v>39190.0</v>
+        <v>34290.0</v>
       </c>
       <c r="F529" s="5">
-        <v>172</v>
+        <v>144</v>
       </c>
       <c r="G529" s="3">
-        <v>540.0</v>
+        <v>696.0</v>
       </c>
       <c r="H529" s="3">
-        <v>92880.0</v>
+        <v>100224.0</v>
       </c>
       <c r="I529" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J529" t="s">
         <v>15</v>
       </c>
       <c r="K529" t="s">
-        <v>91</v>
+        <v>16</v>
       </c>
     </row>
     <row r="530" spans="1:11">
       <c r="A530" t="s">
         <v>11</v>
       </c>
       <c r="B530" s="3">
-        <v>83300.0</v>
+        <v>81650.0</v>
       </c>
       <c r="C530" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D530" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E530" s="3">
-        <v>33990.0</v>
+        <v>34190.0</v>
       </c>
       <c r="F530" s="5">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="G530" s="3">
-        <v>688.0</v>
+        <v>704.0</v>
       </c>
       <c r="H530" s="3">
-        <v>91504.0</v>
+        <v>97856.0</v>
       </c>
       <c r="I530" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J530" t="s">
         <v>15</v>
       </c>
       <c r="K530" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="531" spans="1:11">
       <c r="A531" t="s">
         <v>11</v>
       </c>
       <c r="B531" s="3">
-        <v>81900.0</v>
+        <v>83000.0</v>
       </c>
       <c r="C531" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D531" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E531" s="3">
-        <v>33990.0</v>
+        <v>34890.0</v>
       </c>
       <c r="F531" s="5">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="G531" s="3">
-        <v>737.0</v>
+        <v>692.0</v>
       </c>
       <c r="H531" s="3">
-        <v>104654.0</v>
+        <v>99648.0</v>
       </c>
       <c r="I531" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J531" t="s">
         <v>15</v>
       </c>
       <c r="K531" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="532" spans="1:11">
       <c r="A532" t="s">
         <v>11</v>
       </c>
       <c r="B532" s="3">
-        <v>82000.0</v>
+        <v>81800.0</v>
       </c>
       <c r="C532" t="s">
         <v>23</v>
       </c>
       <c r="D532" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E532" s="3">
-        <v>31690.0</v>
+        <v>33990.0</v>
       </c>
       <c r="F532" s="5">
-        <v>184</v>
+        <v>141</v>
       </c>
       <c r="G532" s="3">
-        <v>550.0</v>
+        <v>737.0</v>
       </c>
       <c r="H532" s="3">
-        <v>101200.0</v>
+        <v>103917.0</v>
       </c>
       <c r="I532" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J532" t="s">
         <v>15</v>
       </c>
       <c r="K532" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="533" spans="1:11">
       <c r="A533" t="s">
         <v>11</v>
       </c>
       <c r="B533" s="3">
-        <v>82126.0</v>
+        <v>83064.0</v>
       </c>
       <c r="C533" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="D533" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E533" s="3">
-        <v>38990.0</v>
+        <v>43990.0</v>
       </c>
       <c r="F533" s="5">
-        <v>197</v>
+        <v>191</v>
       </c>
       <c r="G533" s="3">
-        <v>371.0</v>
+        <v>531.0</v>
       </c>
       <c r="H533" s="3">
-        <v>73087.0</v>
+        <v>101421.0</v>
       </c>
       <c r="I533" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J533" t="s">
         <v>15</v>
       </c>
       <c r="K533" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="534" spans="1:11">
       <c r="A534" t="s">
         <v>11</v>
       </c>
       <c r="B534" s="3">
-        <v>82188.0</v>
+        <v>81824.0</v>
       </c>
       <c r="C534" t="s">
-        <v>36</v>
+        <v>53</v>
       </c>
       <c r="D534" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E534" s="3">
-        <v>37690.0</v>
+        <v>39190.0</v>
       </c>
       <c r="F534" s="5">
-        <v>209</v>
+        <v>172</v>
       </c>
       <c r="G534" s="3">
-        <v>460.0</v>
+        <v>540.0</v>
       </c>
       <c r="H534" s="3">
-        <v>96140.0</v>
+        <v>92880.0</v>
       </c>
       <c r="I534" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J534" t="s">
         <v>15</v>
       </c>
       <c r="K534" t="s">
-        <v>16</v>
+        <v>91</v>
       </c>
     </row>
     <row r="535" spans="1:11">
       <c r="A535" t="s">
         <v>11</v>
       </c>
       <c r="B535" s="3">
-        <v>82200.0</v>
+        <v>83300.0</v>
       </c>
       <c r="C535" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D535" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E535" s="3">
-        <v>40990.0</v>
+        <v>33990.0</v>
       </c>
       <c r="F535" s="5">
-        <v>180</v>
+        <v>133</v>
       </c>
       <c r="G535" s="3">
-        <v>442.0</v>
+        <v>688.0</v>
       </c>
       <c r="H535" s="3">
-        <v>79560.0</v>
+        <v>91504.0</v>
       </c>
       <c r="I535" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J535" t="s">
         <v>15</v>
       </c>
       <c r="K535" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="536" spans="1:11">
       <c r="A536" t="s">
         <v>11</v>
       </c>
       <c r="B536" s="3">
-        <v>82200.0</v>
+        <v>81900.0</v>
       </c>
       <c r="C536" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D536" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E536" s="3">
-        <v>34190.0</v>
+        <v>33990.0</v>
       </c>
       <c r="F536" s="5">
         <v>142</v>
       </c>
       <c r="G536" s="3">
-        <v>730.0</v>
+        <v>737.0</v>
       </c>
       <c r="H536" s="3">
-        <v>103660.0</v>
+        <v>104654.0</v>
       </c>
       <c r="I536" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J536" t="s">
         <v>15</v>
       </c>
       <c r="K536" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="537" spans="1:11">
       <c r="A537" t="s">
         <v>11</v>
       </c>
       <c r="B537" s="3">
-        <v>81000.0</v>
+        <v>80452.0</v>
       </c>
       <c r="C537" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="D537" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E537" s="3">
-        <v>31190.0</v>
+        <v>33790.0</v>
       </c>
       <c r="F537" s="5">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="G537" s="3">
-        <v>643.0</v>
+        <v>704.0</v>
       </c>
       <c r="H537" s="3">
-        <v>102880.0</v>
+        <v>109120.0</v>
       </c>
       <c r="I537" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J537" t="s">
         <v>15</v>
       </c>
       <c r="K537" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="538" spans="1:11">
       <c r="A538" t="s">
         <v>11</v>
       </c>
       <c r="B538" s="3">
-        <v>81012.0</v>
+        <v>80500.0</v>
       </c>
       <c r="C538" t="s">
-        <v>69</v>
+        <v>12</v>
       </c>
       <c r="D538" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E538" s="3">
-        <v>37490.0</v>
+        <v>42490.0</v>
       </c>
       <c r="F538" s="5">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="G538" s="3">
-        <v>546.0</v>
+        <v>424.0</v>
       </c>
       <c r="H538" s="3">
-        <v>90090.0</v>
+        <v>71232.0</v>
       </c>
       <c r="I538" s="7" t="s">
-        <v>70</v>
+        <v>14</v>
       </c>
       <c r="J538" t="s">
         <v>15</v>
       </c>
       <c r="K538" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="539" spans="1:11">
       <c r="A539" t="s">
         <v>11</v>
       </c>
       <c r="B539" s="3">
-        <v>81281.0</v>
+        <v>80550.0</v>
       </c>
       <c r="C539" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="D539" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E539" s="3">
-        <v>36590.0</v>
+        <v>32990.0</v>
       </c>
       <c r="F539" s="5">
-        <v>213</v>
+        <v>122</v>
       </c>
       <c r="G539" s="3">
-        <v>499.0</v>
+        <v>798.0</v>
       </c>
       <c r="H539" s="3">
-        <v>106287.0</v>
+        <v>97356.0</v>
       </c>
       <c r="I539" s="7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="J539" t="s">
         <v>15</v>
       </c>
       <c r="K539" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="540" spans="1:11">
       <c r="A540" t="s">
         <v>11</v>
       </c>
       <c r="B540" s="3">
-        <v>81300.0</v>
+        <v>80677.0</v>
       </c>
       <c r="C540" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="D540" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E540" s="3">
-        <v>33990.0</v>
+        <v>33890.0</v>
       </c>
       <c r="F540" s="5">
-        <v>147</v>
+        <v>156</v>
       </c>
       <c r="G540" s="3">
-        <v>647.0</v>
+        <v>699.0</v>
       </c>
       <c r="H540" s="3">
-        <v>95109.0</v>
+        <v>109044.0</v>
       </c>
       <c r="I540" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J540" t="s">
         <v>15</v>
       </c>
       <c r="K540" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="541" spans="1:11">
       <c r="A541" t="s">
         <v>11</v>
       </c>
       <c r="B541" s="3">
-        <v>79150.0</v>
+        <v>80850.0</v>
       </c>
       <c r="C541" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D541" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E541" s="3">
-        <v>33190.0</v>
+        <v>32890.0</v>
       </c>
       <c r="F541" s="5">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="G541" s="3">
-        <v>639.0</v>
+        <v>635.0</v>
       </c>
       <c r="H541" s="3">
-        <v>96489.0</v>
+        <v>95250.0</v>
       </c>
       <c r="I541" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J541" t="s">
         <v>15</v>
       </c>
       <c r="K541" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="542" spans="1:11">
       <c r="A542" t="s">
         <v>11</v>
       </c>
       <c r="B542" s="3">
-        <v>79200.0</v>
+        <v>81000.0</v>
       </c>
       <c r="C542" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="D542" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E542" s="3">
-        <v>38990.0</v>
+        <v>31190.0</v>
       </c>
       <c r="F542" s="5">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="G542" s="3">
-        <v>522.0</v>
+        <v>643.0</v>
       </c>
       <c r="H542" s="3">
-        <v>85086.0</v>
+        <v>102880.0</v>
       </c>
       <c r="I542" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J542" t="s">
         <v>15</v>
       </c>
       <c r="K542" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="543" spans="1:11">
       <c r="A543" t="s">
         <v>11</v>
       </c>
       <c r="B543" s="3">
-        <v>79600.0</v>
+        <v>81012.0</v>
       </c>
       <c r="C543" t="s">
-        <v>22</v>
+        <v>70</v>
       </c>
       <c r="D543" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E543" s="3">
-        <v>34590.0</v>
+        <v>37490.0</v>
       </c>
       <c r="F543" s="5">
-        <v>198</v>
+        <v>165</v>
       </c>
       <c r="G543" s="3">
-        <v>502.0</v>
+        <v>546.0</v>
       </c>
       <c r="H543" s="3">
-        <v>99396.0</v>
+        <v>90090.0</v>
       </c>
       <c r="I543" s="7" t="s">
-        <v>18</v>
+        <v>71</v>
       </c>
       <c r="J543" t="s">
         <v>15</v>
       </c>
       <c r="K543" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
     </row>
     <row r="544" spans="1:11">
       <c r="A544" t="s">
         <v>11</v>
       </c>
       <c r="B544" s="3">
-        <v>80000.0</v>
+        <v>81281.0</v>
       </c>
       <c r="C544" t="s">
-        <v>19</v>
+        <v>36</v>
       </c>
       <c r="D544" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E544" s="3">
-        <v>43950.0</v>
+        <v>36590.0</v>
       </c>
       <c r="F544" s="5">
-        <v>168</v>
+        <v>213</v>
       </c>
       <c r="G544" s="3">
-        <v>423.0</v>
+        <v>499.0</v>
       </c>
       <c r="H544" s="3">
-        <v>71064.0</v>
+        <v>106287.0</v>
       </c>
       <c r="I544" s="7" t="s">
-        <v>14</v>
+        <v>37</v>
       </c>
       <c r="J544" t="s">
         <v>15</v>
       </c>
       <c r="K544" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="545" spans="1:11">
       <c r="A545" t="s">
         <v>11</v>
       </c>
       <c r="B545" s="3">
-        <v>80228.0</v>
+        <v>81300.0</v>
       </c>
       <c r="C545" t="s">
-        <v>93</v>
+        <v>23</v>
       </c>
       <c r="D545" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E545" s="3">
-        <v>39390.0</v>
+        <v>33990.0</v>
       </c>
       <c r="F545" s="5">
-        <v>167</v>
+        <v>147</v>
       </c>
       <c r="G545" s="3">
-        <v>581.0</v>
+        <v>647.0</v>
       </c>
       <c r="H545" s="3">
-        <v>97027.0</v>
+        <v>95109.0</v>
       </c>
       <c r="I545" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J545" t="s">
         <v>15</v>
       </c>
       <c r="K545" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="546" spans="1:11">
       <c r="A546" t="s">
         <v>11</v>
       </c>
       <c r="B546" s="3">
-        <v>80400.0</v>
+        <v>79150.0</v>
       </c>
       <c r="C546" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D546" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E546" s="3">
-        <v>35990.0</v>
+        <v>33190.0</v>
       </c>
       <c r="F546" s="5">
-        <v>200</v>
+        <v>151</v>
       </c>
       <c r="G546" s="3">
-        <v>549.0</v>
+        <v>639.0</v>
       </c>
       <c r="H546" s="3">
-        <v>109800.0</v>
+        <v>96489.0</v>
       </c>
       <c r="I546" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J546" t="s">
         <v>15</v>
       </c>
       <c r="K546" t="s">
-        <v>94</v>
+        <v>16</v>
       </c>
     </row>
     <row r="547" spans="1:11">
       <c r="A547" t="s">
         <v>11</v>
       </c>
       <c r="B547" s="3">
-        <v>80452.0</v>
+        <v>79200.0</v>
       </c>
       <c r="C547" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D547" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E547" s="3">
-        <v>33790.0</v>
+        <v>38990.0</v>
       </c>
       <c r="F547" s="5">
-        <v>155</v>
+        <v>163</v>
       </c>
       <c r="G547" s="3">
-        <v>704.0</v>
+        <v>522.0</v>
       </c>
       <c r="H547" s="3">
-        <v>109120.0</v>
+        <v>85086.0</v>
       </c>
       <c r="I547" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J547" t="s">
         <v>15</v>
       </c>
       <c r="K547" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="548" spans="1:11">
       <c r="A548" t="s">
         <v>11</v>
       </c>
       <c r="B548" s="3">
-        <v>80500.0</v>
+        <v>79600.0</v>
       </c>
       <c r="C548" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="D548" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E548" s="3">
-        <v>42490.0</v>
+        <v>34590.0</v>
       </c>
       <c r="F548" s="5">
-        <v>168</v>
+        <v>198</v>
       </c>
       <c r="G548" s="3">
-        <v>424.0</v>
+        <v>502.0</v>
       </c>
       <c r="H548" s="3">
-        <v>71232.0</v>
+        <v>99396.0</v>
       </c>
       <c r="I548" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J548" t="s">
         <v>15</v>
       </c>
       <c r="K548" t="s">
-        <v>16</v>
+        <v>92</v>
       </c>
     </row>
     <row r="549" spans="1:11">
       <c r="A549" t="s">
         <v>11</v>
       </c>
       <c r="B549" s="3">
-        <v>80550.0</v>
+        <v>80000.0</v>
       </c>
       <c r="C549" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="D549" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E549" s="3">
-        <v>32990.0</v>
+        <v>43950.0</v>
       </c>
       <c r="F549" s="5">
-        <v>122</v>
+        <v>168</v>
       </c>
       <c r="G549" s="3">
-        <v>798.0</v>
+        <v>423.0</v>
       </c>
       <c r="H549" s="3">
-        <v>97356.0</v>
+        <v>71064.0</v>
       </c>
       <c r="I549" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J549" t="s">
         <v>15</v>
       </c>
       <c r="K549" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="550" spans="1:11">
       <c r="A550" t="s">
         <v>11</v>
       </c>
       <c r="B550" s="3">
-        <v>80677.0</v>
+        <v>80228.0</v>
       </c>
       <c r="C550" t="s">
-        <v>23</v>
+        <v>93</v>
       </c>
       <c r="D550" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E550" s="3">
-        <v>33890.0</v>
+        <v>39390.0</v>
       </c>
       <c r="F550" s="5">
-        <v>156</v>
+        <v>167</v>
       </c>
       <c r="G550" s="3">
-        <v>699.0</v>
+        <v>581.0</v>
       </c>
       <c r="H550" s="3">
-        <v>109044.0</v>
+        <v>97027.0</v>
       </c>
       <c r="I550" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J550" t="s">
         <v>15</v>
       </c>
       <c r="K550" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="551" spans="1:11">
       <c r="A551" t="s">
         <v>11</v>
       </c>
       <c r="B551" s="3">
-        <v>80850.0</v>
+        <v>80400.0</v>
       </c>
       <c r="C551" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D551" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E551" s="3">
-        <v>32890.0</v>
+        <v>35990.0</v>
       </c>
       <c r="F551" s="5">
-        <v>150</v>
+        <v>200</v>
       </c>
       <c r="G551" s="3">
-        <v>635.0</v>
+        <v>549.0</v>
       </c>
       <c r="H551" s="3">
-        <v>95250.0</v>
+        <v>109800.0</v>
       </c>
       <c r="I551" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J551" t="s">
         <v>15</v>
       </c>
       <c r="K551" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
     </row>
     <row r="552" spans="1:11">
       <c r="A552" t="s">
         <v>11</v>
       </c>
       <c r="B552" s="3">
-        <v>78700.0</v>
+        <v>77550.0</v>
       </c>
       <c r="C552" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D552" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E552" s="3">
         <v>32390.0</v>
       </c>
       <c r="F552" s="5">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="G552" s="3">
-        <v>654.0</v>
+        <v>644.0</v>
       </c>
       <c r="H552" s="3">
-        <v>98754.0</v>
+        <v>99176.0</v>
       </c>
       <c r="I552" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J552" t="s">
         <v>15</v>
       </c>
       <c r="K552" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="553" spans="1:11">
       <c r="A553" t="s">
         <v>11</v>
       </c>
       <c r="B553" s="3">
-        <v>78750.0</v>
+        <v>77900.0</v>
       </c>
       <c r="C553" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D553" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E553" s="3">
-        <v>32490.0</v>
+        <v>31190.0</v>
       </c>
       <c r="F553" s="5">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="G553" s="3">
-        <v>653.0</v>
+        <v>668.0</v>
       </c>
       <c r="H553" s="3">
-        <v>97950.0</v>
+        <v>102872.0</v>
       </c>
       <c r="I553" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J553" t="s">
         <v>15</v>
       </c>
       <c r="K553" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="554" spans="1:11">
       <c r="A554" t="s">
         <v>11</v>
       </c>
       <c r="B554" s="3">
-        <v>78850.0</v>
+        <v>78100.0</v>
       </c>
       <c r="C554" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="D554" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E554" s="3">
-        <v>32790.0</v>
+        <v>36190.0</v>
       </c>
       <c r="F554" s="5">
-        <v>147</v>
+        <v>210</v>
       </c>
       <c r="G554" s="3">
-        <v>647.0</v>
+        <v>482.0</v>
       </c>
       <c r="H554" s="3">
-        <v>95109.0</v>
+        <v>101220.0</v>
       </c>
       <c r="I554" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J554" t="s">
         <v>15</v>
       </c>
       <c r="K554" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="555" spans="1:11">
       <c r="A555" t="s">
         <v>11</v>
       </c>
       <c r="B555" s="3">
-        <v>78950.0</v>
+        <v>78250.0</v>
       </c>
       <c r="C555" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D555" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E555" s="3">
-        <v>32990.0</v>
+        <v>31190.0</v>
       </c>
       <c r="F555" s="5">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="G555" s="3">
-        <v>643.0</v>
+        <v>699.0</v>
       </c>
       <c r="H555" s="3">
-        <v>97093.0</v>
+        <v>108345.0</v>
       </c>
       <c r="I555" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J555" t="s">
         <v>15</v>
       </c>
       <c r="K555" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="556" spans="1:11">
       <c r="A556" t="s">
         <v>11</v>
       </c>
       <c r="B556" s="3">
-        <v>79100.0</v>
+        <v>78500.0</v>
       </c>
       <c r="C556" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D556" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E556" s="3">
-        <v>32390.0</v>
+        <v>33190.0</v>
       </c>
       <c r="F556" s="5">
-        <v>139</v>
+        <v>116</v>
       </c>
       <c r="G556" s="3">
-        <v>672.0</v>
+        <v>702.0</v>
       </c>
       <c r="H556" s="3">
-        <v>93408.0</v>
+        <v>81432.0</v>
       </c>
       <c r="I556" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J556" t="s">
         <v>15</v>
       </c>
       <c r="K556" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="557" spans="1:11">
       <c r="A557" t="s">
         <v>11</v>
       </c>
       <c r="B557" s="3">
-        <v>76650.0</v>
+        <v>78700.0</v>
       </c>
       <c r="C557" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D557" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E557" s="3">
-        <v>32290.0</v>
+        <v>32390.0</v>
       </c>
       <c r="F557" s="5">
         <v>151</v>
       </c>
       <c r="G557" s="3">
-        <v>640.0</v>
+        <v>654.0</v>
       </c>
       <c r="H557" s="3">
-        <v>96640.0</v>
+        <v>98754.0</v>
       </c>
       <c r="I557" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J557" t="s">
         <v>15</v>
       </c>
       <c r="K557" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="558" spans="1:11">
       <c r="A558" t="s">
         <v>11</v>
       </c>
       <c r="B558" s="3">
-        <v>76700.0</v>
+        <v>78750.0</v>
       </c>
       <c r="C558" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D558" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E558" s="3">
-        <v>31990.0</v>
+        <v>32490.0</v>
       </c>
       <c r="F558" s="5">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="G558" s="3">
-        <v>652.0</v>
+        <v>653.0</v>
       </c>
       <c r="H558" s="3">
-        <v>98452.0</v>
+        <v>97950.0</v>
       </c>
       <c r="I558" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J558" t="s">
         <v>15</v>
       </c>
       <c r="K558" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="559" spans="1:11">
       <c r="A559" t="s">
         <v>11</v>
       </c>
       <c r="B559" s="3">
-        <v>77003.0</v>
+        <v>78850.0</v>
       </c>
       <c r="C559" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D559" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E559" s="3">
-        <v>29490.0</v>
+        <v>32790.0</v>
       </c>
       <c r="F559" s="5">
-        <v>185</v>
+        <v>147</v>
       </c>
       <c r="G559" s="3">
-        <v>594.0</v>
+        <v>647.0</v>
       </c>
       <c r="H559" s="3">
-        <v>109890.0</v>
+        <v>95109.0</v>
       </c>
       <c r="I559" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J559" t="s">
         <v>15</v>
       </c>
       <c r="K559" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="560" spans="1:11">
       <c r="A560" t="s">
         <v>11</v>
       </c>
       <c r="B560" s="3">
-        <v>77150.0</v>
+        <v>78950.0</v>
       </c>
       <c r="C560" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D560" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E560" s="3">
-        <v>31390.0</v>
+        <v>32990.0</v>
       </c>
       <c r="F560" s="5">
-        <v>125</v>
+        <v>151</v>
       </c>
       <c r="G560" s="3">
-        <v>668.0</v>
+        <v>643.0</v>
       </c>
       <c r="H560" s="3">
-        <v>83500.0</v>
+        <v>97093.0</v>
       </c>
       <c r="I560" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J560" t="s">
         <v>15</v>
       </c>
       <c r="K560" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="561" spans="1:11">
       <c r="A561" t="s">
         <v>11</v>
       </c>
       <c r="B561" s="3">
-        <v>77300.0</v>
+        <v>79100.0</v>
       </c>
       <c r="C561" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D561" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E561" s="3">
-        <v>32690.0</v>
+        <v>32390.0</v>
       </c>
       <c r="F561" s="5">
-        <v>156</v>
+        <v>139</v>
       </c>
       <c r="G561" s="3">
-        <v>655.0</v>
+        <v>672.0</v>
       </c>
       <c r="H561" s="3">
-        <v>102180.0</v>
+        <v>93408.0</v>
       </c>
       <c r="I561" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J561" t="s">
         <v>15</v>
       </c>
       <c r="K561" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="562" spans="1:11">
       <c r="A562" t="s">
         <v>11</v>
       </c>
       <c r="B562" s="3">
-        <v>77550.0</v>
+        <v>76650.0</v>
       </c>
       <c r="C562" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D562" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E562" s="3">
-        <v>32390.0</v>
+        <v>32290.0</v>
       </c>
       <c r="F562" s="5">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="G562" s="3">
-        <v>644.0</v>
+        <v>640.0</v>
       </c>
       <c r="H562" s="3">
-        <v>99176.0</v>
+        <v>96640.0</v>
       </c>
       <c r="I562" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J562" t="s">
         <v>15</v>
       </c>
       <c r="K562" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="563" spans="1:11">
       <c r="A563" t="s">
         <v>11</v>
       </c>
       <c r="B563" s="3">
-        <v>77900.0</v>
+        <v>76700.0</v>
       </c>
       <c r="C563" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D563" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E563" s="3">
-        <v>31190.0</v>
+        <v>31990.0</v>
       </c>
       <c r="F563" s="5">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="G563" s="3">
-        <v>668.0</v>
+        <v>652.0</v>
       </c>
       <c r="H563" s="3">
-        <v>102872.0</v>
+        <v>98452.0</v>
       </c>
       <c r="I563" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J563" t="s">
         <v>15</v>
       </c>
       <c r="K563" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="564" spans="1:11">
       <c r="A564" t="s">
         <v>11</v>
       </c>
       <c r="B564" s="3">
-        <v>78100.0</v>
+        <v>77003.0</v>
       </c>
       <c r="C564" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="D564" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E564" s="3">
-        <v>36190.0</v>
+        <v>29490.0</v>
       </c>
       <c r="F564" s="5">
-        <v>210</v>
+        <v>185</v>
       </c>
       <c r="G564" s="3">
-        <v>482.0</v>
+        <v>594.0</v>
       </c>
       <c r="H564" s="3">
-        <v>101220.0</v>
+        <v>109890.0</v>
       </c>
       <c r="I564" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J564" t="s">
         <v>15</v>
       </c>
       <c r="K564" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="565" spans="1:11">
       <c r="A565" t="s">
         <v>11</v>
       </c>
       <c r="B565" s="3">
-        <v>78250.0</v>
+        <v>77150.0</v>
       </c>
       <c r="C565" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D565" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E565" s="3">
-        <v>31190.0</v>
+        <v>31390.0</v>
       </c>
       <c r="F565" s="5">
-        <v>155</v>
+        <v>125</v>
       </c>
       <c r="G565" s="3">
-        <v>699.0</v>
+        <v>668.0</v>
       </c>
       <c r="H565" s="3">
-        <v>108345.0</v>
+        <v>83500.0</v>
       </c>
       <c r="I565" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J565" t="s">
         <v>15</v>
       </c>
       <c r="K565" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="566" spans="1:11">
       <c r="A566" t="s">
         <v>11</v>
       </c>
       <c r="B566" s="3">
-        <v>78500.0</v>
+        <v>77300.0</v>
       </c>
       <c r="C566" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D566" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E566" s="3">
-        <v>33190.0</v>
+        <v>32690.0</v>
       </c>
       <c r="F566" s="5">
-        <v>116</v>
+        <v>156</v>
       </c>
       <c r="G566" s="3">
-        <v>702.0</v>
+        <v>655.0</v>
       </c>
       <c r="H566" s="3">
-        <v>81432.0</v>
+        <v>102180.0</v>
       </c>
       <c r="I566" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J566" t="s">
         <v>15</v>
       </c>
       <c r="K566" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="567" spans="1:11">
       <c r="A567" t="s">
         <v>11</v>
       </c>
       <c r="B567" s="3">
-        <v>75900.0</v>
+        <v>75000.0</v>
       </c>
       <c r="C567" t="s">
         <v>12</v>
       </c>
       <c r="D567" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E567" s="3">
-        <v>35790.0</v>
+        <v>33990.0</v>
       </c>
       <c r="F567" s="5">
-        <v>126</v>
+        <v>176</v>
       </c>
       <c r="G567" s="3">
-        <v>618.0</v>
+        <v>513.0</v>
       </c>
       <c r="H567" s="3">
-        <v>77868.0</v>
+        <v>90288.0</v>
       </c>
       <c r="I567" s="7" t="s">
-        <v>44</v>
+        <v>14</v>
       </c>
       <c r="J567" t="s">
         <v>15</v>
       </c>
       <c r="K567" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="568" spans="1:11">
       <c r="A568" t="s">
         <v>11</v>
       </c>
       <c r="B568" s="3">
-        <v>76200.0</v>
+        <v>75000.0</v>
       </c>
       <c r="C568" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D568" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E568" s="3">
-        <v>30990.0</v>
+        <v>31290.0</v>
       </c>
       <c r="F568" s="5">
-        <v>134</v>
+        <v>117</v>
       </c>
       <c r="G568" s="3">
-        <v>698.0</v>
+        <v>683.0</v>
       </c>
       <c r="H568" s="3">
-        <v>93532.0</v>
+        <v>79911.0</v>
       </c>
       <c r="I568" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J568" t="s">
         <v>15</v>
       </c>
       <c r="K568" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="569" spans="1:11">
       <c r="A569" t="s">
         <v>11</v>
       </c>
       <c r="B569" s="3">
-        <v>76450.0</v>
+        <v>75100.0</v>
       </c>
       <c r="C569" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D569" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E569" s="3">
-        <v>31390.0</v>
+        <v>30690.0</v>
       </c>
       <c r="F569" s="5">
-        <v>151</v>
+        <v>118</v>
       </c>
       <c r="G569" s="3">
-        <v>638.0</v>
+        <v>724.0</v>
       </c>
       <c r="H569" s="3">
-        <v>96338.0</v>
+        <v>85432.0</v>
       </c>
       <c r="I569" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J569" t="s">
         <v>15</v>
       </c>
       <c r="K569" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="570" spans="1:11">
       <c r="A570" t="s">
         <v>11</v>
       </c>
       <c r="B570" s="3">
-        <v>76450.0</v>
+        <v>75126.0</v>
       </c>
       <c r="C570" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="D570" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E570" s="3">
-        <v>31690.0</v>
+        <v>36790.0</v>
       </c>
       <c r="F570" s="5">
-        <v>151</v>
+        <v>190</v>
       </c>
       <c r="G570" s="3">
-        <v>641.0</v>
+        <v>445.0</v>
       </c>
       <c r="H570" s="3">
-        <v>96791.0</v>
+        <v>84550.0</v>
       </c>
       <c r="I570" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J570" t="s">
         <v>15</v>
       </c>
       <c r="K570" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="571" spans="1:11">
       <c r="A571" t="s">
         <v>11</v>
       </c>
       <c r="B571" s="3">
-        <v>76492.0</v>
+        <v>75300.0</v>
       </c>
       <c r="C571" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D571" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E571" s="3">
-        <v>38190.0</v>
+        <v>37990.0</v>
       </c>
       <c r="F571" s="5">
-        <v>180</v>
+        <v>194</v>
       </c>
       <c r="G571" s="3">
-        <v>469.0</v>
+        <v>475.0</v>
       </c>
       <c r="H571" s="3">
-        <v>84420.0</v>
+        <v>92150.0</v>
       </c>
       <c r="I571" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J571" t="s">
         <v>15</v>
       </c>
       <c r="K571" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="572" spans="1:11">
       <c r="A572" t="s">
         <v>11</v>
       </c>
       <c r="B572" s="3">
-        <v>76600.0</v>
+        <v>75900.0</v>
       </c>
       <c r="C572" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D572" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E572" s="3">
-        <v>31790.0</v>
+        <v>35790.0</v>
       </c>
       <c r="F572" s="5">
-        <v>114</v>
+        <v>126</v>
       </c>
       <c r="G572" s="3">
-        <v>693.0</v>
+        <v>618.0</v>
       </c>
       <c r="H572" s="3">
-        <v>79002.0</v>
+        <v>77868.0</v>
       </c>
       <c r="I572" s="7" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="J572" t="s">
         <v>15</v>
       </c>
       <c r="K572" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="573" spans="1:11">
       <c r="A573" t="s">
         <v>11</v>
       </c>
       <c r="B573" s="3">
-        <v>74300.0</v>
+        <v>76200.0</v>
       </c>
       <c r="C573" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D573" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E573" s="3">
-        <v>36990.0</v>
+        <v>30990.0</v>
       </c>
       <c r="F573" s="5">
-        <v>166</v>
+        <v>134</v>
       </c>
       <c r="G573" s="3">
-        <v>450.0</v>
+        <v>698.0</v>
       </c>
       <c r="H573" s="3">
-        <v>74700.0</v>
+        <v>93532.0</v>
       </c>
       <c r="I573" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J573" t="s">
         <v>15</v>
       </c>
       <c r="K573" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="574" spans="1:11">
       <c r="A574" t="s">
         <v>11</v>
       </c>
       <c r="B574" s="3">
-        <v>74500.0</v>
+        <v>76450.0</v>
       </c>
       <c r="C574" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D574" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E574" s="3">
-        <v>33990.0</v>
+        <v>31390.0</v>
       </c>
       <c r="F574" s="5">
-        <v>180</v>
+        <v>151</v>
       </c>
       <c r="G574" s="3">
-        <v>484.0</v>
+        <v>638.0</v>
       </c>
       <c r="H574" s="3">
-        <v>87120.0</v>
+        <v>96338.0</v>
       </c>
       <c r="I574" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J574" t="s">
         <v>15</v>
       </c>
       <c r="K574" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="575" spans="1:11">
       <c r="A575" t="s">
         <v>11</v>
       </c>
       <c r="B575" s="3">
-        <v>74850.0</v>
+        <v>76450.0</v>
       </c>
       <c r="C575" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D575" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E575" s="3">
-        <v>30990.0</v>
+        <v>31690.0</v>
       </c>
       <c r="F575" s="5">
-        <v>117</v>
+        <v>151</v>
       </c>
       <c r="G575" s="3">
-        <v>748.0</v>
+        <v>641.0</v>
       </c>
       <c r="H575" s="3">
-        <v>87516.0</v>
+        <v>96791.0</v>
       </c>
       <c r="I575" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J575" t="s">
         <v>15</v>
       </c>
       <c r="K575" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="576" spans="1:11">
       <c r="A576" t="s">
         <v>11</v>
       </c>
       <c r="B576" s="3">
-        <v>75000.0</v>
+        <v>76492.0</v>
       </c>
       <c r="C576" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D576" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E576" s="3">
-        <v>36990.0</v>
+        <v>38190.0</v>
       </c>
       <c r="F576" s="5">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="G576" s="3">
-        <v>484.0</v>
+        <v>469.0</v>
       </c>
       <c r="H576" s="3">
-        <v>85184.0</v>
+        <v>84420.0</v>
       </c>
       <c r="I576" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J576" t="s">
         <v>15</v>
       </c>
       <c r="K576" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="577" spans="1:11">
       <c r="A577" t="s">
         <v>11</v>
       </c>
       <c r="B577" s="3">
-        <v>75000.0</v>
+        <v>76600.0</v>
       </c>
       <c r="C577" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D577" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E577" s="3">
-        <v>33990.0</v>
+        <v>31790.0</v>
       </c>
       <c r="F577" s="5">
-        <v>176</v>
+        <v>114</v>
       </c>
       <c r="G577" s="3">
-        <v>513.0</v>
+        <v>693.0</v>
       </c>
       <c r="H577" s="3">
-        <v>90288.0</v>
+        <v>79002.0</v>
       </c>
       <c r="I577" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J577" t="s">
         <v>15</v>
       </c>
       <c r="K577" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="578" spans="1:11">
       <c r="A578" t="s">
         <v>11</v>
       </c>
       <c r="B578" s="3">
-        <v>75000.0</v>
+        <v>74300.0</v>
       </c>
       <c r="C578" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="D578" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E578" s="3">
-        <v>31290.0</v>
+        <v>36990.0</v>
       </c>
       <c r="F578" s="5">
-        <v>117</v>
+        <v>166</v>
       </c>
       <c r="G578" s="3">
-        <v>683.0</v>
+        <v>450.0</v>
       </c>
       <c r="H578" s="3">
-        <v>79911.0</v>
+        <v>74700.0</v>
       </c>
       <c r="I578" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J578" t="s">
         <v>15</v>
       </c>
       <c r="K578" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="579" spans="1:11">
       <c r="A579" t="s">
         <v>11</v>
       </c>
       <c r="B579" s="3">
-        <v>75100.0</v>
+        <v>74500.0</v>
       </c>
       <c r="C579" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="D579" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E579" s="3">
-        <v>30690.0</v>
+        <v>33990.0</v>
       </c>
       <c r="F579" s="5">
-        <v>118</v>
+        <v>180</v>
       </c>
       <c r="G579" s="3">
-        <v>724.0</v>
+        <v>484.0</v>
       </c>
       <c r="H579" s="3">
-        <v>85432.0</v>
+        <v>87120.0</v>
       </c>
       <c r="I579" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J579" t="s">
         <v>15</v>
       </c>
       <c r="K579" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="580" spans="1:11">
       <c r="A580" t="s">
         <v>11</v>
       </c>
       <c r="B580" s="3">
-        <v>75126.0</v>
+        <v>74850.0</v>
       </c>
       <c r="C580" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D580" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E580" s="3">
-        <v>36790.0</v>
+        <v>30990.0</v>
       </c>
       <c r="F580" s="5">
-        <v>190</v>
+        <v>117</v>
       </c>
       <c r="G580" s="3">
-        <v>445.0</v>
+        <v>748.0</v>
       </c>
       <c r="H580" s="3">
-        <v>84550.0</v>
+        <v>87516.0</v>
       </c>
       <c r="I580" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J580" t="s">
         <v>15</v>
       </c>
       <c r="K580" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="581" spans="1:11">
       <c r="A581" t="s">
         <v>11</v>
       </c>
       <c r="B581" s="3">
-        <v>75300.0</v>
+        <v>75000.0</v>
       </c>
       <c r="C581" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D581" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E581" s="3">
-        <v>37990.0</v>
+        <v>36990.0</v>
       </c>
       <c r="F581" s="5">
-        <v>194</v>
+        <v>176</v>
       </c>
       <c r="G581" s="3">
-        <v>475.0</v>
+        <v>484.0</v>
       </c>
       <c r="H581" s="3">
-        <v>92150.0</v>
+        <v>85184.0</v>
       </c>
       <c r="I581" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J581" t="s">
         <v>15</v>
       </c>
       <c r="K581" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="582" spans="1:11">
       <c r="A582" t="s">
         <v>11</v>
       </c>
       <c r="B582" s="3">
         <v>73400.0</v>
       </c>
       <c r="C582" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D582" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E582" s="3">
         <v>30590.0</v>
       </c>
       <c r="F582" s="5">
         <v>131</v>
       </c>
       <c r="G582" s="3">
         <v>666.0</v>
       </c>
       <c r="H582" s="3">
         <v>87246.0</v>
       </c>
       <c r="I582" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J582" t="s">
         <v>15</v>
       </c>
       <c r="K582" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="583" spans="1:11">
       <c r="A583" t="s">
         <v>11</v>
       </c>
       <c r="B583" s="3">
         <v>73450.0</v>
       </c>
       <c r="C583" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D583" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E583" s="3">
         <v>30890.0</v>
       </c>
       <c r="F583" s="5">
         <v>117</v>
       </c>
       <c r="G583" s="3">
         <v>845.0</v>
       </c>
       <c r="H583" s="3">
         <v>98865.0</v>
       </c>
       <c r="I583" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J583" t="s">
         <v>15</v>
       </c>
       <c r="K583" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="584" spans="1:11">
       <c r="A584" t="s">
         <v>11</v>
       </c>
       <c r="B584" s="3">
         <v>73500.0</v>
       </c>
       <c r="C584" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D584" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E584" s="3">
         <v>31190.0</v>
       </c>
       <c r="F584" s="5">
         <v>123</v>
       </c>
       <c r="G584" s="3">
         <v>602.0</v>
       </c>
       <c r="H584" s="3">
         <v>74046.0</v>
       </c>
       <c r="I584" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J584" t="s">
         <v>15</v>
       </c>
       <c r="K584" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="585" spans="1:11">
       <c r="A585" t="s">
         <v>11</v>
       </c>
       <c r="B585" s="3">
         <v>73871.0</v>
       </c>
       <c r="C585" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D585" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E585" s="3">
         <v>38390.0</v>
       </c>
       <c r="F585" s="5">
         <v>177</v>
       </c>
       <c r="G585" s="3">
         <v>467.5</v>
       </c>
       <c r="H585" s="3">
         <v>82747.5</v>
       </c>
       <c r="I585" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J585" t="s">
         <v>15</v>
       </c>
       <c r="K585" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="586" spans="1:11">
       <c r="A586" t="s">
         <v>11</v>
       </c>
       <c r="B586" s="3">
         <v>74000.0</v>
       </c>
       <c r="C586" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D586" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E586" s="3">
         <v>36790.0</v>
       </c>
       <c r="F586" s="5">
         <v>143</v>
       </c>
       <c r="G586" s="3">
         <v>383.0</v>
       </c>
       <c r="H586" s="3">
         <v>54769.0</v>
       </c>
       <c r="I586" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J586" t="s">
         <v>15</v>
       </c>
       <c r="K586" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="587" spans="1:11">
       <c r="A587" t="s">
         <v>11</v>
       </c>
       <c r="B587" s="3">
         <v>74100.0</v>
       </c>
       <c r="C587" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="D587" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E587" s="3">
         <v>35990.0</v>
       </c>
       <c r="F587" s="5">
         <v>125</v>
       </c>
       <c r="G587" s="3">
         <v>477.0</v>
       </c>
       <c r="H587" s="3">
         <v>59625.0</v>
       </c>
       <c r="I587" s="7" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="J587" t="s">
         <v>15</v>
       </c>
       <c r="K587" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="588" spans="1:11">
       <c r="A588" t="s">
         <v>11</v>
       </c>
       <c r="B588" s="3">
         <v>74200.0</v>
       </c>
       <c r="C588" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D588" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E588" s="3">
         <v>35190.0</v>
       </c>
       <c r="F588" s="5">
         <v>180</v>
       </c>
       <c r="G588" s="3">
         <v>424.0</v>
       </c>
       <c r="H588" s="3">
         <v>76320.0</v>
       </c>
       <c r="I588" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J588" t="s">
         <v>15</v>
       </c>
       <c r="K588" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="589" spans="1:11">
       <c r="A589" t="s">
         <v>11</v>
       </c>
       <c r="B589" s="3">
-        <v>71600.0</v>
+        <v>72000.0</v>
       </c>
       <c r="C589" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="D589" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E589" s="3">
-        <v>31390.0</v>
+        <v>35990.0</v>
       </c>
       <c r="F589" s="5">
-        <v>139</v>
+        <v>194</v>
       </c>
       <c r="G589" s="3">
-        <v>676.0</v>
+        <v>439.0</v>
       </c>
       <c r="H589" s="3">
-        <v>93964.0</v>
+        <v>85166.0</v>
       </c>
       <c r="I589" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J589" t="s">
         <v>15</v>
       </c>
       <c r="K589" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="590" spans="1:11">
       <c r="A590" t="s">
         <v>11</v>
       </c>
       <c r="B590" s="3">
-        <v>71836.0</v>
+        <v>72000.0</v>
       </c>
       <c r="C590" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="D590" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E590" s="3">
-        <v>36190.0</v>
+        <v>39990.0</v>
       </c>
       <c r="F590" s="5">
-        <v>128</v>
+        <v>195</v>
       </c>
       <c r="G590" s="3">
-        <v>430.0</v>
+        <v>369.0</v>
       </c>
       <c r="H590" s="3">
-        <v>55040.0</v>
+        <v>71955.0</v>
       </c>
       <c r="I590" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J590" t="s">
         <v>15</v>
       </c>
       <c r="K590" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="591" spans="1:11">
       <c r="A591" t="s">
         <v>11</v>
       </c>
       <c r="B591" s="3">
-        <v>71900.0</v>
+        <v>72200.0</v>
       </c>
       <c r="C591" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D591" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E591" s="3">
         <v>35990.0</v>
       </c>
       <c r="F591" s="5">
-        <v>191</v>
+        <v>227</v>
       </c>
       <c r="G591" s="3">
         <v>370.0</v>
       </c>
       <c r="H591" s="3">
-        <v>70670.0</v>
+        <v>83990.0</v>
       </c>
       <c r="I591" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J591" t="s">
         <v>15</v>
       </c>
       <c r="K591" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="592" spans="1:11">
       <c r="A592" t="s">
         <v>11</v>
       </c>
       <c r="B592" s="3">
-        <v>71900.0</v>
+        <v>72850.0</v>
       </c>
       <c r="C592" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D592" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E592" s="3">
-        <v>35990.0</v>
+        <v>29690.0</v>
       </c>
       <c r="F592" s="5">
-        <v>192</v>
+        <v>123</v>
       </c>
       <c r="G592" s="3">
-        <v>439.0</v>
+        <v>633.0</v>
       </c>
       <c r="H592" s="3">
-        <v>84288.0</v>
+        <v>77859.0</v>
       </c>
       <c r="I592" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J592" t="s">
         <v>15</v>
       </c>
       <c r="K592" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="593" spans="1:11">
       <c r="A593" t="s">
         <v>11</v>
       </c>
       <c r="B593" s="3">
-        <v>72000.0</v>
+        <v>72900.0</v>
       </c>
       <c r="C593" t="s">
         <v>23</v>
       </c>
       <c r="D593" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E593" s="3">
-        <v>37390.0</v>
+        <v>30490.0</v>
       </c>
       <c r="F593" s="5">
-        <v>182</v>
+        <v>117</v>
       </c>
       <c r="G593" s="3">
-        <v>484.0</v>
+        <v>662.0</v>
       </c>
       <c r="H593" s="3">
-        <v>88088.0</v>
+        <v>77454.0</v>
       </c>
       <c r="I593" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J593" t="s">
         <v>15</v>
       </c>
       <c r="K593" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="594" spans="1:11">
       <c r="A594" t="s">
         <v>11</v>
       </c>
       <c r="B594" s="3">
-        <v>72000.0</v>
+        <v>71600.0</v>
       </c>
       <c r="C594" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D594" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E594" s="3">
-        <v>35990.0</v>
+        <v>31390.0</v>
       </c>
       <c r="F594" s="5">
-        <v>194</v>
+        <v>139</v>
       </c>
       <c r="G594" s="3">
-        <v>439.0</v>
+        <v>676.0</v>
       </c>
       <c r="H594" s="3">
-        <v>85166.0</v>
+        <v>93964.0</v>
       </c>
       <c r="I594" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J594" t="s">
         <v>15</v>
       </c>
       <c r="K594" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="595" spans="1:11">
       <c r="A595" t="s">
         <v>11</v>
       </c>
       <c r="B595" s="3">
-        <v>72000.0</v>
+        <v>71836.0</v>
       </c>
       <c r="C595" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="D595" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E595" s="3">
-        <v>39990.0</v>
+        <v>36190.0</v>
       </c>
       <c r="F595" s="5">
-        <v>195</v>
+        <v>128</v>
       </c>
       <c r="G595" s="3">
-        <v>369.0</v>
+        <v>430.0</v>
       </c>
       <c r="H595" s="3">
-        <v>71955.0</v>
+        <v>55040.0</v>
       </c>
       <c r="I595" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J595" t="s">
         <v>15</v>
       </c>
       <c r="K595" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="596" spans="1:11">
       <c r="A596" t="s">
         <v>11</v>
       </c>
       <c r="B596" s="3">
-        <v>72200.0</v>
+        <v>71900.0</v>
       </c>
       <c r="C596" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D596" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E596" s="3">
         <v>35990.0</v>
       </c>
       <c r="F596" s="5">
-        <v>227</v>
+        <v>191</v>
       </c>
       <c r="G596" s="3">
         <v>370.0</v>
       </c>
       <c r="H596" s="3">
-        <v>83990.0</v>
+        <v>70670.0</v>
       </c>
       <c r="I596" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J596" t="s">
         <v>15</v>
       </c>
       <c r="K596" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="597" spans="1:11">
       <c r="A597" t="s">
         <v>11</v>
       </c>
       <c r="B597" s="3">
-        <v>72850.0</v>
+        <v>71900.0</v>
       </c>
       <c r="C597" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="D597" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E597" s="3">
-        <v>29690.0</v>
+        <v>35990.0</v>
       </c>
       <c r="F597" s="5">
-        <v>123</v>
+        <v>192</v>
       </c>
       <c r="G597" s="3">
-        <v>633.0</v>
+        <v>439.0</v>
       </c>
       <c r="H597" s="3">
-        <v>77859.0</v>
+        <v>84288.0</v>
       </c>
       <c r="I597" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J597" t="s">
         <v>15</v>
       </c>
       <c r="K597" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="598" spans="1:11">
       <c r="A598" t="s">
         <v>11</v>
       </c>
       <c r="B598" s="3">
-        <v>72900.0</v>
+        <v>72000.0</v>
       </c>
       <c r="C598" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="D598" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E598" s="3">
-        <v>30490.0</v>
+        <v>37390.0</v>
       </c>
       <c r="F598" s="5">
-        <v>117</v>
+        <v>182</v>
       </c>
       <c r="G598" s="3">
-        <v>662.0</v>
+        <v>484.0</v>
       </c>
       <c r="H598" s="3">
-        <v>77454.0</v>
+        <v>88088.0</v>
       </c>
       <c r="I598" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J598" t="s">
         <v>15</v>
       </c>
       <c r="K598" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="599" spans="1:11">
       <c r="A599" t="s">
         <v>11</v>
       </c>
       <c r="B599" s="3">
-        <v>70900.0</v>
+        <v>70741.0</v>
       </c>
       <c r="C599" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D599" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E599" s="3">
-        <v>35990.0</v>
+        <v>35590.0</v>
       </c>
       <c r="F599" s="5">
-        <v>191</v>
+        <v>142</v>
       </c>
       <c r="G599" s="3">
-        <v>371.0</v>
+        <v>520.0</v>
       </c>
       <c r="H599" s="3">
-        <v>70861.0</v>
+        <v>73840.0</v>
       </c>
       <c r="I599" s="7" t="s">
-        <v>14</v>
+        <v>56</v>
       </c>
       <c r="J599" t="s">
         <v>15</v>
       </c>
       <c r="K599" t="s">
-        <v>16</v>
+        <v>95</v>
       </c>
     </row>
     <row r="600" spans="1:11">
       <c r="A600" t="s">
         <v>11</v>
       </c>
       <c r="B600" s="3">
-        <v>71105.0</v>
+        <v>70900.0</v>
       </c>
       <c r="C600" t="s">
-        <v>36</v>
+        <v>12</v>
       </c>
       <c r="D600" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E600" s="3">
-        <v>34290.0</v>
+        <v>35990.0</v>
       </c>
       <c r="F600" s="5">
-        <v>210</v>
+        <v>229</v>
       </c>
       <c r="G600" s="3">
-        <v>442.0</v>
+        <v>368.0</v>
       </c>
       <c r="H600" s="3">
-        <v>92820.0</v>
+        <v>84272.0</v>
       </c>
       <c r="I600" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J600" t="s">
         <v>15</v>
       </c>
       <c r="K600" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="601" spans="1:11">
       <c r="A601" t="s">
         <v>11</v>
       </c>
       <c r="B601" s="3">
-        <v>71200.0</v>
+        <v>70900.0</v>
       </c>
       <c r="C601" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="D601" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E601" s="3">
-        <v>31190.0</v>
+        <v>35990.0</v>
       </c>
       <c r="F601" s="5">
-        <v>205</v>
+        <v>191</v>
       </c>
       <c r="G601" s="3">
-        <v>394.0</v>
+        <v>371.0</v>
       </c>
       <c r="H601" s="3">
-        <v>80770.0</v>
+        <v>70861.0</v>
       </c>
       <c r="I601" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J601" t="s">
         <v>15</v>
       </c>
       <c r="K601" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="602" spans="1:11">
       <c r="A602" t="s">
         <v>11</v>
       </c>
       <c r="B602" s="3">
-        <v>71213.0</v>
+        <v>71105.0</v>
       </c>
       <c r="C602" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D602" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E602" s="3">
-        <v>35390.0</v>
+        <v>34290.0</v>
       </c>
       <c r="F602" s="5">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="G602" s="3">
-        <v>440.0</v>
+        <v>442.0</v>
       </c>
       <c r="H602" s="3">
-        <v>93280.0</v>
+        <v>92820.0</v>
       </c>
       <c r="I602" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J602" t="s">
         <v>15</v>
       </c>
       <c r="K602" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="603" spans="1:11">
       <c r="A603" t="s">
         <v>11</v>
       </c>
       <c r="B603" s="3">
-        <v>71213.0</v>
+        <v>71200.0</v>
       </c>
       <c r="C603" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="D603" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E603" s="3">
-        <v>33990.0</v>
+        <v>31190.0</v>
       </c>
       <c r="F603" s="5">
-        <v>212</v>
+        <v>205</v>
       </c>
       <c r="G603" s="3">
-        <v>440.0</v>
+        <v>394.0</v>
       </c>
       <c r="H603" s="3">
-        <v>93280.0</v>
+        <v>80770.0</v>
       </c>
       <c r="I603" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J603" t="s">
         <v>15</v>
       </c>
       <c r="K603" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="604" spans="1:11">
       <c r="A604" t="s">
         <v>11</v>
       </c>
       <c r="B604" s="3">
-        <v>71345.0</v>
+        <v>71213.0</v>
       </c>
       <c r="C604" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D604" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E604" s="3">
-        <v>31190.0</v>
+        <v>35390.0</v>
       </c>
       <c r="F604" s="5">
-        <v>226</v>
+        <v>212</v>
       </c>
       <c r="G604" s="3">
-        <v>483.0</v>
+        <v>440.0</v>
       </c>
       <c r="H604" s="3">
-        <v>109158.0</v>
+        <v>93280.0</v>
       </c>
       <c r="I604" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J604" t="s">
         <v>15</v>
       </c>
       <c r="K604" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="605" spans="1:11">
       <c r="A605" t="s">
         <v>11</v>
       </c>
       <c r="B605" s="3">
-        <v>70741.0</v>
+        <v>71213.0</v>
       </c>
       <c r="C605" t="s">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="D605" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E605" s="3">
-        <v>35590.0</v>
+        <v>33990.0</v>
       </c>
       <c r="F605" s="5">
-        <v>142</v>
+        <v>212</v>
       </c>
       <c r="G605" s="3">
-        <v>520.0</v>
+        <v>440.0</v>
       </c>
       <c r="H605" s="3">
-        <v>73840.0</v>
+        <v>93280.0</v>
       </c>
       <c r="I605" s="7" t="s">
-        <v>56</v>
+        <v>19</v>
       </c>
       <c r="J605" t="s">
         <v>15</v>
       </c>
       <c r="K605" t="s">
-        <v>95</v>
+        <v>16</v>
       </c>
     </row>
     <row r="606" spans="1:11">
       <c r="A606" t="s">
         <v>11</v>
       </c>
       <c r="B606" s="3">
-        <v>70900.0</v>
+        <v>71345.0</v>
       </c>
       <c r="C606" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="D606" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E606" s="3">
-        <v>35990.0</v>
+        <v>31190.0</v>
       </c>
       <c r="F606" s="5">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="G606" s="3">
-        <v>368.0</v>
+        <v>483.0</v>
       </c>
       <c r="H606" s="3">
-        <v>84272.0</v>
+        <v>109158.0</v>
       </c>
       <c r="I606" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J606" t="s">
         <v>15</v>
       </c>
       <c r="K606" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="607" spans="1:11">
       <c r="A607" t="s">
         <v>11</v>
       </c>
       <c r="B607" s="3">
-        <v>67200.0</v>
+        <v>70350.0</v>
       </c>
       <c r="C607" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="D607" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E607" s="3">
-        <v>26690.0</v>
+        <v>35690.0</v>
       </c>
       <c r="F607" s="5">
-        <v>106</v>
+        <v>157</v>
       </c>
       <c r="G607" s="3">
-        <v>724.0</v>
+        <v>528.0</v>
       </c>
       <c r="H607" s="3">
-        <v>76744.0</v>
+        <v>82896.0</v>
       </c>
       <c r="I607" s="7" t="s">
-        <v>18</v>
+        <v>56</v>
       </c>
       <c r="J607" t="s">
         <v>15</v>
       </c>
       <c r="K607" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="608" spans="1:11">
       <c r="A608" t="s">
         <v>11</v>
       </c>
       <c r="B608" s="3">
-        <v>68000.0</v>
+        <v>70500.0</v>
       </c>
       <c r="C608" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="D608" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E608" s="3">
-        <v>22990.0</v>
+        <v>37790.0</v>
       </c>
       <c r="F608" s="5">
-        <v>221</v>
+        <v>158</v>
       </c>
       <c r="G608" s="3">
-        <v>412.0</v>
+        <v>522.0</v>
       </c>
       <c r="H608" s="3">
-        <v>91052.0</v>
+        <v>82476.0</v>
       </c>
       <c r="I608" s="7" t="s">
-        <v>14</v>
+        <v>56</v>
       </c>
       <c r="J608" t="s">
         <v>15</v>
       </c>
       <c r="K608" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="609" spans="1:11">
       <c r="A609" t="s">
         <v>11</v>
       </c>
       <c r="B609" s="3">
-        <v>68400.0</v>
+        <v>70522.0</v>
       </c>
       <c r="C609" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="D609" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E609" s="3">
-        <v>27790.0</v>
+        <v>31190.0</v>
       </c>
       <c r="F609" s="5">
-        <v>127</v>
+        <v>226</v>
       </c>
       <c r="G609" s="3">
-        <v>588.0</v>
+        <v>456.0</v>
       </c>
       <c r="H609" s="3">
-        <v>74676.0</v>
+        <v>103056.0</v>
       </c>
       <c r="I609" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J609" t="s">
         <v>15</v>
       </c>
       <c r="K609" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="610" spans="1:11">
       <c r="A610" t="s">
         <v>11</v>
       </c>
       <c r="B610" s="3">
-        <v>68718.0</v>
+        <v>67200.0</v>
       </c>
       <c r="C610" t="s">
-        <v>96</v>
+        <v>23</v>
       </c>
       <c r="D610" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E610" s="3">
-        <v>27790.0</v>
+        <v>26690.0</v>
       </c>
       <c r="F610" s="5">
-        <v>182</v>
+        <v>106</v>
       </c>
       <c r="G610" s="3">
-        <v>480.0</v>
+        <v>724.0</v>
       </c>
       <c r="H610" s="3">
-        <v>87360.0</v>
+        <v>76744.0</v>
       </c>
       <c r="I610" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J610" t="s">
         <v>15</v>
       </c>
       <c r="K610" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="611" spans="1:11">
       <c r="A611" t="s">
         <v>11</v>
       </c>
       <c r="B611" s="3">
-        <v>68750.0</v>
+        <v>68000.0</v>
       </c>
       <c r="C611" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="D611" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E611" s="3">
-        <v>28390.0</v>
+        <v>22990.0</v>
       </c>
       <c r="F611" s="5">
-        <v>138</v>
+        <v>221</v>
       </c>
       <c r="G611" s="3">
-        <v>572.0</v>
+        <v>412.0</v>
       </c>
       <c r="H611" s="3">
-        <v>78936.0</v>
+        <v>91052.0</v>
       </c>
       <c r="I611" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J611" t="s">
         <v>15</v>
       </c>
       <c r="K611" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="612" spans="1:11">
       <c r="A612" t="s">
         <v>11</v>
       </c>
       <c r="B612" s="3">
-        <v>68950.0</v>
+        <v>68400.0</v>
       </c>
       <c r="C612" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D612" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E612" s="3">
-        <v>28190.0</v>
+        <v>27790.0</v>
       </c>
       <c r="F612" s="5">
-        <v>135</v>
+        <v>127</v>
       </c>
       <c r="G612" s="3">
-        <v>575.0</v>
+        <v>588.0</v>
       </c>
       <c r="H612" s="3">
-        <v>77625.0</v>
+        <v>74676.0</v>
       </c>
       <c r="I612" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J612" t="s">
         <v>15</v>
       </c>
       <c r="K612" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="613" spans="1:11">
       <c r="A613" t="s">
         <v>11</v>
       </c>
       <c r="B613" s="3">
-        <v>69698.0</v>
+        <v>68718.0</v>
       </c>
       <c r="C613" t="s">
-        <v>53</v>
+        <v>96</v>
       </c>
       <c r="D613" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E613" s="3">
-        <v>35190.0</v>
+        <v>27790.0</v>
       </c>
       <c r="F613" s="5">
-        <v>158</v>
+        <v>182</v>
       </c>
       <c r="G613" s="3">
-        <v>482.0</v>
+        <v>480.0</v>
       </c>
       <c r="H613" s="3">
-        <v>76156.0</v>
+        <v>87360.0</v>
       </c>
       <c r="I613" s="7" t="s">
-        <v>56</v>
+        <v>14</v>
       </c>
       <c r="J613" t="s">
         <v>15</v>
       </c>
       <c r="K613" t="s">
-        <v>97</v>
+        <v>16</v>
       </c>
     </row>
     <row r="614" spans="1:11">
       <c r="A614" t="s">
         <v>11</v>
       </c>
       <c r="B614" s="3">
-        <v>69700.0</v>
+        <v>68750.0</v>
       </c>
       <c r="C614" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D614" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E614" s="3">
-        <v>33990.0</v>
+        <v>28390.0</v>
       </c>
       <c r="F614" s="5">
-        <v>72</v>
+        <v>138</v>
       </c>
       <c r="G614" s="3">
-        <v>859.0</v>
+        <v>572.0</v>
       </c>
       <c r="H614" s="3">
-        <v>61848.0</v>
+        <v>78936.0</v>
       </c>
       <c r="I614" s="7" t="s">
-        <v>44</v>
+        <v>19</v>
       </c>
       <c r="J614" t="s">
         <v>15</v>
       </c>
       <c r="K614" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="615" spans="1:11">
       <c r="A615" t="s">
         <v>11</v>
       </c>
       <c r="B615" s="3">
-        <v>69700.0</v>
+        <v>68950.0</v>
       </c>
       <c r="C615" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D615" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E615" s="3">
-        <v>33990.0</v>
+        <v>28190.0</v>
       </c>
       <c r="F615" s="5">
-        <v>166</v>
+        <v>135</v>
       </c>
       <c r="G615" s="3">
-        <v>424.0</v>
+        <v>575.0</v>
       </c>
       <c r="H615" s="3">
-        <v>70384.0</v>
+        <v>77625.0</v>
       </c>
       <c r="I615" s="7" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J615" t="s">
         <v>15</v>
       </c>
       <c r="K615" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="616" spans="1:11">
       <c r="A616" t="s">
         <v>11</v>
       </c>
       <c r="B616" s="3">
-        <v>70300.0</v>
+        <v>69698.0</v>
       </c>
       <c r="C616" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="D616" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E616" s="3">
-        <v>34990.0</v>
+        <v>35190.0</v>
       </c>
       <c r="F616" s="5">
-        <v>191</v>
+        <v>158</v>
       </c>
       <c r="G616" s="3">
-        <v>444.0</v>
+        <v>482.0</v>
       </c>
       <c r="H616" s="3">
-        <v>84804.0</v>
+        <v>76156.0</v>
       </c>
       <c r="I616" s="7" t="s">
-        <v>14</v>
+        <v>56</v>
       </c>
       <c r="J616" t="s">
         <v>15</v>
       </c>
       <c r="K616" t="s">
-        <v>16</v>
+        <v>97</v>
       </c>
     </row>
     <row r="617" spans="1:11">
       <c r="A617" t="s">
         <v>11</v>
       </c>
       <c r="B617" s="3">
-        <v>70350.0</v>
+        <v>69700.0</v>
       </c>
       <c r="C617" t="s">
-        <v>53</v>
+        <v>20</v>
       </c>
       <c r="D617" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E617" s="3">
-        <v>35690.0</v>
+        <v>33990.0</v>
       </c>
       <c r="F617" s="5">
-        <v>157</v>
+        <v>72</v>
       </c>
       <c r="G617" s="3">
-        <v>528.0</v>
+        <v>859.0</v>
       </c>
       <c r="H617" s="3">
-        <v>82896.0</v>
+        <v>61848.0</v>
       </c>
       <c r="I617" s="7" t="s">
-        <v>56</v>
+        <v>41</v>
       </c>
       <c r="J617" t="s">
         <v>15</v>
       </c>
       <c r="K617" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="618" spans="1:11">
       <c r="A618" t="s">
         <v>11</v>
       </c>
       <c r="B618" s="3">
-        <v>70500.0</v>
+        <v>69700.0</v>
       </c>
       <c r="C618" t="s">
-        <v>53</v>
+        <v>12</v>
       </c>
       <c r="D618" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E618" s="3">
-        <v>37790.0</v>
+        <v>33990.0</v>
       </c>
       <c r="F618" s="5">
-        <v>158</v>
+        <v>166</v>
       </c>
       <c r="G618" s="3">
-        <v>522.0</v>
+        <v>424.0</v>
       </c>
       <c r="H618" s="3">
-        <v>82476.0</v>
+        <v>70384.0</v>
       </c>
       <c r="I618" s="7" t="s">
-        <v>56</v>
+        <v>14</v>
       </c>
       <c r="J618" t="s">
         <v>15</v>
       </c>
       <c r="K618" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="619" spans="1:11">
       <c r="A619" t="s">
         <v>11</v>
       </c>
       <c r="B619" s="3">
-        <v>70522.0</v>
+        <v>70300.0</v>
       </c>
       <c r="C619" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="D619" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E619" s="3">
-        <v>31190.0</v>
+        <v>34990.0</v>
       </c>
       <c r="F619" s="5">
-        <v>226</v>
+        <v>191</v>
       </c>
       <c r="G619" s="3">
-        <v>456.0</v>
+        <v>444.0</v>
       </c>
       <c r="H619" s="3">
-        <v>103056.0</v>
+        <v>84804.0</v>
       </c>
       <c r="I619" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J619" t="s">
         <v>15</v>
       </c>
       <c r="K619" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="620" spans="1:11">
       <c r="A620" t="s">
         <v>11</v>
       </c>
       <c r="B620" s="3">
-        <v>66733.0</v>
+        <v>65400.0</v>
       </c>
       <c r="C620" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="D620" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E620" s="3">
-        <v>29190.0</v>
+        <v>26890.0</v>
       </c>
       <c r="F620" s="5">
-        <v>104</v>
+        <v>140</v>
       </c>
       <c r="G620" s="3">
-        <v>538.0</v>
+        <v>588.0</v>
       </c>
       <c r="H620" s="3">
-        <v>55952.0</v>
+        <v>82320.0</v>
       </c>
       <c r="I620" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J620" t="s">
         <v>15</v>
       </c>
       <c r="K620" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="621" spans="1:11">
       <c r="A621" t="s">
         <v>11</v>
       </c>
       <c r="B621" s="3">
-        <v>62830.0</v>
+        <v>65485.0</v>
       </c>
       <c r="C621" t="s">
         <v>12</v>
       </c>
       <c r="D621" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E621" s="3">
-        <v>32590.0</v>
+        <v>33190.0</v>
       </c>
       <c r="F621" s="5">
-        <v>150</v>
+        <v>143</v>
       </c>
       <c r="G621" s="3">
-        <v>412.0</v>
+        <v>406.0</v>
       </c>
       <c r="H621" s="3">
-        <v>61800.0</v>
+        <v>58058.0</v>
       </c>
       <c r="I621" s="7" t="s">
-        <v>44</v>
+        <v>14</v>
       </c>
       <c r="J621" t="s">
         <v>15</v>
       </c>
       <c r="K621" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="622" spans="1:11">
       <c r="A622" t="s">
         <v>11</v>
       </c>
       <c r="B622" s="3">
-        <v>63248.0</v>
+        <v>65500.0</v>
       </c>
       <c r="C622" t="s">
-        <v>53</v>
+        <v>18</v>
       </c>
       <c r="D622" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E622" s="3">
-        <v>31990.0</v>
+        <v>27990.0</v>
       </c>
       <c r="F622" s="5">
-        <v>150</v>
+        <v>226</v>
       </c>
       <c r="G622" s="3">
-        <v>446.0</v>
+        <v>331.0</v>
       </c>
       <c r="H622" s="3">
-        <v>66900.0</v>
+        <v>74806.0</v>
       </c>
       <c r="I622" s="7" t="s">
-        <v>56</v>
+        <v>19</v>
       </c>
       <c r="J622" t="s">
         <v>15</v>
       </c>
       <c r="K622" t="s">
-        <v>98</v>
+        <v>16</v>
       </c>
     </row>
     <row r="623" spans="1:11">
       <c r="A623" t="s">
         <v>11</v>
       </c>
       <c r="B623" s="3">
-        <v>63500.0</v>
+        <v>65500.0</v>
       </c>
       <c r="C623" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="D623" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E623" s="3">
-        <v>29990.0</v>
+        <v>30990.0</v>
       </c>
       <c r="F623" s="5">
-        <v>141</v>
+        <v>131</v>
       </c>
       <c r="G623" s="3">
-        <v>437.0</v>
+        <v>525.0</v>
       </c>
       <c r="H623" s="3">
-        <v>61617.0</v>
+        <v>68775.0</v>
       </c>
       <c r="I623" s="7" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="J623" t="s">
         <v>15</v>
       </c>
       <c r="K623" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="624" spans="1:11">
       <c r="A624" t="s">
         <v>11</v>
       </c>
       <c r="B624" s="3">
-        <v>63964.0</v>
+        <v>65800.0</v>
       </c>
       <c r="C624" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="D624" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E624" s="3">
-        <v>25190.0</v>
+        <v>31690.0</v>
       </c>
       <c r="F624" s="5">
-        <v>170</v>
+        <v>134</v>
       </c>
       <c r="G624" s="3">
-        <v>559.0</v>
+        <v>488.0</v>
       </c>
       <c r="H624" s="3">
-        <v>95030.0</v>
+        <v>65392.0</v>
       </c>
       <c r="I624" s="7" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="J624" t="s">
         <v>15</v>
       </c>
       <c r="K624" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="625" spans="1:11">
       <c r="A625" t="s">
         <v>11</v>
       </c>
       <c r="B625" s="3">
-        <v>64600.0</v>
+        <v>66733.0</v>
       </c>
       <c r="C625" t="s">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="D625" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E625" s="3">
-        <v>30990.0</v>
+        <v>29190.0</v>
       </c>
       <c r="F625" s="5">
-        <v>136</v>
+        <v>104</v>
       </c>
       <c r="G625" s="3">
-        <v>502.0</v>
+        <v>538.0</v>
       </c>
       <c r="H625" s="3">
-        <v>68272.0</v>
+        <v>55952.0</v>
       </c>
       <c r="I625" s="7" t="s">
-        <v>44</v>
+        <v>19</v>
       </c>
       <c r="J625" t="s">
         <v>15</v>
       </c>
       <c r="K625" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="626" spans="1:11">
       <c r="A626" t="s">
         <v>11</v>
       </c>
       <c r="B626" s="3">
-        <v>64825.0</v>
+        <v>62830.0</v>
       </c>
       <c r="C626" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="D626" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E626" s="3">
-        <v>30990.0</v>
+        <v>32590.0</v>
       </c>
       <c r="F626" s="5">
-        <v>135</v>
+        <v>150</v>
       </c>
       <c r="G626" s="3">
-        <v>488.0</v>
+        <v>412.0</v>
       </c>
       <c r="H626" s="3">
-        <v>65880.0</v>
+        <v>61800.0</v>
       </c>
       <c r="I626" s="7" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="J626" t="s">
         <v>15</v>
       </c>
       <c r="K626" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="627" spans="1:11">
       <c r="A627" t="s">
         <v>11</v>
       </c>
       <c r="B627" s="3">
-        <v>65300.0</v>
+        <v>63248.0</v>
       </c>
       <c r="C627" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="D627" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E627" s="3">
-        <v>26590.0</v>
+        <v>31990.0</v>
       </c>
       <c r="F627" s="5">
-        <v>131</v>
+        <v>150</v>
       </c>
       <c r="G627" s="3">
-        <v>549.0</v>
+        <v>446.0</v>
       </c>
       <c r="H627" s="3">
-        <v>71919.0</v>
+        <v>66900.0</v>
       </c>
       <c r="I627" s="7" t="s">
-        <v>18</v>
+        <v>56</v>
       </c>
       <c r="J627" t="s">
         <v>15</v>
       </c>
       <c r="K627" t="s">
-        <v>16</v>
+        <v>98</v>
       </c>
     </row>
     <row r="628" spans="1:11">
       <c r="A628" t="s">
         <v>11</v>
       </c>
       <c r="B628" s="3">
-        <v>65400.0</v>
+        <v>63500.0</v>
       </c>
       <c r="C628" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D628" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E628" s="3">
-        <v>26890.0</v>
+        <v>29990.0</v>
       </c>
       <c r="F628" s="5">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="G628" s="3">
-        <v>588.0</v>
+        <v>437.0</v>
       </c>
       <c r="H628" s="3">
-        <v>82320.0</v>
+        <v>61617.0</v>
       </c>
       <c r="I628" s="7" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="J628" t="s">
         <v>15</v>
       </c>
       <c r="K628" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="629" spans="1:11">
       <c r="A629" t="s">
         <v>11</v>
       </c>
       <c r="B629" s="3">
-        <v>65485.0</v>
+        <v>63964.0</v>
       </c>
       <c r="C629" t="s">
-        <v>19</v>
+        <v>39</v>
       </c>
       <c r="D629" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E629" s="3">
-        <v>33190.0</v>
+        <v>25190.0</v>
       </c>
       <c r="F629" s="5">
-        <v>143</v>
+        <v>170</v>
       </c>
       <c r="G629" s="3">
-        <v>406.0</v>
+        <v>559.0</v>
       </c>
       <c r="H629" s="3">
-        <v>58058.0</v>
+        <v>95030.0</v>
       </c>
       <c r="I629" s="7" t="s">
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="J629" t="s">
         <v>15</v>
       </c>
       <c r="K629" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="630" spans="1:11">
       <c r="A630" t="s">
         <v>11</v>
       </c>
       <c r="B630" s="3">
-        <v>65500.0</v>
+        <v>64600.0</v>
       </c>
       <c r="C630" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="D630" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E630" s="3">
-        <v>27990.0</v>
+        <v>30990.0</v>
       </c>
       <c r="F630" s="5">
-        <v>226</v>
+        <v>136</v>
       </c>
       <c r="G630" s="3">
-        <v>331.0</v>
+        <v>502.0</v>
       </c>
       <c r="H630" s="3">
-        <v>74806.0</v>
+        <v>68272.0</v>
       </c>
       <c r="I630" s="7" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="J630" t="s">
         <v>15</v>
       </c>
       <c r="K630" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="631" spans="1:11">
       <c r="A631" t="s">
         <v>11</v>
       </c>
       <c r="B631" s="3">
-        <v>65500.0</v>
+        <v>64825.0</v>
       </c>
       <c r="C631" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="D631" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E631" s="3">
         <v>30990.0</v>
       </c>
       <c r="F631" s="5">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="G631" s="3">
-        <v>525.0</v>
+        <v>488.0</v>
       </c>
       <c r="H631" s="3">
-        <v>68775.0</v>
+        <v>65880.0</v>
       </c>
       <c r="I631" s="7" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="J631" t="s">
         <v>15</v>
       </c>
       <c r="K631" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="632" spans="1:11">
       <c r="A632" t="s">
         <v>11</v>
       </c>
       <c r="B632" s="3">
-        <v>65800.0</v>
+        <v>65300.0</v>
       </c>
       <c r="C632" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D632" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E632" s="3">
-        <v>31690.0</v>
+        <v>26590.0</v>
       </c>
       <c r="F632" s="5">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="G632" s="3">
-        <v>488.0</v>
+        <v>549.0</v>
       </c>
       <c r="H632" s="3">
-        <v>65392.0</v>
+        <v>71919.0</v>
       </c>
       <c r="I632" s="7" t="s">
-        <v>44</v>
+        <v>19</v>
       </c>
       <c r="J632" t="s">
         <v>15</v>
       </c>
       <c r="K632" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="633" spans="1:11">
       <c r="A633" t="s">
         <v>11</v>
       </c>
       <c r="B633" s="3">
-        <v>60530.0</v>
+        <v>56713.0</v>
       </c>
       <c r="C633" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="D633" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E633" s="3">
-        <v>27990.0</v>
+        <v>34990.0</v>
       </c>
       <c r="F633" s="5">
-        <v>207</v>
+        <v>157</v>
       </c>
       <c r="G633" s="3">
-        <v>316.0</v>
+        <v>289.0</v>
       </c>
       <c r="H633" s="3">
-        <v>65412.0</v>
+        <v>45373.0</v>
       </c>
       <c r="I633" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J633" t="s">
         <v>15</v>
       </c>
       <c r="K633" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="634" spans="1:11">
       <c r="A634" t="s">
         <v>11</v>
       </c>
       <c r="B634" s="3">
-        <v>60600.0</v>
+        <v>59655.0</v>
       </c>
       <c r="C634" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="D634" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E634" s="3">
-        <v>32990.0</v>
+        <v>22390.0</v>
       </c>
       <c r="F634" s="5">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="G634" s="3">
-        <v>424.0</v>
+        <v>539.0</v>
       </c>
       <c r="H634" s="3">
-        <v>62328.0</v>
+        <v>77077.0</v>
       </c>
       <c r="I634" s="7" t="s">
-        <v>44</v>
+        <v>19</v>
       </c>
       <c r="J634" t="s">
         <v>15</v>
       </c>
       <c r="K634" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="635" spans="1:11">
       <c r="A635" t="s">
         <v>11</v>
       </c>
       <c r="B635" s="3">
-        <v>61480.0</v>
+        <v>60060.0</v>
       </c>
       <c r="C635" t="s">
-        <v>19</v>
+        <v>62</v>
       </c>
       <c r="D635" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E635" s="3">
-        <v>33190.0</v>
+        <v>27990.0</v>
       </c>
       <c r="F635" s="5">
-        <v>140</v>
+        <v>209</v>
       </c>
       <c r="G635" s="3">
-        <v>451.0</v>
+        <v>303.0</v>
       </c>
       <c r="H635" s="3">
-        <v>63140.0</v>
+        <v>63327.0</v>
       </c>
       <c r="I635" s="7" t="s">
-        <v>14</v>
+        <v>56</v>
       </c>
       <c r="J635" t="s">
         <v>15</v>
       </c>
       <c r="K635" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="636" spans="1:11">
       <c r="A636" t="s">
         <v>11</v>
       </c>
       <c r="B636" s="3">
-        <v>61520.0</v>
+        <v>60530.0</v>
       </c>
       <c r="C636" t="s">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="D636" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E636" s="3">
-        <v>34990.0</v>
+        <v>27990.0</v>
       </c>
       <c r="F636" s="5">
-        <v>139</v>
+        <v>207</v>
       </c>
       <c r="G636" s="3">
-        <v>441.0</v>
+        <v>316.0</v>
       </c>
       <c r="H636" s="3">
-        <v>61299.0</v>
+        <v>65412.0</v>
       </c>
       <c r="I636" s="7" t="s">
-        <v>44</v>
+        <v>19</v>
       </c>
       <c r="J636" t="s">
         <v>15</v>
       </c>
       <c r="K636" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="637" spans="1:11">
       <c r="A637" t="s">
         <v>11</v>
       </c>
       <c r="B637" s="3">
-        <v>56713.0</v>
+        <v>60600.0</v>
       </c>
       <c r="C637" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D637" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E637" s="3">
-        <v>34990.0</v>
+        <v>32990.0</v>
       </c>
       <c r="F637" s="5">
-        <v>157</v>
+        <v>147</v>
       </c>
       <c r="G637" s="3">
-        <v>289.0</v>
+        <v>424.0</v>
       </c>
       <c r="H637" s="3">
-        <v>45373.0</v>
+        <v>62328.0</v>
       </c>
       <c r="I637" s="7" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="J637" t="s">
         <v>15</v>
       </c>
       <c r="K637" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="638" spans="1:11">
       <c r="A638" t="s">
         <v>11</v>
       </c>
       <c r="B638" s="3">
-        <v>59655.0</v>
+        <v>61480.0</v>
       </c>
       <c r="C638" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="D638" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E638" s="3">
-        <v>22390.0</v>
+        <v>33190.0</v>
       </c>
       <c r="F638" s="5">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="G638" s="3">
-        <v>539.0</v>
+        <v>451.0</v>
       </c>
       <c r="H638" s="3">
-        <v>77077.0</v>
+        <v>63140.0</v>
       </c>
       <c r="I638" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J638" t="s">
         <v>15</v>
       </c>
       <c r="K638" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="639" spans="1:11">
       <c r="A639" t="s">
         <v>11</v>
       </c>
       <c r="B639" s="3">
-        <v>60060.0</v>
+        <v>61520.0</v>
       </c>
       <c r="C639" t="s">
-        <v>61</v>
+        <v>20</v>
       </c>
       <c r="D639" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E639" s="3">
-        <v>27990.0</v>
+        <v>34990.0</v>
       </c>
       <c r="F639" s="5">
-        <v>209</v>
+        <v>139</v>
       </c>
       <c r="G639" s="3">
-        <v>303.0</v>
+        <v>441.0</v>
       </c>
       <c r="H639" s="3">
-        <v>63327.0</v>
+        <v>61299.0</v>
       </c>
       <c r="I639" s="7" t="s">
-        <v>56</v>
+        <v>41</v>
       </c>
       <c r="J639" t="s">
         <v>15</v>
       </c>
       <c r="K639" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="640" spans="1:11">
       <c r="A640" t="s">
         <v>11</v>
       </c>
       <c r="B640" s="3">
-        <v>55718.0</v>
+        <v>56295.0</v>
       </c>
       <c r="C640" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D640" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E640" s="3">
         <v>34990.0</v>
       </c>
       <c r="F640" s="5">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="G640" s="3">
-        <v>287.5</v>
+        <v>295.0</v>
       </c>
       <c r="H640" s="3">
-        <v>44275.0</v>
+        <v>46020.0</v>
       </c>
       <c r="I640" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J640" t="s">
         <v>15</v>
       </c>
       <c r="K640" t="s">
-        <v>99</v>
+        <v>16</v>
       </c>
     </row>
     <row r="641" spans="1:11">
       <c r="A641" t="s">
         <v>11</v>
       </c>
       <c r="B641" s="3">
-        <v>56295.0</v>
+        <v>56700.0</v>
       </c>
       <c r="C641" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D641" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E641" s="3">
         <v>34990.0</v>
       </c>
       <c r="F641" s="5">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="G641" s="3">
-        <v>295.0</v>
+        <v>270.5</v>
       </c>
       <c r="H641" s="3">
-        <v>46020.0</v>
+        <v>42739.0</v>
       </c>
       <c r="I641" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J641" t="s">
         <v>15</v>
       </c>
       <c r="K641" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="642" spans="1:11">
       <c r="A642" t="s">
         <v>11</v>
       </c>
       <c r="B642" s="3">
-        <v>56700.0</v>
+        <v>55718.0</v>
       </c>
       <c r="C642" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D642" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E642" s="3">
         <v>34990.0</v>
       </c>
       <c r="F642" s="5">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="G642" s="3">
-        <v>270.5</v>
+        <v>287.5</v>
       </c>
       <c r="H642" s="3">
-        <v>42739.0</v>
+        <v>44275.0</v>
       </c>
       <c r="I642" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J642" t="s">
         <v>15</v>
       </c>
       <c r="K642" t="s">
-        <v>16</v>
+        <v>99</v>
       </c>
     </row>
     <row r="643" spans="1:11">
       <c r="A643" t="s">
         <v>11</v>
       </c>
       <c r="B643" s="3">
         <v>49000.0</v>
       </c>
       <c r="C643" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D643" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E643" s="3">
         <v>24290.0</v>
       </c>
       <c r="F643" s="5">
         <v>191</v>
       </c>
       <c r="G643" s="3">
         <v>265.0</v>
       </c>
       <c r="H643" s="3">
         <v>50615.0</v>
       </c>
       <c r="I643" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J643" t="s">
         <v>15</v>
       </c>
       <c r="K643" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="644" spans="1:11">
       <c r="A644" t="s">
         <v>11</v>
       </c>
       <c r="B644" s="3">
         <v>49118.0</v>
       </c>
       <c r="C644" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D644" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E644" s="3">
         <v>20990.0</v>
       </c>
       <c r="F644" s="5">
         <v>113</v>
       </c>
       <c r="G644" s="3">
         <v>498.0</v>
       </c>
       <c r="H644" s="3">
         <v>56274.0</v>
       </c>
       <c r="I644" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J644" t="s">
         <v>15</v>
       </c>
       <c r="K644" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="645" spans="1:11">
       <c r="A645" t="s">
         <v>11</v>
       </c>
       <c r="B645" s="3">
         <v>49300.0</v>
       </c>
       <c r="C645" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D645" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E645" s="3">
         <v>24190.0</v>
       </c>
       <c r="F645" s="5">
         <v>192</v>
       </c>
       <c r="G645" s="3">
         <v>270.0</v>
       </c>
       <c r="H645" s="3">
         <v>51840.0</v>
       </c>
       <c r="I645" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J645" t="s">
         <v>15</v>
       </c>
       <c r="K645" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="646" spans="1:11">
       <c r="A646" t="s">
         <v>11</v>
       </c>
       <c r="B646" s="3">
         <v>50200.0</v>
       </c>
       <c r="C646" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D646" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E646" s="3">
         <v>25990.0</v>
       </c>
       <c r="F646" s="5">
         <v>227</v>
       </c>
       <c r="G646" s="3">
         <v>223.0</v>
       </c>
       <c r="H646" s="3">
         <v>50621.0</v>
       </c>
       <c r="I646" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J646" t="s">
         <v>15</v>
       </c>
       <c r="K646" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="647" spans="1:11">
       <c r="A647" t="s">
         <v>11</v>
       </c>
       <c r="B647" s="3">
         <v>52587.0</v>
       </c>
       <c r="C647" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D647" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E647" s="3">
         <v>22890.0</v>
       </c>
       <c r="F647" s="5">
         <v>182</v>
       </c>
       <c r="G647" s="3">
         <v>342.0</v>
       </c>
       <c r="H647" s="3">
         <v>62244.0</v>
       </c>
       <c r="I647" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J647" t="s">
         <v>15</v>
       </c>
       <c r="K647" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="648" spans="1:11">
       <c r="A648" t="s">
         <v>11</v>
       </c>
       <c r="B648" s="3">
         <v>44626.0</v>
       </c>
       <c r="C648" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D648" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E648" s="3">
         <v>19590.0</v>
       </c>
       <c r="F648" s="5">
         <v>117</v>
       </c>
       <c r="G648" s="3">
         <v>290.0</v>
       </c>
       <c r="H648" s="3">
         <v>33930.0</v>
       </c>
       <c r="I648" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J648" t="s">
         <v>15</v>
       </c>
       <c r="K648" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="649" spans="1:11">
       <c r="A649" t="s">
         <v>11</v>
       </c>
       <c r="B649" s="3">
         <v>40729.0</v>
       </c>
       <c r="C649" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D649" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E649" s="3">
         <v>18190.0</v>
       </c>
       <c r="F649" s="5">
         <v>170</v>
       </c>
       <c r="G649" s="3">
         <v>407.0</v>
       </c>
       <c r="H649" s="3">
         <v>69190.0</v>
       </c>
       <c r="I649" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="J649" t="s">
         <v>15</v>
       </c>
       <c r="K649" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:K1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>