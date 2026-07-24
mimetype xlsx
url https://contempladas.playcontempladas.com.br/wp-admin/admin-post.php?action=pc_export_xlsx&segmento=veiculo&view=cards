--- v0 (2026-06-02)
+++ v1 (2026-07-24)
@@ -94,180 +94,180 @@
   <si>
     <t>10/06/2026</t>
   </si>
   <si>
     <t>HS Consórcios</t>
   </si>
   <si>
     <t>Mycon</t>
   </si>
   <si>
     <t>*Taxa de análise: R$400,00 e Taxa de transferência: R$2.742,00*</t>
   </si>
   <si>
     <t>Disal</t>
   </si>
   <si>
     <t>Porto Seguro</t>
   </si>
   <si>
     <t>*Taxa de transferência: R$ 3.600,00*</t>
   </si>
   <si>
     <t>*Taxa de transferência: R$3.600,00*</t>
   </si>
   <si>
+    <t>20/06/2026</t>
+  </si>
+  <si>
     <t>Ancora</t>
   </si>
   <si>
     <t>08/06/2026</t>
   </si>
   <si>
     <t>Magalu Consórcios</t>
   </si>
   <si>
-    <t>20/06/2026</t>
-[...4 lines deleted...]
-  <si>
     <t>Itaú</t>
   </si>
   <si>
     <t>05/06/2026</t>
+  </si>
+  <si>
+    <t>*Taxa de análise: R$400,00 e Taxa de transferência: R$2.617,00*</t>
   </si>
   <si>
     <t>Embracon</t>
   </si>
   <si>
     <t>Randon</t>
   </si>
   <si>
     <t>*Taxa de transferência: R$2.600,00*</t>
   </si>
   <si>
     <t>21/06/2026</t>
   </si>
   <si>
     <t>*Taxa de transferência: R$680,00*</t>
   </si>
   <si>
     <t>Banco Do Brasil</t>
   </si>
   <si>
     <t>11/06/2026</t>
   </si>
   <si>
     <t>21/07/2026</t>
   </si>
   <si>
     <t>*AF* / *Taxa de transferência: R$1.530,00*</t>
   </si>
   <si>
     <t>*Fatura só veículos leves, até 8 anos de uso*</t>
   </si>
   <si>
     <t>Rodobens</t>
   </si>
   <si>
     <t>Bradesco Consórcios</t>
   </si>
   <si>
+    <t>*Fatura só veículos leves, até 15 anos de uso*</t>
+  </si>
+  <si>
     <t>19/06/2026</t>
   </si>
   <si>
     <t>Servopa</t>
-  </si>
-[...1 lines deleted...]
-    <t>*Fatura só veículos leves, até 15 anos de uso*</t>
   </si>
   <si>
     <t>*Taxa de transferência: R$1.500,00* *COTA JUNÇÃO*</t>
   </si>
   <si>
     <t>Santander Consórcios</t>
   </si>
   <si>
     <t>AF</t>
   </si>
   <si>
     <t>*Taxa de transferência: R$1.600,00* *AF*</t>
   </si>
   <si>
     <t>Racon</t>
   </si>
   <si>
     <t>06/06/2026</t>
   </si>
   <si>
     <t>*Taxa de transferência: R$800,00*</t>
   </si>
   <si>
+    <t>*Taxa de transferência: R$750,00*</t>
+  </si>
+  <si>
     <t>23/05/2026</t>
   </si>
   <si>
     <t>17/06/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>*Taxa de transferência: R$750,00*</t>
   </si>
   <si>
     <t>20/07/2026</t>
   </si>
   <si>
     <t>04/06/2026</t>
   </si>
   <si>
     <t>07/06/2026</t>
   </si>
   <si>
     <t>*Taxa de análise: R$400,00 e Taxa de transferência: R$569,00*</t>
   </si>
   <si>
     <t>*Taxa de análise: R$400,00 e Taxa de transferência: R$580,00*</t>
   </si>
   <si>
-    <t>Ademicon</t>
+    <t>*Taxa de análise: R$400,00 e Taxa de transferência: R$549,00*</t>
   </si>
   <si>
-    <t>*Taxa de análise: R$400,00 e Taxa de transferência: R$549,00*</t>
+    <t>Ademicon</t>
   </si>
   <si>
     <t>*Taxa de análise: R$400,00 e Taxa de transferência: R$527,00*</t>
   </si>
   <si>
     <t>*Fatura até 15 anos de uso.*</t>
   </si>
   <si>
     <t>*Fatura até 8 anos de uso.*</t>
   </si>
   <si>
-    <t>*Taxa de análise: R$400,00 e Taxa de transferência: R$423,00*</t>
+    <t>*AF*</t>
   </si>
   <si>
-    <t>*AF*</t>
+    <t>*Taxa de análise: R$400,00 e Taxa de transferência: R$423,00*</t>
   </si>
   <si>
     <t>*Taxa de análise: R$400,00 e Taxa de transferência: R$224,00*</t>
   </si>
   <si>
     <t>Itau Motos</t>
   </si>
   <si>
     <t>*Essa cota não soma com leves*</t>
   </si>
   <si>
     <t>*Essa cota não faz junção com categoria auto*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="&quot;R$&quot; #,##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -1083,562 +1083,562 @@
       </c>
       <c r="F13" s="5">
         <v>53</v>
       </c>
       <c r="G13" s="3">
         <v>3390.0</v>
       </c>
       <c r="H13" s="3">
         <v>179670.0</v>
       </c>
       <c r="I13" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J13" t="s">
         <v>15</v>
       </c>
       <c r="K13" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="3">
-        <v>225000.0</v>
+        <v>220050.0</v>
       </c>
       <c r="C14" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E14" s="3">
-        <v>94890.0</v>
+        <v>92190.0</v>
       </c>
       <c r="F14" s="5">
-        <v>68</v>
+        <v>105</v>
       </c>
       <c r="G14" s="3">
-        <v>2964.0</v>
+        <v>2477.0</v>
       </c>
       <c r="H14" s="3">
-        <v>201552.0</v>
+        <v>260085.0</v>
       </c>
       <c r="I14" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J14" t="s">
         <v>15</v>
       </c>
       <c r="K14" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="3">
-        <v>225000.5</v>
+        <v>220360.0</v>
       </c>
       <c r="C15" t="s">
+        <v>22</v>
+      </c>
+      <c r="D15" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E15" s="3">
+        <v>91390.0</v>
+      </c>
+      <c r="F15" s="5">
+        <v>58</v>
+      </c>
+      <c r="G15" s="3">
+        <v>4078.0</v>
+      </c>
+      <c r="H15" s="3">
+        <v>236524.0</v>
+      </c>
+      <c r="I15" s="7" t="s">
         <v>26</v>
-      </c>
-[...16 lines deleted...]
-        <v>27</v>
       </c>
       <c r="J15" t="s">
         <v>15</v>
       </c>
       <c r="K15" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="3">
-        <v>232000.0</v>
+        <v>225000.0</v>
       </c>
       <c r="C16" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="D16" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E16" s="3">
-        <v>103190.0</v>
+        <v>94890.0</v>
       </c>
       <c r="F16" s="5">
-        <v>108</v>
+        <v>68</v>
       </c>
       <c r="G16" s="3">
-        <v>2083.0</v>
+        <v>2964.0</v>
       </c>
       <c r="H16" s="3">
-        <v>224964.0</v>
+        <v>201552.0</v>
       </c>
       <c r="I16" s="7" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J16" t="s">
         <v>15</v>
       </c>
       <c r="K16" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="3">
-        <v>234100.0</v>
+        <v>225000.5</v>
       </c>
       <c r="C17" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="D17" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E17" s="3">
-        <v>124190.0</v>
+        <v>99990.0</v>
       </c>
       <c r="F17" s="5">
-        <v>51</v>
+        <v>92</v>
       </c>
       <c r="G17" s="3">
-        <v>3178.0</v>
+        <v>2797.0</v>
       </c>
       <c r="H17" s="3">
-        <v>162078.0</v>
+        <v>257324.0</v>
       </c>
       <c r="I17" s="7" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="J17" t="s">
         <v>15</v>
       </c>
       <c r="K17" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="3">
-        <v>220050.0</v>
+        <v>232000.0</v>
       </c>
       <c r="C18" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="D18" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E18" s="3">
-        <v>92190.0</v>
+        <v>103190.0</v>
       </c>
       <c r="F18" s="5">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="G18" s="3">
-        <v>2477.0</v>
+        <v>2083.0</v>
       </c>
       <c r="H18" s="3">
-        <v>260085.0</v>
+        <v>224964.0</v>
       </c>
       <c r="I18" s="7" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="J18" t="s">
         <v>15</v>
       </c>
       <c r="K18" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="3">
-        <v>220360.0</v>
+        <v>234100.0</v>
       </c>
       <c r="C19" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="D19" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E19" s="3">
-        <v>91390.0</v>
+        <v>124190.0</v>
       </c>
       <c r="F19" s="5">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="G19" s="3">
-        <v>4078.0</v>
+        <v>3178.0</v>
       </c>
       <c r="H19" s="3">
-        <v>236524.0</v>
+        <v>162078.0</v>
       </c>
       <c r="I19" s="7" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J19" t="s">
         <v>15</v>
       </c>
       <c r="K19" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
         <v>11</v>
       </c>
       <c r="B20" s="3">
-        <v>210340.0</v>
+        <v>219914.5</v>
       </c>
       <c r="C20" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="D20" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E20" s="3">
-        <v>89190.0</v>
+        <v>109990.0</v>
       </c>
       <c r="F20" s="5">
-        <v>100</v>
+        <v>71</v>
       </c>
       <c r="G20" s="3">
-        <v>2225.0</v>
+        <v>2677.0</v>
       </c>
       <c r="H20" s="3">
-        <v>222500.0</v>
+        <v>190067.0</v>
       </c>
       <c r="I20" s="7" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J20" t="s">
         <v>15</v>
       </c>
       <c r="K20" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="3">
-        <v>210737.0</v>
+        <v>210340.0</v>
       </c>
       <c r="C21" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="D21" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E21" s="3">
-        <v>94890.0</v>
+        <v>89190.0</v>
       </c>
       <c r="F21" s="5">
-        <v>82</v>
+        <v>100</v>
       </c>
       <c r="G21" s="3">
-        <v>2699.0</v>
+        <v>2225.0</v>
       </c>
       <c r="H21" s="3">
-        <v>221318.0</v>
+        <v>222500.0</v>
       </c>
       <c r="I21" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J21" t="s">
         <v>15</v>
       </c>
       <c r="K21" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="3">
         <v>210737.0</v>
       </c>
       <c r="C22" t="s">
         <v>20</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E22" s="3">
-        <v>95190.0</v>
+        <v>94890.0</v>
       </c>
       <c r="F22" s="5">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="G22" s="3">
-        <v>2639.0</v>
+        <v>2699.0</v>
       </c>
       <c r="H22" s="3">
-        <v>224315.0</v>
+        <v>221318.0</v>
       </c>
       <c r="I22" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J22" t="s">
         <v>15</v>
       </c>
       <c r="K22" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
         <v>11</v>
       </c>
       <c r="B23" s="3">
         <v>210737.0</v>
       </c>
       <c r="C23" t="s">
         <v>20</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E23" s="3">
-        <v>96690.0</v>
+        <v>95190.0</v>
       </c>
       <c r="F23" s="5">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="G23" s="3">
-        <v>2651.0</v>
+        <v>2639.0</v>
       </c>
       <c r="H23" s="3">
-        <v>220033.0</v>
+        <v>224315.0</v>
       </c>
       <c r="I23" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J23" t="s">
         <v>15</v>
       </c>
       <c r="K23" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
         <v>11</v>
       </c>
       <c r="B24" s="3">
-        <v>213000.0</v>
+        <v>210737.0</v>
       </c>
       <c r="C24" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E24" s="3">
-        <v>99990.0</v>
+        <v>96690.0</v>
       </c>
       <c r="F24" s="5">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="G24" s="3">
-        <v>3098.0</v>
+        <v>2651.0</v>
       </c>
       <c r="H24" s="3">
-        <v>213762.0</v>
+        <v>220033.0</v>
       </c>
       <c r="I24" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J24" t="s">
         <v>15</v>
       </c>
       <c r="K24" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
         <v>11</v>
       </c>
       <c r="B25" s="3">
-        <v>213600.0</v>
+        <v>213000.0</v>
       </c>
       <c r="C25" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E25" s="3">
-        <v>92990.0</v>
+        <v>99990.0</v>
       </c>
       <c r="F25" s="5">
-        <v>105</v>
+        <v>69</v>
       </c>
       <c r="G25" s="3">
-        <v>2406.0</v>
+        <v>3098.0</v>
       </c>
       <c r="H25" s="3">
-        <v>252630.0</v>
+        <v>213762.0</v>
       </c>
       <c r="I25" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J25" t="s">
         <v>15</v>
       </c>
       <c r="K25" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
         <v>11</v>
       </c>
       <c r="B26" s="3">
-        <v>217486.0</v>
+        <v>213600.0</v>
       </c>
       <c r="C26" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E26" s="3">
-        <v>98590.0</v>
+        <v>92990.0</v>
       </c>
       <c r="F26" s="5">
-        <v>85</v>
+        <v>105</v>
       </c>
       <c r="G26" s="3">
-        <v>2698.0</v>
+        <v>2406.0</v>
       </c>
       <c r="H26" s="3">
-        <v>229330.0</v>
+        <v>252630.0</v>
       </c>
       <c r="I26" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J26" t="s">
         <v>15</v>
       </c>
       <c r="K26" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
         <v>11</v>
       </c>
       <c r="B27" s="3">
-        <v>218050.0</v>
+        <v>217486.0</v>
       </c>
       <c r="C27" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D27" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E27" s="3">
-        <v>93790.0</v>
+        <v>98590.0</v>
       </c>
       <c r="F27" s="5">
-        <v>104</v>
+        <v>85</v>
       </c>
       <c r="G27" s="3">
-        <v>2551.0</v>
+        <v>2698.0</v>
       </c>
       <c r="H27" s="3">
-        <v>265304.0</v>
+        <v>229330.0</v>
       </c>
       <c r="I27" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J27" t="s">
         <v>15</v>
       </c>
       <c r="K27" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
         <v>11</v>
       </c>
       <c r="B28" s="3">
-        <v>219914.5</v>
+        <v>218050.0</v>
       </c>
       <c r="C28" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="D28" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E28" s="3">
-        <v>109990.0</v>
+        <v>93790.0</v>
       </c>
       <c r="F28" s="5">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="G28" s="3">
-        <v>2677.0</v>
+        <v>2551.0</v>
       </c>
       <c r="H28" s="3">
-        <v>190067.0</v>
+        <v>265304.0</v>
       </c>
       <c r="I28" s="7" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="J28" t="s">
         <v>15</v>
       </c>
       <c r="K28" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
         <v>11</v>
       </c>
       <c r="B29" s="3">
         <v>201000.0</v>
       </c>
       <c r="C29" t="s">
         <v>12</v>
       </c>
       <c r="D29" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E29" s="3">
         <v>107190.0</v>
       </c>
       <c r="F29" s="5">
@@ -1646,69 +1646,69 @@
       </c>
       <c r="G29" s="3">
         <v>3987.0</v>
       </c>
       <c r="H29" s="3">
         <v>147519.0</v>
       </c>
       <c r="I29" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J29" t="s">
         <v>15</v>
       </c>
       <c r="K29" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
         <v>11</v>
       </c>
       <c r="B30" s="3">
         <v>202503.0</v>
       </c>
       <c r="C30" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D30" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E30" s="3">
         <v>43690.0</v>
       </c>
       <c r="F30" s="5">
         <v>23</v>
       </c>
       <c r="G30" s="3">
         <v>9148.0</v>
       </c>
       <c r="H30" s="3">
         <v>210404.0</v>
       </c>
       <c r="I30" s="7" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="J30" t="s">
         <v>15</v>
       </c>
       <c r="K30" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" t="s">
         <v>11</v>
       </c>
       <c r="B31" s="3">
         <v>207400.0</v>
       </c>
       <c r="C31" t="s">
         <v>33</v>
       </c>
       <c r="D31" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E31" s="3">
         <v>80190.0</v>
       </c>
       <c r="F31" s="5">
@@ -1740,255 +1740,255 @@
       <c r="C32" t="s">
         <v>20</v>
       </c>
       <c r="D32" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E32" s="3">
         <v>91590.0</v>
       </c>
       <c r="F32" s="5">
         <v>83</v>
       </c>
       <c r="G32" s="3">
         <v>2711.0</v>
       </c>
       <c r="H32" s="3">
         <v>225013.0</v>
       </c>
       <c r="I32" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J32" t="s">
         <v>15</v>
       </c>
       <c r="K32" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" t="s">
         <v>11</v>
       </c>
       <c r="B33" s="3">
-        <v>198271.0</v>
+        <v>196995.0</v>
       </c>
       <c r="C33" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D33" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E33" s="3">
-        <v>42690.0</v>
+        <v>32190.0</v>
       </c>
       <c r="F33" s="5">
         <v>23</v>
       </c>
       <c r="G33" s="3">
-        <v>9163.0</v>
+        <v>9508.0</v>
       </c>
       <c r="H33" s="3">
-        <v>210749.0</v>
+        <v>218684.0</v>
       </c>
       <c r="I33" s="7" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="J33" t="s">
         <v>15</v>
       </c>
       <c r="K33" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" t="s">
         <v>11</v>
       </c>
       <c r="B34" s="3">
-        <v>195000.0</v>
+        <v>197258.0</v>
       </c>
       <c r="C34" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="D34" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E34" s="3">
-        <v>80190.0</v>
+        <v>32190.0</v>
       </c>
       <c r="F34" s="5">
-        <v>53</v>
+        <v>23</v>
       </c>
       <c r="G34" s="3">
-        <v>3543.0</v>
+        <v>9519.0</v>
       </c>
       <c r="H34" s="3">
-        <v>187779.0</v>
+        <v>218937.0</v>
       </c>
       <c r="I34" s="7" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="J34" t="s">
         <v>15</v>
       </c>
       <c r="K34" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" t="s">
         <v>11</v>
       </c>
       <c r="B35" s="3">
-        <v>196995.0</v>
+        <v>198271.0</v>
       </c>
       <c r="C35" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E35" s="3">
-        <v>32190.0</v>
+        <v>42590.0</v>
       </c>
       <c r="F35" s="5">
         <v>23</v>
       </c>
       <c r="G35" s="3">
-        <v>9507.0</v>
+        <v>8976.0</v>
       </c>
       <c r="H35" s="3">
-        <v>218661.0</v>
+        <v>206448.0</v>
       </c>
       <c r="I35" s="7" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="J35" t="s">
         <v>15</v>
       </c>
       <c r="K35" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" t="s">
         <v>11</v>
       </c>
       <c r="B36" s="3">
-        <v>196995.0</v>
+        <v>198271.0</v>
       </c>
       <c r="C36" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E36" s="3">
-        <v>32190.0</v>
+        <v>42690.0</v>
       </c>
       <c r="F36" s="5">
         <v>23</v>
       </c>
       <c r="G36" s="3">
-        <v>9508.0</v>
+        <v>9163.0</v>
       </c>
       <c r="H36" s="3">
-        <v>218684.0</v>
+        <v>210749.0</v>
       </c>
       <c r="I36" s="7" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="J36" t="s">
         <v>15</v>
       </c>
       <c r="K36" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" t="s">
         <v>11</v>
       </c>
       <c r="B37" s="3">
-        <v>197258.0</v>
+        <v>195000.0</v>
       </c>
       <c r="C37" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E37" s="3">
-        <v>32190.0</v>
+        <v>80190.0</v>
       </c>
       <c r="F37" s="5">
-        <v>23</v>
+        <v>53</v>
       </c>
       <c r="G37" s="3">
-        <v>9519.0</v>
+        <v>3543.0</v>
       </c>
       <c r="H37" s="3">
-        <v>218937.0</v>
+        <v>187779.0</v>
       </c>
       <c r="I37" s="7" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="J37" t="s">
         <v>15</v>
       </c>
       <c r="K37" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" t="s">
         <v>11</v>
       </c>
       <c r="B38" s="3">
-        <v>198271.0</v>
+        <v>196995.0</v>
       </c>
       <c r="C38" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E38" s="3">
-        <v>42590.0</v>
+        <v>32190.0</v>
       </c>
       <c r="F38" s="5">
         <v>23</v>
       </c>
       <c r="G38" s="3">
-        <v>8976.0</v>
+        <v>9507.0</v>
       </c>
       <c r="H38" s="3">
-        <v>206448.0</v>
+        <v>218661.0</v>
       </c>
       <c r="I38" s="7" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="J38" t="s">
         <v>15</v>
       </c>
       <c r="K38" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" t="s">
         <v>11</v>
       </c>
       <c r="B39" s="3">
         <v>179151.0</v>
       </c>
       <c r="C39" t="s">
         <v>12</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E39" s="3">
         <v>97690.0</v>
       </c>
       <c r="F39" s="5">
@@ -2066,139 +2066,139 @@
       </c>
       <c r="G41" s="3">
         <v>3744.0</v>
       </c>
       <c r="H41" s="3">
         <v>198432.0</v>
       </c>
       <c r="I41" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J41" t="s">
         <v>15</v>
       </c>
       <c r="K41" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" t="s">
         <v>11</v>
       </c>
       <c r="B42" s="3">
         <v>185308.0</v>
       </c>
       <c r="C42" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D42" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E42" s="3">
         <v>37190.0</v>
       </c>
       <c r="F42" s="5">
         <v>25</v>
       </c>
       <c r="G42" s="3">
         <v>8239.0</v>
       </c>
       <c r="H42" s="3">
         <v>205975.0</v>
       </c>
       <c r="I42" s="7" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="J42" t="s">
         <v>15</v>
       </c>
       <c r="K42" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" t="s">
         <v>11</v>
       </c>
       <c r="B43" s="3">
         <v>185308.0</v>
       </c>
       <c r="C43" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D43" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E43" s="3">
         <v>37190.0</v>
       </c>
       <c r="F43" s="5">
         <v>25</v>
       </c>
       <c r="G43" s="3">
         <v>8191.0</v>
       </c>
       <c r="H43" s="3">
         <v>204775.0</v>
       </c>
       <c r="I43" s="7" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="J43" t="s">
         <v>15</v>
       </c>
       <c r="K43" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" t="s">
         <v>11</v>
       </c>
       <c r="B44" s="3">
         <v>185308.0</v>
       </c>
       <c r="C44" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D44" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E44" s="3">
         <v>37190.0</v>
       </c>
       <c r="F44" s="5">
         <v>25</v>
       </c>
       <c r="G44" s="3">
         <v>8191.0</v>
       </c>
       <c r="H44" s="3">
         <v>204775.0</v>
       </c>
       <c r="I44" s="7" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="J44" t="s">
         <v>15</v>
       </c>
       <c r="K44" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" t="s">
         <v>11</v>
       </c>
       <c r="B45" s="3">
         <v>187000.0</v>
       </c>
       <c r="C45" t="s">
         <v>12</v>
       </c>
       <c r="D45" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E45" s="3">
         <v>85790.0</v>
       </c>
       <c r="F45" s="5">
@@ -2206,349 +2206,349 @@
       </c>
       <c r="G45" s="3">
         <v>1755.0</v>
       </c>
       <c r="H45" s="3">
         <v>196560.0</v>
       </c>
       <c r="I45" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J45" t="s">
         <v>15</v>
       </c>
       <c r="K45" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" t="s">
         <v>11</v>
       </c>
       <c r="B46" s="3">
         <v>170375.0</v>
       </c>
       <c r="C46" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D46" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E46" s="3">
         <v>59290.0</v>
       </c>
       <c r="F46" s="5">
         <v>21</v>
       </c>
       <c r="G46" s="3">
         <v>7287.0</v>
       </c>
       <c r="H46" s="3">
         <v>153027.0</v>
       </c>
       <c r="I46" s="7" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="J46" t="s">
         <v>15</v>
       </c>
       <c r="K46" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47" t="s">
         <v>11</v>
       </c>
       <c r="B47" s="3">
         <v>174461.0</v>
       </c>
       <c r="C47" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D47" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E47" s="3">
         <v>38190.0</v>
       </c>
       <c r="F47" s="5">
         <v>28</v>
       </c>
       <c r="G47" s="3">
         <v>6800.0</v>
       </c>
       <c r="H47" s="3">
         <v>190400.0</v>
       </c>
       <c r="I47" s="7" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="J47" t="s">
         <v>15</v>
       </c>
       <c r="K47" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48" t="s">
         <v>11</v>
       </c>
       <c r="B48" s="3">
         <v>174461.0</v>
       </c>
       <c r="C48" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D48" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E48" s="3">
         <v>38190.0</v>
       </c>
       <c r="F48" s="5">
         <v>28</v>
       </c>
       <c r="G48" s="3">
         <v>6800.0</v>
       </c>
       <c r="H48" s="3">
         <v>190400.0</v>
       </c>
       <c r="I48" s="7" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="J48" t="s">
         <v>15</v>
       </c>
       <c r="K48" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49" t="s">
         <v>11</v>
       </c>
       <c r="B49" s="3">
         <v>174461.0</v>
       </c>
       <c r="C49" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D49" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E49" s="3">
         <v>38190.0</v>
       </c>
       <c r="F49" s="5">
         <v>28</v>
       </c>
       <c r="G49" s="3">
         <v>7056.0</v>
       </c>
       <c r="H49" s="3">
         <v>197568.0</v>
       </c>
       <c r="I49" s="7" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="J49" t="s">
         <v>15</v>
       </c>
       <c r="K49" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50" t="s">
         <v>11</v>
       </c>
       <c r="B50" s="3">
-        <v>157700.0</v>
+        <v>159200.0</v>
       </c>
       <c r="C50" t="s">
         <v>34</v>
       </c>
       <c r="D50" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E50" s="3">
-        <v>114190.0</v>
+        <v>119190.0</v>
       </c>
       <c r="F50" s="5">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="G50" s="3">
-        <v>2695.0</v>
+        <v>2699.0</v>
       </c>
       <c r="H50" s="3">
-        <v>83545.0</v>
+        <v>78271.0</v>
       </c>
       <c r="I50" s="7" t="s">
         <v>36</v>
       </c>
       <c r="J50" t="s">
         <v>15</v>
       </c>
       <c r="K50" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51" t="s">
         <v>11</v>
       </c>
       <c r="B51" s="3">
-        <v>158550.0</v>
+        <v>165000.0</v>
       </c>
       <c r="C51" t="s">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="D51" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E51" s="3">
-        <v>68790.0</v>
+        <v>88190.0</v>
       </c>
       <c r="F51" s="5">
-        <v>76</v>
+        <v>28</v>
       </c>
       <c r="G51" s="3">
-        <v>2350.0</v>
+        <v>3251.0</v>
       </c>
       <c r="H51" s="3">
-        <v>178600.0</v>
+        <v>91028.0</v>
       </c>
       <c r="I51" s="7" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="J51" t="s">
         <v>15</v>
       </c>
       <c r="K51" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52" t="s">
         <v>11</v>
       </c>
       <c r="B52" s="3">
-        <v>159200.0</v>
+        <v>167500.0</v>
       </c>
       <c r="C52" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="D52" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E52" s="3">
-        <v>119190.0</v>
+        <v>48590.0</v>
       </c>
       <c r="F52" s="5">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="G52" s="3">
-        <v>2699.0</v>
+        <v>6807.0</v>
       </c>
       <c r="H52" s="3">
-        <v>78271.0</v>
+        <v>190596.0</v>
       </c>
       <c r="I52" s="7" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="J52" t="s">
         <v>15</v>
       </c>
       <c r="K52" t="s">
-        <v>37</v>
+        <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53" t="s">
         <v>11</v>
       </c>
       <c r="B53" s="3">
-        <v>165000.0</v>
+        <v>157700.0</v>
       </c>
       <c r="C53" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D53" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E53" s="3">
-        <v>88190.0</v>
+        <v>114190.0</v>
       </c>
       <c r="F53" s="5">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="G53" s="3">
-        <v>3251.0</v>
+        <v>2695.0</v>
       </c>
       <c r="H53" s="3">
-        <v>91028.0</v>
+        <v>83545.0</v>
       </c>
       <c r="I53" s="7" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="J53" t="s">
         <v>15</v>
       </c>
       <c r="K53" t="s">
-        <v>16</v>
+        <v>37</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54" t="s">
         <v>11</v>
       </c>
       <c r="B54" s="3">
-        <v>167500.0</v>
+        <v>158550.0</v>
       </c>
       <c r="C54" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D54" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E54" s="3">
-        <v>48590.0</v>
+        <v>68790.0</v>
       </c>
       <c r="F54" s="5">
-        <v>28</v>
+        <v>76</v>
       </c>
       <c r="G54" s="3">
-        <v>6807.0</v>
+        <v>2350.0</v>
       </c>
       <c r="H54" s="3">
-        <v>190596.0</v>
+        <v>178600.0</v>
       </c>
       <c r="I54" s="7" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="J54" t="s">
         <v>15</v>
       </c>
       <c r="K54" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55" t="s">
         <v>11</v>
       </c>
       <c r="B55" s="3">
         <v>153050.0</v>
       </c>
       <c r="C55" t="s">
         <v>34</v>
       </c>
       <c r="D55" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E55" s="3">
         <v>64590.0</v>
       </c>
       <c r="F55" s="5">
@@ -2644,138 +2644,138 @@
       <c r="A58" t="s">
         <v>11</v>
       </c>
       <c r="B58" s="3">
         <v>154000.0</v>
       </c>
       <c r="C58" t="s">
         <v>33</v>
       </c>
       <c r="D58" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E58" s="3">
         <v>65790.0</v>
       </c>
       <c r="F58" s="5">
         <v>90</v>
       </c>
       <c r="G58" s="3">
         <v>1794.0</v>
       </c>
       <c r="H58" s="3">
         <v>161460.0</v>
       </c>
       <c r="I58" s="7" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="J58" t="s">
         <v>15</v>
       </c>
       <c r="K58" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59" t="s">
         <v>11</v>
       </c>
       <c r="B59" s="3">
         <v>154135.0</v>
       </c>
       <c r="C59" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D59" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E59" s="3">
         <v>43490.0</v>
       </c>
       <c r="F59" s="5">
         <v>36</v>
       </c>
       <c r="G59" s="3">
         <v>4724.0</v>
       </c>
       <c r="H59" s="3">
         <v>170064.0</v>
       </c>
       <c r="I59" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J59" t="s">
         <v>15</v>
       </c>
       <c r="K59" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60" t="s">
         <v>11</v>
       </c>
       <c r="B60" s="3">
         <v>154457.0</v>
       </c>
       <c r="C60" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D60" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E60" s="3">
         <v>38390.0</v>
       </c>
       <c r="F60" s="5">
         <v>25</v>
       </c>
       <c r="G60" s="3">
         <v>6702.0</v>
       </c>
       <c r="H60" s="3">
         <v>167550.0</v>
       </c>
       <c r="I60" s="7" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="J60" t="s">
         <v>15</v>
       </c>
       <c r="K60" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61" t="s">
         <v>11</v>
       </c>
       <c r="B61" s="3">
         <v>154860.0</v>
       </c>
       <c r="C61" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D61" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E61" s="3">
         <v>81190.0</v>
       </c>
       <c r="F61" s="5">
         <v>59</v>
       </c>
       <c r="G61" s="3">
         <v>2023.0</v>
       </c>
       <c r="H61" s="3">
         <v>119357.0</v>
       </c>
       <c r="I61" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J61" t="s">
         <v>15</v>
       </c>
       <c r="K61" t="s">
         <v>42</v>
       </c>
@@ -2801,69 +2801,69 @@
       </c>
       <c r="G62" s="3">
         <v>1898.0</v>
       </c>
       <c r="H62" s="3">
         <v>149942.0</v>
       </c>
       <c r="I62" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J62" t="s">
         <v>15</v>
       </c>
       <c r="K62" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63" t="s">
         <v>11</v>
       </c>
       <c r="B63" s="3">
         <v>155715.0</v>
       </c>
       <c r="C63" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D63" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E63" s="3">
         <v>41690.0</v>
       </c>
       <c r="F63" s="5">
         <v>23</v>
       </c>
       <c r="G63" s="3">
         <v>6655.0</v>
       </c>
       <c r="H63" s="3">
         <v>153065.0</v>
       </c>
       <c r="I63" s="7" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="J63" t="s">
         <v>15</v>
       </c>
       <c r="K63" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64" t="s">
         <v>11</v>
       </c>
       <c r="B64" s="3">
         <v>156800.0</v>
       </c>
       <c r="C64" t="s">
         <v>34</v>
       </c>
       <c r="D64" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E64" s="3">
         <v>116890.0</v>
       </c>
       <c r="F64" s="5">
@@ -2871,349 +2871,349 @@
       </c>
       <c r="G64" s="3">
         <v>2672.0</v>
       </c>
       <c r="H64" s="3">
         <v>77488.0</v>
       </c>
       <c r="I64" s="7" t="s">
         <v>36</v>
       </c>
       <c r="J64" t="s">
         <v>15</v>
       </c>
       <c r="K64" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65" t="s">
         <v>11</v>
       </c>
       <c r="B65" s="3">
         <v>157236.0</v>
       </c>
       <c r="C65" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D65" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E65" s="3">
         <v>63790.0</v>
       </c>
       <c r="F65" s="5">
         <v>25</v>
       </c>
       <c r="G65" s="3">
         <v>5107.0</v>
       </c>
       <c r="H65" s="3">
         <v>127675.0</v>
       </c>
       <c r="I65" s="7" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="J65" t="s">
         <v>15</v>
       </c>
       <c r="K65" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66" t="s">
         <v>11</v>
       </c>
       <c r="B66" s="3">
-        <v>143034.0</v>
+        <v>151200.0</v>
       </c>
       <c r="C66" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D66" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E66" s="3">
-        <v>32190.0</v>
+        <v>86690.0</v>
       </c>
       <c r="F66" s="5">
+        <v>60</v>
+      </c>
+      <c r="G66" s="3">
+        <v>1787.0</v>
+      </c>
+      <c r="H66" s="3">
+        <v>107220.0</v>
+      </c>
+      <c r="I66" s="7" t="s">
         <v>26</v>
-      </c>
-[...7 lines deleted...]
-        <v>32</v>
       </c>
       <c r="J66" t="s">
         <v>15</v>
       </c>
       <c r="K66" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67" t="s">
         <v>11</v>
       </c>
       <c r="B67" s="3">
-        <v>144000.0</v>
+        <v>152000.0</v>
       </c>
       <c r="C67" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D67" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E67" s="3">
-        <v>58990.0</v>
+        <v>59990.0</v>
       </c>
       <c r="F67" s="5">
-        <v>105</v>
+        <v>88</v>
       </c>
       <c r="G67" s="3">
-        <v>1584.0</v>
+        <v>1872.0</v>
       </c>
       <c r="H67" s="3">
-        <v>166320.0</v>
+        <v>164736.0</v>
       </c>
       <c r="I67" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J67" t="s">
         <v>15</v>
       </c>
       <c r="K67" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="68" spans="1:11">
       <c r="A68" t="s">
         <v>11</v>
       </c>
       <c r="B68" s="3">
-        <v>145644.0</v>
+        <v>152300.0</v>
       </c>
       <c r="C68" t="s">
-        <v>12</v>
+        <v>44</v>
       </c>
       <c r="D68" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E68" s="3">
-        <v>91190.0</v>
+        <v>51190.0</v>
       </c>
       <c r="F68" s="5">
-        <v>54</v>
+        <v>35</v>
       </c>
       <c r="G68" s="3">
-        <v>1660.0</v>
+        <v>4098.0</v>
       </c>
       <c r="H68" s="3">
-        <v>89640.0</v>
+        <v>143430.0</v>
       </c>
       <c r="I68" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J68" t="s">
         <v>15</v>
       </c>
       <c r="K68" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="69" spans="1:11">
       <c r="A69" t="s">
         <v>11</v>
       </c>
       <c r="B69" s="3">
-        <v>147877.0</v>
+        <v>143034.0</v>
       </c>
       <c r="C69" t="s">
+        <v>30</v>
+      </c>
+      <c r="D69" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E69" s="3">
+        <v>32190.0</v>
+      </c>
+      <c r="F69" s="5">
+        <v>26</v>
+      </c>
+      <c r="G69" s="3">
+        <v>6214.0</v>
+      </c>
+      <c r="H69" s="3">
+        <v>161564.0</v>
+      </c>
+      <c r="I69" s="7" t="s">
         <v>31</v>
-      </c>
-[...16 lines deleted...]
-        <v>14</v>
       </c>
       <c r="J69" t="s">
         <v>15</v>
       </c>
       <c r="K69" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="70" spans="1:11">
       <c r="A70" t="s">
         <v>11</v>
       </c>
       <c r="B70" s="3">
-        <v>147877.0</v>
+        <v>144000.0</v>
       </c>
       <c r="C70" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="D70" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E70" s="3">
-        <v>65290.0</v>
+        <v>58990.0</v>
       </c>
       <c r="F70" s="5">
-        <v>52</v>
+        <v>105</v>
       </c>
       <c r="G70" s="3">
-        <v>2508.0</v>
+        <v>1584.0</v>
       </c>
       <c r="H70" s="3">
-        <v>130416.0</v>
+        <v>166320.0</v>
       </c>
       <c r="I70" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J70" t="s">
         <v>15</v>
       </c>
       <c r="K70" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="71" spans="1:11">
       <c r="A71" t="s">
         <v>11</v>
       </c>
       <c r="B71" s="3">
-        <v>151200.0</v>
+        <v>145644.0</v>
       </c>
       <c r="C71" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="D71" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E71" s="3">
-        <v>86690.0</v>
+        <v>91190.0</v>
       </c>
       <c r="F71" s="5">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="G71" s="3">
-        <v>1787.0</v>
+        <v>1660.0</v>
       </c>
       <c r="H71" s="3">
-        <v>107220.0</v>
+        <v>89640.0</v>
       </c>
       <c r="I71" s="7" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J71" t="s">
         <v>15</v>
       </c>
       <c r="K71" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="72" spans="1:11">
       <c r="A72" t="s">
         <v>11</v>
       </c>
       <c r="B72" s="3">
-        <v>152000.0</v>
+        <v>147877.0</v>
       </c>
       <c r="C72" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D72" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E72" s="3">
-        <v>59990.0</v>
+        <v>65290.0</v>
       </c>
       <c r="F72" s="5">
-        <v>88</v>
+        <v>52</v>
       </c>
       <c r="G72" s="3">
-        <v>1872.0</v>
+        <v>2508.0</v>
       </c>
       <c r="H72" s="3">
-        <v>164736.0</v>
+        <v>130416.0</v>
       </c>
       <c r="I72" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J72" t="s">
         <v>15</v>
       </c>
       <c r="K72" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="73" spans="1:11">
       <c r="A73" t="s">
         <v>11</v>
       </c>
       <c r="B73" s="3">
-        <v>152300.0</v>
+        <v>147877.0</v>
       </c>
       <c r="C73" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="D73" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E73" s="3">
-        <v>51190.0</v>
+        <v>65290.0</v>
       </c>
       <c r="F73" s="5">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="G73" s="3">
-        <v>4098.0</v>
+        <v>2508.0</v>
       </c>
       <c r="H73" s="3">
-        <v>143430.0</v>
+        <v>130416.0</v>
       </c>
       <c r="I73" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J73" t="s">
         <v>15</v>
       </c>
       <c r="K73" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="74" spans="1:11">
       <c r="A74" t="s">
         <v>11</v>
       </c>
       <c r="B74" s="3">
         <v>137500.0</v>
       </c>
       <c r="C74" t="s">
         <v>12</v>
       </c>
       <c r="D74" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E74" s="3">
         <v>83990.0</v>
       </c>
       <c r="F74" s="5">
@@ -3221,209 +3221,209 @@
       </c>
       <c r="G74" s="3">
         <v>1214.0</v>
       </c>
       <c r="H74" s="3">
         <v>105618.0</v>
       </c>
       <c r="I74" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J74" t="s">
         <v>15</v>
       </c>
       <c r="K74" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="75" spans="1:11">
       <c r="A75" t="s">
         <v>11</v>
       </c>
       <c r="B75" s="3">
         <v>137860.0</v>
       </c>
       <c r="C75" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D75" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E75" s="3">
         <v>36990.0</v>
       </c>
       <c r="F75" s="5">
         <v>26</v>
       </c>
       <c r="G75" s="3">
         <v>5824.0</v>
       </c>
       <c r="H75" s="3">
         <v>151424.0</v>
       </c>
       <c r="I75" s="7" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="J75" t="s">
         <v>15</v>
       </c>
       <c r="K75" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="76" spans="1:11">
       <c r="A76" t="s">
         <v>11</v>
       </c>
       <c r="B76" s="3">
         <v>137860.0</v>
       </c>
       <c r="C76" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D76" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E76" s="3">
         <v>36990.0</v>
       </c>
       <c r="F76" s="5">
         <v>26</v>
       </c>
       <c r="G76" s="3">
         <v>5705.0</v>
       </c>
       <c r="H76" s="3">
         <v>148330.0</v>
       </c>
       <c r="I76" s="7" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="J76" t="s">
         <v>15</v>
       </c>
       <c r="K76" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="77" spans="1:11">
       <c r="A77" t="s">
         <v>11</v>
       </c>
       <c r="B77" s="3">
         <v>139205.0</v>
       </c>
       <c r="C77" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D77" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E77" s="3">
         <v>39590.0</v>
       </c>
       <c r="F77" s="5">
         <v>26</v>
       </c>
       <c r="G77" s="3">
         <v>5407.0</v>
       </c>
       <c r="H77" s="3">
         <v>140582.0</v>
       </c>
       <c r="I77" s="7" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="J77" t="s">
         <v>15</v>
       </c>
       <c r="K77" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="78" spans="1:11">
       <c r="A78" t="s">
         <v>11</v>
       </c>
       <c r="B78" s="3">
         <v>139205.0</v>
       </c>
       <c r="C78" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D78" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E78" s="3">
         <v>39590.0</v>
       </c>
       <c r="F78" s="5">
         <v>26</v>
       </c>
       <c r="G78" s="3">
         <v>5407.0</v>
       </c>
       <c r="H78" s="3">
         <v>140582.0</v>
       </c>
       <c r="I78" s="7" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="J78" t="s">
         <v>15</v>
       </c>
       <c r="K78" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:11">
       <c r="A79" t="s">
         <v>11</v>
       </c>
       <c r="B79" s="3">
         <v>139205.0</v>
       </c>
       <c r="C79" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D79" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E79" s="3">
         <v>39590.0</v>
       </c>
       <c r="F79" s="5">
         <v>26</v>
       </c>
       <c r="G79" s="3">
         <v>5407.0</v>
       </c>
       <c r="H79" s="3">
         <v>140582.0</v>
       </c>
       <c r="I79" s="7" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="J79" t="s">
         <v>15</v>
       </c>
       <c r="K79" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="80" spans="1:11">
       <c r="A80" t="s">
         <v>11</v>
       </c>
       <c r="B80" s="3">
         <v>142476.0</v>
       </c>
       <c r="C80" t="s">
         <v>12</v>
       </c>
       <c r="D80" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E80" s="3">
         <v>81190.0</v>
       </c>
       <c r="F80" s="5">
@@ -3431,950 +3431,950 @@
       </c>
       <c r="G80" s="3">
         <v>1823.0</v>
       </c>
       <c r="H80" s="3">
         <v>94796.0</v>
       </c>
       <c r="I80" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J80" t="s">
         <v>15</v>
       </c>
       <c r="K80" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="81" spans="1:11">
       <c r="A81" t="s">
         <v>11</v>
       </c>
       <c r="B81" s="3">
         <v>142980.0</v>
       </c>
       <c r="C81" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D81" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E81" s="3">
         <v>42190.0</v>
       </c>
       <c r="F81" s="5">
         <v>33</v>
       </c>
       <c r="G81" s="3">
         <v>4332.0</v>
       </c>
       <c r="H81" s="3">
         <v>142956.0</v>
       </c>
       <c r="I81" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J81" t="s">
         <v>15</v>
       </c>
       <c r="K81" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="82" spans="1:11">
       <c r="A82" t="s">
         <v>11</v>
       </c>
       <c r="B82" s="3">
-        <v>130780.0</v>
+        <v>135000.0</v>
       </c>
       <c r="C82" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D82" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E82" s="3">
-        <v>65190.0</v>
+        <v>71190.0</v>
       </c>
       <c r="F82" s="5">
-        <v>61</v>
+        <v>42</v>
       </c>
       <c r="G82" s="3">
-        <v>1764.0</v>
+        <v>2455.0</v>
       </c>
       <c r="H82" s="3">
-        <v>107604.0</v>
+        <v>103110.0</v>
       </c>
       <c r="I82" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J82" t="s">
         <v>15</v>
       </c>
       <c r="K82" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
     </row>
     <row r="83" spans="1:11">
       <c r="A83" t="s">
         <v>11</v>
       </c>
       <c r="B83" s="3">
-        <v>131903.0</v>
+        <v>135771.0</v>
       </c>
       <c r="C83" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D83" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E83" s="3">
-        <v>57190.0</v>
+        <v>46690.0</v>
       </c>
       <c r="F83" s="5">
-        <v>58</v>
+        <v>42</v>
       </c>
       <c r="G83" s="3">
-        <v>2041.0</v>
+        <v>3508.0</v>
       </c>
       <c r="H83" s="3">
-        <v>118378.0</v>
+        <v>147336.0</v>
       </c>
       <c r="I83" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J83" t="s">
         <v>15</v>
       </c>
       <c r="K83" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
     </row>
     <row r="84" spans="1:11">
       <c r="A84" t="s">
         <v>11</v>
       </c>
       <c r="B84" s="3">
-        <v>132675.0</v>
+        <v>136028.0</v>
       </c>
       <c r="C84" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D84" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E84" s="3">
-        <v>65390.0</v>
+        <v>81190.0</v>
       </c>
       <c r="F84" s="5">
-        <v>21</v>
+        <v>62</v>
       </c>
       <c r="G84" s="3">
-        <v>4417.0</v>
+        <v>1415.0</v>
       </c>
       <c r="H84" s="3">
-        <v>92757.0</v>
+        <v>87730.0</v>
       </c>
       <c r="I84" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J84" t="s">
         <v>15</v>
       </c>
       <c r="K84" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="85" spans="1:11">
       <c r="A85" t="s">
         <v>11</v>
       </c>
       <c r="B85" s="3">
-        <v>133400.0</v>
+        <v>130780.0</v>
       </c>
       <c r="C85" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="D85" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E85" s="3">
-        <v>60190.0</v>
+        <v>65190.0</v>
       </c>
       <c r="F85" s="5">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="G85" s="3">
-        <v>2656.0</v>
+        <v>1764.0</v>
       </c>
       <c r="H85" s="3">
-        <v>135456.0</v>
+        <v>107604.0</v>
       </c>
       <c r="I85" s="7" t="s">
-        <v>45</v>
+        <v>14</v>
       </c>
       <c r="J85" t="s">
         <v>15</v>
       </c>
       <c r="K85" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
     </row>
     <row r="86" spans="1:11">
       <c r="A86" t="s">
         <v>11</v>
       </c>
       <c r="B86" s="3">
-        <v>133877.0</v>
+        <v>131903.0</v>
       </c>
       <c r="C86" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="D86" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E86" s="3">
-        <v>79190.0</v>
+        <v>57190.0</v>
       </c>
       <c r="F86" s="5">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="G86" s="3">
-        <v>1957.0</v>
+        <v>2041.0</v>
       </c>
       <c r="H86" s="3">
-        <v>97850.0</v>
+        <v>118378.0</v>
       </c>
       <c r="I86" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J86" t="s">
         <v>15</v>
       </c>
       <c r="K86" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
     </row>
     <row r="87" spans="1:11">
       <c r="A87" t="s">
         <v>11</v>
       </c>
       <c r="B87" s="3">
-        <v>134150.0</v>
+        <v>132675.0</v>
       </c>
       <c r="C87" t="s">
-        <v>46</v>
+        <v>23</v>
       </c>
       <c r="D87" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E87" s="3">
-        <v>59190.0</v>
+        <v>65390.0</v>
       </c>
       <c r="F87" s="5">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="G87" s="3">
-        <v>2258.0</v>
+        <v>4417.0</v>
       </c>
       <c r="H87" s="3">
-        <v>133222.0</v>
+        <v>92757.0</v>
       </c>
       <c r="I87" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J87" t="s">
         <v>15</v>
       </c>
       <c r="K87" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="88" spans="1:11">
       <c r="A88" t="s">
         <v>11</v>
       </c>
       <c r="B88" s="3">
-        <v>134550.0</v>
+        <v>133400.0</v>
       </c>
       <c r="C88" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="D88" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E88" s="3">
-        <v>55290.0</v>
+        <v>60190.0</v>
       </c>
       <c r="F88" s="5">
-        <v>93</v>
+        <v>51</v>
       </c>
       <c r="G88" s="3">
-        <v>1607.0</v>
+        <v>2656.0</v>
       </c>
       <c r="H88" s="3">
-        <v>149451.0</v>
+        <v>135456.0</v>
       </c>
       <c r="I88" s="7" t="s">
-        <v>18</v>
+        <v>46</v>
       </c>
       <c r="J88" t="s">
         <v>15</v>
       </c>
       <c r="K88" t="s">
-        <v>16</v>
+        <v>37</v>
       </c>
     </row>
     <row r="89" spans="1:11">
       <c r="A89" t="s">
         <v>11</v>
       </c>
       <c r="B89" s="3">
-        <v>134650.0</v>
+        <v>133877.0</v>
       </c>
       <c r="C89" t="s">
         <v>12</v>
       </c>
       <c r="D89" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E89" s="3">
-        <v>69190.0</v>
+        <v>79190.0</v>
       </c>
       <c r="F89" s="5">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="G89" s="3">
-        <v>1206.0</v>
+        <v>1957.0</v>
       </c>
       <c r="H89" s="3">
-        <v>120600.0</v>
+        <v>97850.0</v>
       </c>
       <c r="I89" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J89" t="s">
         <v>15</v>
       </c>
       <c r="K89" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="90" spans="1:11">
       <c r="A90" t="s">
         <v>11</v>
       </c>
       <c r="B90" s="3">
-        <v>134900.0</v>
+        <v>134150.0</v>
       </c>
       <c r="C90" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="D90" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E90" s="3">
-        <v>68190.0</v>
+        <v>59190.0</v>
       </c>
       <c r="F90" s="5">
-        <v>30</v>
+        <v>59</v>
       </c>
       <c r="G90" s="3">
-        <v>3052.0</v>
+        <v>2258.0</v>
       </c>
       <c r="H90" s="3">
-        <v>91560.0</v>
+        <v>133222.0</v>
       </c>
       <c r="I90" s="7" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="J90" t="s">
         <v>15</v>
       </c>
       <c r="K90" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="91" spans="1:11">
       <c r="A91" t="s">
         <v>11</v>
       </c>
       <c r="B91" s="3">
-        <v>135000.0</v>
+        <v>134550.0</v>
       </c>
       <c r="C91" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="D91" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E91" s="3">
-        <v>71190.0</v>
+        <v>55290.0</v>
       </c>
       <c r="F91" s="5">
-        <v>42</v>
+        <v>93</v>
       </c>
       <c r="G91" s="3">
-        <v>2455.0</v>
+        <v>1607.0</v>
       </c>
       <c r="H91" s="3">
-        <v>103110.0</v>
+        <v>149451.0</v>
       </c>
       <c r="I91" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J91" t="s">
         <v>15</v>
       </c>
       <c r="K91" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
     </row>
     <row r="92" spans="1:11">
       <c r="A92" t="s">
         <v>11</v>
       </c>
       <c r="B92" s="3">
-        <v>135771.0</v>
+        <v>134650.0</v>
       </c>
       <c r="C92" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="D92" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E92" s="3">
-        <v>46690.0</v>
+        <v>69190.0</v>
       </c>
       <c r="F92" s="5">
-        <v>42</v>
+        <v>100</v>
       </c>
       <c r="G92" s="3">
-        <v>3508.0</v>
+        <v>1206.0</v>
       </c>
       <c r="H92" s="3">
-        <v>147336.0</v>
+        <v>120600.0</v>
       </c>
       <c r="I92" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J92" t="s">
         <v>15</v>
       </c>
       <c r="K92" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="93" spans="1:11">
       <c r="A93" t="s">
         <v>11</v>
       </c>
       <c r="B93" s="3">
-        <v>136028.0</v>
+        <v>134900.0</v>
       </c>
       <c r="C93" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="D93" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E93" s="3">
-        <v>81190.0</v>
+        <v>68190.0</v>
       </c>
       <c r="F93" s="5">
-        <v>62</v>
+        <v>30</v>
       </c>
       <c r="G93" s="3">
-        <v>1415.0</v>
+        <v>3052.0</v>
       </c>
       <c r="H93" s="3">
-        <v>87730.0</v>
+        <v>91560.0</v>
       </c>
       <c r="I93" s="7" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J93" t="s">
         <v>15</v>
       </c>
       <c r="K93" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="94" spans="1:11">
       <c r="A94" t="s">
         <v>11</v>
       </c>
       <c r="B94" s="3">
-        <v>127500.0</v>
+        <v>127000.0</v>
       </c>
       <c r="C94" t="s">
         <v>34</v>
       </c>
       <c r="D94" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E94" s="3">
-        <v>58390.0</v>
+        <v>55890.0</v>
       </c>
       <c r="F94" s="5">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="G94" s="3">
         <v>3485.0</v>
       </c>
       <c r="H94" s="3">
-        <v>121975.0</v>
+        <v>118490.0</v>
       </c>
       <c r="I94" s="7" t="s">
         <v>36</v>
       </c>
       <c r="J94" t="s">
         <v>15</v>
       </c>
       <c r="K94" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="95" spans="1:11">
       <c r="A95" t="s">
         <v>11</v>
       </c>
       <c r="B95" s="3">
-        <v>129000.0</v>
+        <v>127500.0</v>
       </c>
       <c r="C95" t="s">
         <v>34</v>
       </c>
       <c r="D95" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E95" s="3">
-        <v>53390.0</v>
+        <v>58390.0</v>
       </c>
       <c r="F95" s="5">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G95" s="3">
-        <v>3619.0</v>
+        <v>3485.0</v>
       </c>
       <c r="H95" s="3">
-        <v>123046.0</v>
+        <v>121975.0</v>
       </c>
       <c r="I95" s="7" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="J95" t="s">
         <v>15</v>
       </c>
       <c r="K95" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="96" spans="1:11">
       <c r="A96" t="s">
         <v>11</v>
       </c>
       <c r="B96" s="3">
-        <v>129100.0</v>
+        <v>127500.0</v>
       </c>
       <c r="C96" t="s">
         <v>34</v>
       </c>
       <c r="D96" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E96" s="3">
-        <v>55890.0</v>
+        <v>58390.0</v>
       </c>
       <c r="F96" s="5">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G96" s="3">
-        <v>3619.0</v>
+        <v>3485.0</v>
       </c>
       <c r="H96" s="3">
-        <v>123046.0</v>
+        <v>121975.0</v>
       </c>
       <c r="I96" s="7" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="J96" t="s">
         <v>15</v>
       </c>
       <c r="K96" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="97" spans="1:11">
       <c r="A97" t="s">
         <v>11</v>
       </c>
       <c r="B97" s="3">
-        <v>130000.0</v>
+        <v>129000.0</v>
       </c>
       <c r="C97" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="D97" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E97" s="3">
-        <v>73590.0</v>
+        <v>53390.0</v>
       </c>
       <c r="F97" s="5">
-        <v>54</v>
+        <v>34</v>
       </c>
       <c r="G97" s="3">
-        <v>1621.0</v>
+        <v>3619.0</v>
       </c>
       <c r="H97" s="3">
-        <v>87534.0</v>
+        <v>123046.0</v>
       </c>
       <c r="I97" s="7" t="s">
-        <v>18</v>
+        <v>46</v>
       </c>
       <c r="J97" t="s">
         <v>15</v>
       </c>
       <c r="K97" t="s">
-        <v>16</v>
+        <v>37</v>
       </c>
     </row>
     <row r="98" spans="1:11">
       <c r="A98" t="s">
         <v>11</v>
       </c>
       <c r="B98" s="3">
-        <v>127000.0</v>
+        <v>129100.0</v>
       </c>
       <c r="C98" t="s">
         <v>34</v>
       </c>
       <c r="D98" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E98" s="3">
         <v>55890.0</v>
       </c>
       <c r="F98" s="5">
         <v>34</v>
       </c>
       <c r="G98" s="3">
-        <v>3485.0</v>
+        <v>3619.0</v>
       </c>
       <c r="H98" s="3">
-        <v>118490.0</v>
+        <v>123046.0</v>
       </c>
       <c r="I98" s="7" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="J98" t="s">
         <v>15</v>
       </c>
       <c r="K98" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="99" spans="1:11">
       <c r="A99" t="s">
         <v>11</v>
       </c>
       <c r="B99" s="3">
-        <v>127500.0</v>
+        <v>130000.0</v>
       </c>
       <c r="C99" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="D99" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E99" s="3">
-        <v>58390.0</v>
+        <v>73590.0</v>
       </c>
       <c r="F99" s="5">
-        <v>35</v>
+        <v>54</v>
       </c>
       <c r="G99" s="3">
-        <v>3485.0</v>
+        <v>1621.0</v>
       </c>
       <c r="H99" s="3">
-        <v>121975.0</v>
+        <v>87534.0</v>
       </c>
       <c r="I99" s="7" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="J99" t="s">
         <v>15</v>
       </c>
       <c r="K99" t="s">
-        <v>37</v>
+        <v>16</v>
       </c>
     </row>
     <row r="100" spans="1:11">
       <c r="A100" t="s">
         <v>11</v>
       </c>
       <c r="B100" s="3">
-        <v>121000.0</v>
+        <v>127000.0</v>
       </c>
       <c r="C100" t="s">
         <v>34</v>
       </c>
       <c r="D100" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E100" s="3">
-        <v>54690.0</v>
+        <v>55890.0</v>
       </c>
       <c r="F100" s="5">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="G100" s="3">
-        <v>2863.0</v>
+        <v>3485.0</v>
       </c>
       <c r="H100" s="3">
-        <v>123109.0</v>
+        <v>118490.0</v>
       </c>
       <c r="I100" s="7" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="J100" t="s">
         <v>15</v>
       </c>
       <c r="K100" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="101" spans="1:11">
       <c r="A101" t="s">
         <v>11</v>
       </c>
       <c r="B101" s="3">
         <v>121000.0</v>
       </c>
       <c r="C101" t="s">
         <v>34</v>
       </c>
       <c r="D101" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E101" s="3">
-        <v>53690.0</v>
+        <v>54690.0</v>
       </c>
       <c r="F101" s="5">
         <v>43</v>
       </c>
       <c r="G101" s="3">
-        <v>2938.0</v>
+        <v>2863.0</v>
       </c>
       <c r="H101" s="3">
-        <v>126334.0</v>
+        <v>123109.0</v>
       </c>
       <c r="I101" s="7" t="s">
         <v>40</v>
       </c>
       <c r="J101" t="s">
         <v>15</v>
       </c>
       <c r="K101" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="102" spans="1:11">
       <c r="A102" t="s">
         <v>11</v>
       </c>
       <c r="B102" s="3">
-        <v>123000.0</v>
+        <v>121000.0</v>
       </c>
       <c r="C102" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="D102" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E102" s="3">
-        <v>58990.0</v>
+        <v>53690.0</v>
       </c>
       <c r="F102" s="5">
-        <v>75</v>
+        <v>43</v>
       </c>
       <c r="G102" s="3">
-        <v>1831.0</v>
+        <v>2938.0</v>
       </c>
       <c r="H102" s="3">
-        <v>137325.0</v>
+        <v>126334.0</v>
       </c>
       <c r="I102" s="7" t="s">
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="J102" t="s">
         <v>15</v>
       </c>
       <c r="K102" t="s">
-        <v>16</v>
+        <v>37</v>
       </c>
     </row>
     <row r="103" spans="1:11">
       <c r="A103" t="s">
         <v>11</v>
       </c>
       <c r="B103" s="3">
-        <v>123200.0</v>
+        <v>123000.0</v>
       </c>
       <c r="C103" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="D103" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E103" s="3">
-        <v>87790.0</v>
+        <v>58990.0</v>
       </c>
       <c r="F103" s="5">
-        <v>38</v>
+        <v>75</v>
       </c>
       <c r="G103" s="3">
-        <v>2090.0</v>
+        <v>1831.0</v>
       </c>
       <c r="H103" s="3">
-        <v>79420.0</v>
+        <v>137325.0</v>
       </c>
       <c r="I103" s="7" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
       <c r="J103" t="s">
         <v>15</v>
       </c>
       <c r="K103" t="s">
-        <v>37</v>
+        <v>16</v>
       </c>
     </row>
     <row r="104" spans="1:11">
       <c r="A104" t="s">
         <v>11</v>
       </c>
       <c r="B104" s="3">
-        <v>124200.0</v>
+        <v>123200.0</v>
       </c>
       <c r="C104" t="s">
         <v>34</v>
       </c>
       <c r="D104" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E104" s="3">
-        <v>83890.0</v>
+        <v>87790.0</v>
       </c>
       <c r="F104" s="5">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="G104" s="3">
-        <v>2086.0</v>
+        <v>2090.0</v>
       </c>
       <c r="H104" s="3">
-        <v>73010.0</v>
+        <v>79420.0</v>
       </c>
       <c r="I104" s="7" t="s">
         <v>36</v>
       </c>
       <c r="J104" t="s">
         <v>15</v>
       </c>
       <c r="K104" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="105" spans="1:11">
       <c r="A105" t="s">
         <v>11</v>
       </c>
       <c r="B105" s="3">
-        <v>125500.0</v>
+        <v>124200.0</v>
       </c>
       <c r="C105" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="D105" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E105" s="3">
-        <v>54690.0</v>
+        <v>83890.0</v>
       </c>
       <c r="F105" s="5">
-        <v>67</v>
+        <v>35</v>
       </c>
       <c r="G105" s="3">
-        <v>1682.0</v>
+        <v>2086.0</v>
       </c>
       <c r="H105" s="3">
-        <v>112694.0</v>
+        <v>73010.0</v>
       </c>
       <c r="I105" s="7" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="J105" t="s">
         <v>15</v>
       </c>
       <c r="K105" t="s">
-        <v>16</v>
+        <v>37</v>
       </c>
     </row>
     <row r="106" spans="1:11">
       <c r="A106" t="s">
         <v>11</v>
       </c>
       <c r="B106" s="3">
-        <v>127000.0</v>
+        <v>125500.0</v>
       </c>
       <c r="C106" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="D106" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E106" s="3">
-        <v>55890.0</v>
+        <v>54690.0</v>
       </c>
       <c r="F106" s="5">
-        <v>34</v>
+        <v>67</v>
       </c>
       <c r="G106" s="3">
-        <v>3485.0</v>
+        <v>1682.0</v>
       </c>
       <c r="H106" s="3">
-        <v>118490.0</v>
+        <v>112694.0</v>
       </c>
       <c r="I106" s="7" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
       <c r="J106" t="s">
         <v>15</v>
       </c>
       <c r="K106" t="s">
-        <v>37</v>
+        <v>16</v>
       </c>
     </row>
     <row r="107" spans="1:11">
       <c r="A107" t="s">
         <v>11</v>
       </c>
       <c r="B107" s="3">
         <v>115200.0</v>
       </c>
       <c r="C107" t="s">
         <v>23</v>
       </c>
       <c r="D107" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E107" s="3">
         <v>44190.0</v>
       </c>
       <c r="F107" s="5">
         <v>27</v>
       </c>
       <c r="G107" s="3">
         <v>4030.0</v>
       </c>
       <c r="H107" s="3">
@@ -4513,358 +4513,358 @@
       </c>
       <c r="F111" s="5">
         <v>29</v>
       </c>
       <c r="G111" s="3">
         <v>4337.0</v>
       </c>
       <c r="H111" s="3">
         <v>125773.0</v>
       </c>
       <c r="I111" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J111" t="s">
         <v>15</v>
       </c>
       <c r="K111" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="112" spans="1:11">
       <c r="A112" t="s">
         <v>11</v>
       </c>
       <c r="B112" s="3">
-        <v>106496.0</v>
+        <v>105600.0</v>
       </c>
       <c r="C112" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="D112" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E112" s="3">
-        <v>69190.0</v>
+        <v>72190.0</v>
       </c>
       <c r="F112" s="5">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="G112" s="3">
-        <v>2001.0</v>
+        <v>1839.0</v>
       </c>
       <c r="H112" s="3">
-        <v>70035.0</v>
+        <v>71721.0</v>
       </c>
       <c r="I112" s="7" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="J112" t="s">
         <v>15</v>
       </c>
       <c r="K112" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
     </row>
     <row r="113" spans="1:11">
       <c r="A113" t="s">
         <v>11</v>
       </c>
       <c r="B113" s="3">
-        <v>106590.0</v>
+        <v>106103.0</v>
       </c>
       <c r="C113" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="D113" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E113" s="3">
-        <v>65290.0</v>
+        <v>56190.0</v>
       </c>
       <c r="F113" s="5">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="G113" s="3">
-        <v>1122.0</v>
+        <v>1859.0</v>
       </c>
       <c r="H113" s="3">
-        <v>58344.0</v>
+        <v>100386.0</v>
       </c>
       <c r="I113" s="7" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="J113" t="s">
         <v>15</v>
       </c>
       <c r="K113" t="s">
-        <v>16</v>
+        <v>37</v>
       </c>
     </row>
     <row r="114" spans="1:11">
       <c r="A114" t="s">
         <v>11</v>
       </c>
       <c r="B114" s="3">
-        <v>105600.0</v>
+        <v>106496.0</v>
       </c>
       <c r="C114" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="D114" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E114" s="3">
-        <v>72190.0</v>
+        <v>69190.0</v>
       </c>
       <c r="F114" s="5">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="G114" s="3">
-        <v>1839.0</v>
+        <v>2001.0</v>
       </c>
       <c r="H114" s="3">
-        <v>71721.0</v>
+        <v>70035.0</v>
       </c>
       <c r="I114" s="7" t="s">
-        <v>45</v>
+        <v>14</v>
       </c>
       <c r="J114" t="s">
         <v>15</v>
       </c>
       <c r="K114" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
     </row>
     <row r="115" spans="1:11">
       <c r="A115" t="s">
         <v>11</v>
       </c>
       <c r="B115" s="3">
-        <v>106103.0</v>
+        <v>106590.0</v>
       </c>
       <c r="C115" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="D115" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E115" s="3">
-        <v>56190.0</v>
+        <v>65290.0</v>
       </c>
       <c r="F115" s="5">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="G115" s="3">
-        <v>1859.0</v>
+        <v>1122.0</v>
       </c>
       <c r="H115" s="3">
-        <v>100386.0</v>
+        <v>58344.0</v>
       </c>
       <c r="I115" s="7" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="J115" t="s">
         <v>15</v>
       </c>
       <c r="K115" t="s">
-        <v>37</v>
+        <v>16</v>
       </c>
     </row>
     <row r="116" spans="1:11">
       <c r="A116" t="s">
         <v>11</v>
       </c>
       <c r="B116" s="3">
-        <v>101200.0</v>
+        <v>105363.0</v>
       </c>
       <c r="C116" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="D116" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E116" s="3">
-        <v>51190.0</v>
+        <v>45190.0</v>
       </c>
       <c r="F116" s="5">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="G116" s="3">
-        <v>2064.0</v>
+        <v>2432.0</v>
       </c>
       <c r="H116" s="3">
-        <v>97008.0</v>
+        <v>92416.0</v>
       </c>
       <c r="I116" s="7" t="s">
-        <v>40</v>
+        <v>14</v>
       </c>
       <c r="J116" t="s">
         <v>15</v>
       </c>
       <c r="K116" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
     </row>
     <row r="117" spans="1:11">
       <c r="A117" t="s">
         <v>11</v>
       </c>
       <c r="B117" s="3">
-        <v>102500.0</v>
+        <v>101200.0</v>
       </c>
       <c r="C117" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="D117" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E117" s="3">
-        <v>43990.0</v>
+        <v>51190.0</v>
       </c>
       <c r="F117" s="5">
-        <v>71</v>
+        <v>47</v>
       </c>
       <c r="G117" s="3">
-        <v>1608.0</v>
+        <v>2064.0</v>
       </c>
       <c r="H117" s="3">
-        <v>114168.0</v>
+        <v>97008.0</v>
       </c>
       <c r="I117" s="7" t="s">
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="J117" t="s">
         <v>15</v>
       </c>
       <c r="K117" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
     </row>
     <row r="118" spans="1:11">
       <c r="A118" t="s">
         <v>11</v>
       </c>
       <c r="B118" s="3">
-        <v>103000.0</v>
+        <v>102500.0</v>
       </c>
       <c r="C118" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="D118" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E118" s="3">
-        <v>55190.0</v>
+        <v>43990.0</v>
       </c>
       <c r="F118" s="5">
-        <v>48</v>
+        <v>71</v>
       </c>
       <c r="G118" s="3">
-        <v>1957.0</v>
+        <v>1608.0</v>
       </c>
       <c r="H118" s="3">
-        <v>93936.0</v>
+        <v>114168.0</v>
       </c>
       <c r="I118" s="7" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
       <c r="J118" t="s">
         <v>15</v>
       </c>
       <c r="K118" t="s">
-        <v>37</v>
+        <v>50</v>
       </c>
     </row>
     <row r="119" spans="1:11">
       <c r="A119" t="s">
         <v>11</v>
       </c>
       <c r="B119" s="3">
-        <v>104000.0</v>
+        <v>103000.0</v>
       </c>
       <c r="C119" t="s">
         <v>34</v>
       </c>
       <c r="D119" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E119" s="3">
-        <v>49190.0</v>
+        <v>55190.0</v>
       </c>
       <c r="F119" s="5">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="G119" s="3">
-        <v>2651.0</v>
+        <v>1957.0</v>
       </c>
       <c r="H119" s="3">
-        <v>111342.0</v>
+        <v>93936.0</v>
       </c>
       <c r="I119" s="7" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="J119" t="s">
         <v>15</v>
       </c>
       <c r="K119" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="120" spans="1:11">
       <c r="A120" t="s">
         <v>11</v>
       </c>
       <c r="B120" s="3">
-        <v>105363.0</v>
+        <v>104000.0</v>
       </c>
       <c r="C120" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="D120" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E120" s="3">
-        <v>45190.0</v>
+        <v>49190.0</v>
       </c>
       <c r="F120" s="5">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="G120" s="3">
-        <v>2432.0</v>
+        <v>2651.0</v>
       </c>
       <c r="H120" s="3">
-        <v>92416.0</v>
+        <v>111342.0</v>
       </c>
       <c r="I120" s="7" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
       <c r="J120" t="s">
         <v>15</v>
       </c>
       <c r="K120" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
     </row>
     <row r="121" spans="1:11">
       <c r="A121" t="s">
         <v>11</v>
       </c>
       <c r="B121" s="3">
         <v>96651.0</v>
       </c>
       <c r="C121" t="s">
         <v>52</v>
       </c>
       <c r="D121" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E121" s="3">
         <v>61590.0</v>
       </c>
       <c r="F121" s="5">
         <v>53</v>
       </c>
       <c r="G121" s="3">
         <v>894.0</v>
       </c>
       <c r="H121" s="3">
@@ -4971,69 +4971,69 @@
       </c>
       <c r="G124" s="3">
         <v>1558.0</v>
       </c>
       <c r="H124" s="3">
         <v>73226.0</v>
       </c>
       <c r="I124" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J124" t="s">
         <v>15</v>
       </c>
       <c r="K124" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="125" spans="1:11">
       <c r="A125" t="s">
         <v>11</v>
       </c>
       <c r="B125" s="3">
         <v>91000.0</v>
       </c>
       <c r="C125" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D125" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E125" s="3">
         <v>36990.0</v>
       </c>
       <c r="F125" s="5">
         <v>44</v>
       </c>
       <c r="G125" s="3">
         <v>2291.0</v>
       </c>
       <c r="H125" s="3">
         <v>100804.0</v>
       </c>
       <c r="I125" s="7" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="J125" t="s">
         <v>15</v>
       </c>
       <c r="K125" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="126" spans="1:11">
       <c r="A126" t="s">
         <v>11</v>
       </c>
       <c r="B126" s="3">
         <v>91400.0</v>
       </c>
       <c r="C126" t="s">
         <v>34</v>
       </c>
       <c r="D126" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E126" s="3">
         <v>40790.0</v>
       </c>
       <c r="F126" s="5">
@@ -5073,218 +5073,218 @@
       </c>
       <c r="F127" s="5">
         <v>106</v>
       </c>
       <c r="G127" s="3">
         <v>1044.0</v>
       </c>
       <c r="H127" s="3">
         <v>110664.0</v>
       </c>
       <c r="I127" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J127" t="s">
         <v>15</v>
       </c>
       <c r="K127" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="128" spans="1:11">
       <c r="A128" t="s">
         <v>11</v>
       </c>
       <c r="B128" s="3">
-        <v>89000.0</v>
+        <v>87100.0</v>
       </c>
       <c r="C128" t="s">
         <v>44</v>
       </c>
       <c r="D128" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E128" s="3">
-        <v>38190.0</v>
+        <v>30890.0</v>
       </c>
       <c r="F128" s="5">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="G128" s="3">
-        <v>3057.0</v>
+        <v>2477.0</v>
       </c>
       <c r="H128" s="3">
-        <v>79482.0</v>
+        <v>79264.0</v>
       </c>
       <c r="I128" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J128" t="s">
         <v>15</v>
       </c>
       <c r="K128" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="129" spans="1:11">
       <c r="A129" t="s">
         <v>11</v>
       </c>
       <c r="B129" s="3">
-        <v>89000.0</v>
+        <v>87700.0</v>
       </c>
       <c r="C129" t="s">
-        <v>44</v>
+        <v>23</v>
       </c>
       <c r="D129" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E129" s="3">
-        <v>38190.0</v>
+        <v>47990.0</v>
       </c>
       <c r="F129" s="5">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="G129" s="3">
-        <v>3057.0</v>
+        <v>1895.0</v>
       </c>
       <c r="H129" s="3">
-        <v>79482.0</v>
+        <v>72010.0</v>
       </c>
       <c r="I129" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J129" t="s">
         <v>15</v>
       </c>
       <c r="K129" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="130" spans="1:11">
       <c r="A130" t="s">
         <v>11</v>
       </c>
       <c r="B130" s="3">
-        <v>87100.0</v>
+        <v>88170.0</v>
       </c>
       <c r="C130" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="D130" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E130" s="3">
-        <v>30890.0</v>
+        <v>36190.0</v>
       </c>
       <c r="F130" s="5">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="G130" s="3">
-        <v>2477.0</v>
+        <v>3067.0</v>
       </c>
       <c r="H130" s="3">
-        <v>79264.0</v>
+        <v>92010.0</v>
       </c>
       <c r="I130" s="7" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="J130" t="s">
         <v>15</v>
       </c>
       <c r="K130" t="s">
-        <v>16</v>
+        <v>37</v>
       </c>
     </row>
     <row r="131" spans="1:11">
       <c r="A131" t="s">
         <v>11</v>
       </c>
       <c r="B131" s="3">
-        <v>87700.0</v>
+        <v>89000.0</v>
       </c>
       <c r="C131" t="s">
-        <v>23</v>
+        <v>44</v>
       </c>
       <c r="D131" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E131" s="3">
-        <v>47990.0</v>
+        <v>38190.0</v>
       </c>
       <c r="F131" s="5">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="G131" s="3">
-        <v>1895.0</v>
+        <v>3057.0</v>
       </c>
       <c r="H131" s="3">
-        <v>72010.0</v>
+        <v>79482.0</v>
       </c>
       <c r="I131" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J131" t="s">
         <v>15</v>
       </c>
       <c r="K131" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="132" spans="1:11">
       <c r="A132" t="s">
         <v>11</v>
       </c>
       <c r="B132" s="3">
-        <v>88170.0</v>
+        <v>89000.0</v>
       </c>
       <c r="C132" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="D132" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E132" s="3">
-        <v>36190.0</v>
+        <v>38190.0</v>
       </c>
       <c r="F132" s="5">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="G132" s="3">
-        <v>3067.0</v>
+        <v>3057.0</v>
       </c>
       <c r="H132" s="3">
-        <v>92010.0</v>
+        <v>79482.0</v>
       </c>
       <c r="I132" s="7" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="J132" t="s">
         <v>15</v>
       </c>
       <c r="K132" t="s">
-        <v>37</v>
+        <v>16</v>
       </c>
     </row>
     <row r="133" spans="1:11">
       <c r="A133" t="s">
         <v>11</v>
       </c>
       <c r="B133" s="3">
         <v>82200.0</v>
       </c>
       <c r="C133" t="s">
         <v>44</v>
       </c>
       <c r="D133" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E133" s="3">
         <v>50990.0</v>
       </c>
       <c r="F133" s="5">
         <v>57</v>
       </c>
       <c r="G133" s="3">
         <v>957.0</v>
       </c>
       <c r="H133" s="3">
@@ -5356,139 +5356,139 @@
       </c>
       <c r="G135" s="3">
         <v>1117.0</v>
       </c>
       <c r="H135" s="3">
         <v>81541.0</v>
       </c>
       <c r="I135" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J135" t="s">
         <v>15</v>
       </c>
       <c r="K135" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="136" spans="1:11">
       <c r="A136" t="s">
         <v>11</v>
       </c>
       <c r="B136" s="3">
         <v>80000.0</v>
       </c>
       <c r="C136" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D136" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E136" s="3">
         <v>25190.0</v>
       </c>
       <c r="F136" s="5">
         <v>33</v>
       </c>
       <c r="G136" s="3">
         <v>2815.0</v>
       </c>
       <c r="H136" s="3">
         <v>92895.0</v>
       </c>
       <c r="I136" s="7" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="J136" t="s">
         <v>15</v>
       </c>
       <c r="K136" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="137" spans="1:11">
       <c r="A137" t="s">
         <v>11</v>
       </c>
       <c r="B137" s="3">
         <v>80000.0</v>
       </c>
       <c r="C137" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D137" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E137" s="3">
         <v>25190.0</v>
       </c>
       <c r="F137" s="5">
         <v>33</v>
       </c>
       <c r="G137" s="3">
         <v>2815.0</v>
       </c>
       <c r="H137" s="3">
         <v>92895.0</v>
       </c>
       <c r="I137" s="7" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="J137" t="s">
         <v>15</v>
       </c>
       <c r="K137" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="138" spans="1:11">
       <c r="A138" t="s">
         <v>11</v>
       </c>
       <c r="B138" s="3">
         <v>80000.0</v>
       </c>
       <c r="C138" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D138" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E138" s="3">
         <v>25190.0</v>
       </c>
       <c r="F138" s="5">
         <v>33</v>
       </c>
       <c r="G138" s="3">
         <v>2815.0</v>
       </c>
       <c r="H138" s="3">
         <v>92895.0</v>
       </c>
       <c r="I138" s="7" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="J138" t="s">
         <v>15</v>
       </c>
       <c r="K138" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="139" spans="1:11">
       <c r="A139" t="s">
         <v>11</v>
       </c>
       <c r="B139" s="3">
         <v>81150.0</v>
       </c>
       <c r="C139" t="s">
         <v>17</v>
       </c>
       <c r="D139" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E139" s="3">
         <v>35290.0</v>
       </c>
       <c r="F139" s="5">
@@ -5505,1530 +5505,1530 @@
       </c>
       <c r="J139" t="s">
         <v>15</v>
       </c>
       <c r="K139" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="140" spans="1:11">
       <c r="A140" t="s">
         <v>11</v>
       </c>
       <c r="B140" s="3">
         <v>76600.0</v>
       </c>
       <c r="C140" t="s">
         <v>44</v>
       </c>
       <c r="D140" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E140" s="3">
         <v>28990.0</v>
       </c>
       <c r="F140" s="5">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="G140" s="3">
-        <v>2231.0</v>
+        <v>2112.0</v>
       </c>
       <c r="H140" s="3">
-        <v>66930.0</v>
+        <v>67584.0</v>
       </c>
       <c r="I140" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J140" t="s">
         <v>15</v>
       </c>
       <c r="K140" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="141" spans="1:11">
       <c r="A141" t="s">
         <v>11</v>
       </c>
       <c r="B141" s="3">
-        <v>76800.0</v>
+        <v>76600.0</v>
       </c>
       <c r="C141" t="s">
         <v>44</v>
       </c>
       <c r="D141" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E141" s="3">
-        <v>38990.0</v>
+        <v>28990.0</v>
       </c>
       <c r="F141" s="5">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="G141" s="3">
-        <v>1386.0</v>
+        <v>2231.0</v>
       </c>
       <c r="H141" s="3">
-        <v>62370.0</v>
+        <v>66930.0</v>
       </c>
       <c r="I141" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J141" t="s">
         <v>15</v>
       </c>
       <c r="K141" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="142" spans="1:11">
       <c r="A142" t="s">
         <v>11</v>
       </c>
       <c r="B142" s="3">
-        <v>77200.0</v>
+        <v>76800.0</v>
       </c>
       <c r="C142" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="D142" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E142" s="3">
-        <v>36190.0</v>
+        <v>38990.0</v>
       </c>
       <c r="F142" s="5">
-        <v>83</v>
+        <v>45</v>
       </c>
       <c r="G142" s="3">
-        <v>1025.0</v>
+        <v>1386.0</v>
       </c>
       <c r="H142" s="3">
-        <v>85075.0</v>
+        <v>62370.0</v>
       </c>
       <c r="I142" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J142" t="s">
         <v>15</v>
       </c>
       <c r="K142" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="143" spans="1:11">
       <c r="A143" t="s">
         <v>11</v>
       </c>
       <c r="B143" s="3">
-        <v>78150.0</v>
+        <v>77200.0</v>
       </c>
       <c r="C143" t="s">
-        <v>38</v>
+        <v>19</v>
       </c>
       <c r="D143" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E143" s="3">
-        <v>63190.0</v>
+        <v>36190.0</v>
       </c>
       <c r="F143" s="5">
-        <v>42</v>
+        <v>83</v>
       </c>
       <c r="G143" s="3">
-        <v>428.0</v>
+        <v>1025.0</v>
       </c>
       <c r="H143" s="3">
-        <v>17976.0</v>
+        <v>85075.0</v>
       </c>
       <c r="I143" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J143" t="s">
         <v>15</v>
       </c>
       <c r="K143" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="144" spans="1:11">
       <c r="A144" t="s">
         <v>11</v>
       </c>
       <c r="B144" s="3">
-        <v>78550.0</v>
+        <v>78150.0</v>
       </c>
       <c r="C144" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="D144" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E144" s="3">
-        <v>35890.0</v>
+        <v>63190.0</v>
       </c>
       <c r="F144" s="5">
-        <v>72</v>
+        <v>42</v>
       </c>
       <c r="G144" s="3">
-        <v>1135.0</v>
+        <v>428.0</v>
       </c>
       <c r="H144" s="3">
-        <v>81720.0</v>
+        <v>17976.0</v>
       </c>
       <c r="I144" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J144" t="s">
         <v>15</v>
       </c>
       <c r="K144" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="145" spans="1:11">
       <c r="A145" t="s">
         <v>11</v>
       </c>
       <c r="B145" s="3">
-        <v>78650.0</v>
+        <v>78550.0</v>
       </c>
       <c r="C145" t="s">
         <v>19</v>
       </c>
       <c r="D145" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E145" s="3">
-        <v>34990.0</v>
+        <v>35890.0</v>
       </c>
       <c r="F145" s="5">
-        <v>86</v>
+        <v>72</v>
       </c>
       <c r="G145" s="3">
-        <v>1027.0</v>
+        <v>1135.0</v>
       </c>
       <c r="H145" s="3">
-        <v>88322.0</v>
+        <v>81720.0</v>
       </c>
       <c r="I145" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J145" t="s">
         <v>15</v>
       </c>
       <c r="K145" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="146" spans="1:11">
       <c r="A146" t="s">
         <v>11</v>
       </c>
       <c r="B146" s="3">
-        <v>76600.0</v>
+        <v>78650.0</v>
       </c>
       <c r="C146" t="s">
-        <v>44</v>
+        <v>19</v>
       </c>
       <c r="D146" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E146" s="3">
-        <v>28990.0</v>
+        <v>34990.0</v>
       </c>
       <c r="F146" s="5">
-        <v>32</v>
+        <v>86</v>
       </c>
       <c r="G146" s="3">
-        <v>2112.0</v>
+        <v>1027.0</v>
       </c>
       <c r="H146" s="3">
-        <v>67584.0</v>
+        <v>88322.0</v>
       </c>
       <c r="I146" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J146" t="s">
         <v>15</v>
       </c>
       <c r="K146" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="147" spans="1:11">
       <c r="A147" t="s">
         <v>11</v>
       </c>
       <c r="B147" s="3">
-        <v>75000.0</v>
+        <v>76330.0</v>
       </c>
       <c r="C147" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D147" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E147" s="3">
-        <v>30490.0</v>
+        <v>41290.0</v>
       </c>
       <c r="F147" s="5">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="G147" s="3">
-        <v>1559.0</v>
+        <v>1533.0</v>
       </c>
       <c r="H147" s="3">
-        <v>88863.0</v>
+        <v>70518.0</v>
       </c>
       <c r="I147" s="7" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="J147" t="s">
         <v>15</v>
       </c>
       <c r="K147" t="s">
-        <v>16</v>
+        <v>37</v>
       </c>
     </row>
     <row r="148" spans="1:11">
       <c r="A148" t="s">
         <v>11</v>
       </c>
       <c r="B148" s="3">
-        <v>75200.0</v>
+        <v>76500.0</v>
       </c>
       <c r="C148" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="D148" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E148" s="3">
-        <v>33890.0</v>
+        <v>30990.0</v>
       </c>
       <c r="F148" s="5">
-        <v>78</v>
+        <v>34</v>
       </c>
       <c r="G148" s="3">
-        <v>1028.0</v>
+        <v>1940.0</v>
       </c>
       <c r="H148" s="3">
-        <v>80184.0</v>
+        <v>65960.0</v>
       </c>
       <c r="I148" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J148" t="s">
         <v>15</v>
       </c>
       <c r="K148" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="149" spans="1:11">
       <c r="A149" t="s">
         <v>11</v>
       </c>
       <c r="B149" s="3">
-        <v>75250.0</v>
+        <v>75000.0</v>
       </c>
       <c r="C149" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="D149" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E149" s="3">
-        <v>33690.0</v>
+        <v>30490.0</v>
       </c>
       <c r="F149" s="5">
-        <v>78</v>
+        <v>57</v>
       </c>
       <c r="G149" s="3">
-        <v>1086.0</v>
+        <v>1559.0</v>
       </c>
       <c r="H149" s="3">
-        <v>84708.0</v>
+        <v>88863.0</v>
       </c>
       <c r="I149" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J149" t="s">
         <v>15</v>
       </c>
       <c r="K149" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="150" spans="1:11">
       <c r="A150" t="s">
         <v>11</v>
       </c>
       <c r="B150" s="3">
-        <v>75450.0</v>
+        <v>75200.0</v>
       </c>
       <c r="C150" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="D150" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E150" s="3">
-        <v>34490.0</v>
+        <v>33890.0</v>
       </c>
       <c r="F150" s="5">
-        <v>89</v>
+        <v>78</v>
       </c>
       <c r="G150" s="3">
-        <v>1044.0</v>
+        <v>1028.0</v>
       </c>
       <c r="H150" s="3">
-        <v>92916.0</v>
+        <v>80184.0</v>
       </c>
       <c r="I150" s="7" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="J150" t="s">
         <v>15</v>
       </c>
       <c r="K150" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="151" spans="1:11">
       <c r="A151" t="s">
         <v>11</v>
       </c>
       <c r="B151" s="3">
-        <v>75500.0</v>
+        <v>75250.0</v>
       </c>
       <c r="C151" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="D151" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E151" s="3">
-        <v>26190.0</v>
+        <v>33690.0</v>
       </c>
       <c r="F151" s="5">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="G151" s="3">
-        <v>1226.0</v>
+        <v>1086.0</v>
       </c>
       <c r="H151" s="3">
-        <v>85820.0</v>
+        <v>84708.0</v>
       </c>
       <c r="I151" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J151" t="s">
         <v>15</v>
       </c>
       <c r="K151" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="152" spans="1:11">
       <c r="A152" t="s">
         <v>11</v>
       </c>
       <c r="B152" s="3">
-        <v>75600.0</v>
+        <v>75450.0</v>
       </c>
       <c r="C152" t="s">
-        <v>44</v>
+        <v>29</v>
       </c>
       <c r="D152" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E152" s="3">
-        <v>27590.0</v>
+        <v>34490.0</v>
       </c>
       <c r="F152" s="5">
-        <v>32</v>
+        <v>89</v>
       </c>
       <c r="G152" s="3">
-        <v>2157.0</v>
+        <v>1044.0</v>
       </c>
       <c r="H152" s="3">
-        <v>69024.0</v>
+        <v>92916.0</v>
       </c>
       <c r="I152" s="7" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="J152" t="s">
         <v>15</v>
       </c>
       <c r="K152" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="153" spans="1:11">
       <c r="A153" t="s">
         <v>11</v>
       </c>
       <c r="B153" s="3">
-        <v>76200.0</v>
+        <v>75500.0</v>
       </c>
       <c r="C153" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="D153" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E153" s="3">
-        <v>33890.0</v>
+        <v>26190.0</v>
       </c>
       <c r="F153" s="5">
-        <v>86</v>
+        <v>70</v>
       </c>
       <c r="G153" s="3">
-        <v>999.0</v>
+        <v>1226.0</v>
       </c>
       <c r="H153" s="3">
-        <v>85914.0</v>
+        <v>85820.0</v>
       </c>
       <c r="I153" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J153" t="s">
         <v>15</v>
       </c>
       <c r="K153" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="154" spans="1:11">
       <c r="A154" t="s">
         <v>11</v>
       </c>
       <c r="B154" s="3">
-        <v>76330.0</v>
+        <v>75600.0</v>
       </c>
       <c r="C154" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="D154" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E154" s="3">
-        <v>41290.0</v>
+        <v>27590.0</v>
       </c>
       <c r="F154" s="5">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="G154" s="3">
-        <v>1533.0</v>
+        <v>2157.0</v>
       </c>
       <c r="H154" s="3">
-        <v>70518.0</v>
+        <v>69024.0</v>
       </c>
       <c r="I154" s="7" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="J154" t="s">
         <v>15</v>
       </c>
       <c r="K154" t="s">
-        <v>37</v>
+        <v>16</v>
       </c>
     </row>
     <row r="155" spans="1:11">
       <c r="A155" t="s">
         <v>11</v>
       </c>
       <c r="B155" s="3">
-        <v>76500.0</v>
+        <v>76200.0</v>
       </c>
       <c r="C155" t="s">
-        <v>44</v>
+        <v>19</v>
       </c>
       <c r="D155" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E155" s="3">
-        <v>30990.0</v>
+        <v>33890.0</v>
       </c>
       <c r="F155" s="5">
-        <v>34</v>
+        <v>86</v>
       </c>
       <c r="G155" s="3">
-        <v>1940.0</v>
+        <v>999.0</v>
       </c>
       <c r="H155" s="3">
-        <v>65960.0</v>
+        <v>85914.0</v>
       </c>
       <c r="I155" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J155" t="s">
         <v>15</v>
       </c>
       <c r="K155" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="156" spans="1:11">
       <c r="A156" t="s">
         <v>11</v>
       </c>
       <c r="B156" s="3">
-        <v>73182.0</v>
+        <v>73141.0</v>
       </c>
       <c r="C156" t="s">
+        <v>30</v>
+      </c>
+      <c r="D156" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E156" s="3">
+        <v>29190.0</v>
+      </c>
+      <c r="F156" s="5">
+        <v>43</v>
+      </c>
+      <c r="G156" s="3">
+        <v>2032.0</v>
+      </c>
+      <c r="H156" s="3">
+        <v>87376.0</v>
+      </c>
+      <c r="I156" s="7" t="s">
         <v>31</v>
-      </c>
-[...16 lines deleted...]
-        <v>32</v>
       </c>
       <c r="J156" t="s">
         <v>15</v>
       </c>
       <c r="K156" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="157" spans="1:11">
       <c r="A157" t="s">
         <v>11</v>
       </c>
       <c r="B157" s="3">
-        <v>73207.0</v>
+        <v>73141.0</v>
       </c>
       <c r="C157" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D157" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E157" s="3">
-        <v>29390.0</v>
+        <v>29190.0</v>
       </c>
       <c r="F157" s="5">
         <v>43</v>
       </c>
       <c r="G157" s="3">
-        <v>2032.0</v>
+        <v>2031.0</v>
       </c>
       <c r="H157" s="3">
-        <v>87376.0</v>
+        <v>87333.0</v>
       </c>
       <c r="I157" s="7" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="J157" t="s">
         <v>15</v>
       </c>
       <c r="K157" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="158" spans="1:11">
       <c r="A158" t="s">
         <v>11</v>
       </c>
       <c r="B158" s="3">
-        <v>73350.0</v>
+        <v>73141.0</v>
       </c>
       <c r="C158" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="D158" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E158" s="3">
-        <v>32890.0</v>
+        <v>29190.0</v>
       </c>
       <c r="F158" s="5">
-        <v>78</v>
+        <v>43</v>
       </c>
       <c r="G158" s="3">
-        <v>1072.0</v>
+        <v>2051.0</v>
       </c>
       <c r="H158" s="3">
-        <v>83616.0</v>
+        <v>88193.0</v>
       </c>
       <c r="I158" s="7" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="J158" t="s">
         <v>15</v>
       </c>
       <c r="K158" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="159" spans="1:11">
       <c r="A159" t="s">
         <v>11</v>
       </c>
       <c r="B159" s="3">
-        <v>73800.0</v>
+        <v>73182.0</v>
       </c>
       <c r="C159" t="s">
+        <v>30</v>
+      </c>
+      <c r="D159" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E159" s="3">
+        <v>24190.0</v>
+      </c>
+      <c r="F159" s="5">
+        <v>34</v>
+      </c>
+      <c r="G159" s="3">
+        <v>2596.0</v>
+      </c>
+      <c r="H159" s="3">
+        <v>88264.0</v>
+      </c>
+      <c r="I159" s="7" t="s">
         <v>31</v>
       </c>
-      <c r="D159" s="7" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="J159" t="s">
         <v>15</v>
       </c>
       <c r="K159" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
     </row>
     <row r="160" spans="1:11">
       <c r="A160" t="s">
         <v>11</v>
       </c>
       <c r="B160" s="3">
-        <v>73800.0</v>
+        <v>73207.0</v>
       </c>
       <c r="C160" t="s">
+        <v>30</v>
+      </c>
+      <c r="D160" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E160" s="3">
+        <v>29390.0</v>
+      </c>
+      <c r="F160" s="5">
+        <v>43</v>
+      </c>
+      <c r="G160" s="3">
+        <v>2032.0</v>
+      </c>
+      <c r="H160" s="3">
+        <v>87376.0</v>
+      </c>
+      <c r="I160" s="7" t="s">
         <v>31</v>
       </c>
-      <c r="D160" s="7" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="J160" t="s">
         <v>15</v>
       </c>
       <c r="K160" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
     </row>
     <row r="161" spans="1:11">
       <c r="A161" t="s">
         <v>11</v>
       </c>
       <c r="B161" s="3">
-        <v>74102.0</v>
+        <v>73350.0</v>
       </c>
       <c r="C161" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="D161" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E161" s="3">
-        <v>31590.0</v>
+        <v>32890.0</v>
       </c>
       <c r="F161" s="5">
-        <v>28</v>
+        <v>78</v>
       </c>
       <c r="G161" s="3">
-        <v>2276.0</v>
+        <v>1072.0</v>
       </c>
       <c r="H161" s="3">
-        <v>63728.0</v>
+        <v>83616.0</v>
       </c>
       <c r="I161" s="7" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="J161" t="s">
         <v>15</v>
       </c>
       <c r="K161" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
     </row>
     <row r="162" spans="1:11">
       <c r="A162" t="s">
         <v>11</v>
       </c>
       <c r="B162" s="3">
-        <v>73000.0</v>
+        <v>73800.0</v>
       </c>
       <c r="C162" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D162" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E162" s="3">
-        <v>32190.0</v>
+        <v>31590.0</v>
       </c>
       <c r="F162" s="5">
         <v>39</v>
       </c>
       <c r="G162" s="3">
-        <v>1910.0</v>
+        <v>1853.0</v>
       </c>
       <c r="H162" s="3">
-        <v>74490.0</v>
+        <v>72267.0</v>
       </c>
       <c r="I162" s="7" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="J162" t="s">
         <v>15</v>
       </c>
       <c r="K162" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="163" spans="1:11">
       <c r="A163" t="s">
         <v>11</v>
       </c>
       <c r="B163" s="3">
-        <v>73000.0</v>
+        <v>73800.0</v>
       </c>
       <c r="C163" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D163" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E163" s="3">
         <v>31590.0</v>
       </c>
       <c r="F163" s="5">
         <v>39</v>
       </c>
       <c r="G163" s="3">
-        <v>1930.0</v>
+        <v>1853.0</v>
       </c>
       <c r="H163" s="3">
-        <v>75270.0</v>
+        <v>72267.0</v>
       </c>
       <c r="I163" s="7" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="J163" t="s">
         <v>15</v>
       </c>
       <c r="K163" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="164" spans="1:11">
       <c r="A164" t="s">
         <v>11</v>
       </c>
       <c r="B164" s="3">
-        <v>73085.0</v>
+        <v>74102.0</v>
       </c>
       <c r="C164" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="D164" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E164" s="3">
-        <v>29190.0</v>
+        <v>31590.0</v>
       </c>
       <c r="F164" s="5">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="G164" s="3">
-        <v>2787.0</v>
+        <v>2276.0</v>
       </c>
       <c r="H164" s="3">
-        <v>80823.0</v>
+        <v>63728.0</v>
       </c>
       <c r="I164" s="7" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J164" t="s">
         <v>15</v>
       </c>
       <c r="K164" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
     </row>
     <row r="165" spans="1:11">
       <c r="A165" t="s">
         <v>11</v>
       </c>
       <c r="B165" s="3">
-        <v>73141.0</v>
+        <v>73000.0</v>
       </c>
       <c r="C165" t="s">
+        <v>30</v>
+      </c>
+      <c r="D165" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E165" s="3">
+        <v>32190.0</v>
+      </c>
+      <c r="F165" s="5">
+        <v>39</v>
+      </c>
+      <c r="G165" s="3">
+        <v>1910.0</v>
+      </c>
+      <c r="H165" s="3">
+        <v>74490.0</v>
+      </c>
+      <c r="I165" s="7" t="s">
         <v>31</v>
       </c>
-      <c r="D165" s="7" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="J165" t="s">
         <v>15</v>
       </c>
       <c r="K165" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
     </row>
     <row r="166" spans="1:11">
       <c r="A166" t="s">
         <v>11</v>
       </c>
       <c r="B166" s="3">
-        <v>73141.0</v>
+        <v>73000.0</v>
       </c>
       <c r="C166" t="s">
+        <v>30</v>
+      </c>
+      <c r="D166" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E166" s="3">
+        <v>31590.0</v>
+      </c>
+      <c r="F166" s="5">
+        <v>39</v>
+      </c>
+      <c r="G166" s="3">
+        <v>1930.0</v>
+      </c>
+      <c r="H166" s="3">
+        <v>75270.0</v>
+      </c>
+      <c r="I166" s="7" t="s">
         <v>31</v>
       </c>
-      <c r="D166" s="7" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="J166" t="s">
         <v>15</v>
       </c>
       <c r="K166" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
     </row>
     <row r="167" spans="1:11">
       <c r="A167" t="s">
         <v>11</v>
       </c>
       <c r="B167" s="3">
-        <v>73141.0</v>
+        <v>73085.0</v>
       </c>
       <c r="C167" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="D167" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E167" s="3">
         <v>29190.0</v>
       </c>
       <c r="F167" s="5">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="G167" s="3">
-        <v>2031.0</v>
+        <v>2787.0</v>
       </c>
       <c r="H167" s="3">
-        <v>87333.0</v>
+        <v>80823.0</v>
       </c>
       <c r="I167" s="7" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="J167" t="s">
         <v>15</v>
       </c>
       <c r="K167" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
     </row>
     <row r="168" spans="1:11">
       <c r="A168" t="s">
         <v>11</v>
       </c>
       <c r="B168" s="3">
         <v>73141.0</v>
       </c>
       <c r="C168" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D168" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E168" s="3">
         <v>29190.0</v>
       </c>
       <c r="F168" s="5">
         <v>43</v>
       </c>
       <c r="G168" s="3">
-        <v>2051.0</v>
+        <v>1962.0</v>
       </c>
       <c r="H168" s="3">
-        <v>88193.0</v>
+        <v>84366.0</v>
       </c>
       <c r="I168" s="7" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="J168" t="s">
         <v>15</v>
       </c>
       <c r="K168" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="169" spans="1:11">
       <c r="A169" t="s">
         <v>11</v>
       </c>
       <c r="B169" s="3">
-        <v>71550.0</v>
+        <v>71374.0</v>
       </c>
       <c r="C169" t="s">
+        <v>30</v>
+      </c>
+      <c r="D169" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E169" s="3">
+        <v>20190.0</v>
+      </c>
+      <c r="F169" s="5">
+        <v>28</v>
+      </c>
+      <c r="G169" s="3">
+        <v>2951.0</v>
+      </c>
+      <c r="H169" s="3">
+        <v>82628.0</v>
+      </c>
+      <c r="I169" s="7" t="s">
         <v>31</v>
-      </c>
-[...16 lines deleted...]
-        <v>32</v>
       </c>
       <c r="J169" t="s">
         <v>15</v>
       </c>
       <c r="K169" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="170" spans="1:11">
       <c r="A170" t="s">
         <v>11</v>
       </c>
       <c r="B170" s="3">
-        <v>71741.0</v>
+        <v>71374.0</v>
       </c>
       <c r="C170" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D170" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E170" s="3">
-        <v>27490.0</v>
+        <v>20190.0</v>
       </c>
       <c r="F170" s="5">
         <v>28</v>
       </c>
       <c r="G170" s="3">
-        <v>2795.0</v>
+        <v>2951.0</v>
       </c>
       <c r="H170" s="3">
-        <v>78260.0</v>
+        <v>82628.0</v>
       </c>
       <c r="I170" s="7" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="J170" t="s">
         <v>15</v>
       </c>
       <c r="K170" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="171" spans="1:11">
       <c r="A171" t="s">
         <v>11</v>
       </c>
       <c r="B171" s="3">
-        <v>72077.0</v>
+        <v>71550.0</v>
       </c>
       <c r="C171" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D171" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E171" s="3">
-        <v>29790.0</v>
+        <v>28390.0</v>
       </c>
       <c r="F171" s="5">
         <v>33</v>
       </c>
       <c r="G171" s="3">
-        <v>2145.0</v>
+        <v>2301.0</v>
       </c>
       <c r="H171" s="3">
-        <v>70785.0</v>
+        <v>75933.0</v>
       </c>
       <c r="I171" s="7" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="J171" t="s">
         <v>15</v>
       </c>
       <c r="K171" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="172" spans="1:11">
       <c r="A172" t="s">
         <v>11</v>
       </c>
       <c r="B172" s="3">
-        <v>72767.0</v>
+        <v>71550.0</v>
       </c>
       <c r="C172" t="s">
+        <v>30</v>
+      </c>
+      <c r="D172" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E172" s="3">
+        <v>28390.0</v>
+      </c>
+      <c r="F172" s="5">
+        <v>33</v>
+      </c>
+      <c r="G172" s="3">
+        <v>2301.0</v>
+      </c>
+      <c r="H172" s="3">
+        <v>75933.0</v>
+      </c>
+      <c r="I172" s="7" t="s">
         <v>31</v>
-      </c>
-[...16 lines deleted...]
-        <v>32</v>
       </c>
       <c r="J172" t="s">
         <v>15</v>
       </c>
       <c r="K172" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="173" spans="1:11">
       <c r="A173" t="s">
         <v>11</v>
       </c>
       <c r="B173" s="3">
-        <v>72767.0</v>
+        <v>71741.0</v>
       </c>
       <c r="C173" t="s">
+        <v>30</v>
+      </c>
+      <c r="D173" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E173" s="3">
+        <v>27490.0</v>
+      </c>
+      <c r="F173" s="5">
+        <v>28</v>
+      </c>
+      <c r="G173" s="3">
+        <v>2795.0</v>
+      </c>
+      <c r="H173" s="3">
+        <v>78260.0</v>
+      </c>
+      <c r="I173" s="7" t="s">
         <v>31</v>
-      </c>
-[...16 lines deleted...]
-        <v>32</v>
       </c>
       <c r="J173" t="s">
         <v>15</v>
       </c>
       <c r="K173" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="174" spans="1:11">
       <c r="A174" t="s">
         <v>11</v>
       </c>
       <c r="B174" s="3">
-        <v>72767.0</v>
+        <v>72077.0</v>
       </c>
       <c r="C174" t="s">
+        <v>30</v>
+      </c>
+      <c r="D174" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E174" s="3">
+        <v>29790.0</v>
+      </c>
+      <c r="F174" s="5">
+        <v>33</v>
+      </c>
+      <c r="G174" s="3">
+        <v>2145.0</v>
+      </c>
+      <c r="H174" s="3">
+        <v>70785.0</v>
+      </c>
+      <c r="I174" s="7" t="s">
         <v>31</v>
-      </c>
-[...16 lines deleted...]
-        <v>32</v>
       </c>
       <c r="J174" t="s">
         <v>15</v>
       </c>
       <c r="K174" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="175" spans="1:11">
       <c r="A175" t="s">
         <v>11</v>
       </c>
       <c r="B175" s="3">
-        <v>72790.0</v>
+        <v>72767.0</v>
       </c>
       <c r="C175" t="s">
+        <v>30</v>
+      </c>
+      <c r="D175" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E175" s="3">
+        <v>26190.0</v>
+      </c>
+      <c r="F175" s="5">
+        <v>43</v>
+      </c>
+      <c r="G175" s="3">
+        <v>1982.0</v>
+      </c>
+      <c r="H175" s="3">
+        <v>85226.0</v>
+      </c>
+      <c r="I175" s="7" t="s">
         <v>31</v>
-      </c>
-[...16 lines deleted...]
-        <v>32</v>
       </c>
       <c r="J175" t="s">
         <v>15</v>
       </c>
       <c r="K175" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="176" spans="1:11">
       <c r="A176" t="s">
         <v>11</v>
       </c>
       <c r="B176" s="3">
-        <v>72821.0</v>
+        <v>72767.0</v>
       </c>
       <c r="C176" t="s">
+        <v>30</v>
+      </c>
+      <c r="D176" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E176" s="3">
+        <v>26190.0</v>
+      </c>
+      <c r="F176" s="5">
+        <v>43</v>
+      </c>
+      <c r="G176" s="3">
+        <v>2001.0</v>
+      </c>
+      <c r="H176" s="3">
+        <v>86043.0</v>
+      </c>
+      <c r="I176" s="7" t="s">
         <v>31</v>
-      </c>
-[...16 lines deleted...]
-        <v>32</v>
       </c>
       <c r="J176" t="s">
         <v>15</v>
       </c>
       <c r="K176" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="177" spans="1:11">
       <c r="A177" t="s">
         <v>11</v>
       </c>
       <c r="B177" s="3">
-        <v>72944.0</v>
+        <v>72767.0</v>
       </c>
       <c r="C177" t="s">
+        <v>30</v>
+      </c>
+      <c r="D177" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E177" s="3">
+        <v>26190.0</v>
+      </c>
+      <c r="F177" s="5">
+        <v>43</v>
+      </c>
+      <c r="G177" s="3">
+        <v>2035.0</v>
+      </c>
+      <c r="H177" s="3">
+        <v>87505.0</v>
+      </c>
+      <c r="I177" s="7" t="s">
         <v>31</v>
-      </c>
-[...16 lines deleted...]
-        <v>32</v>
       </c>
       <c r="J177" t="s">
         <v>15</v>
       </c>
       <c r="K177" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="178" spans="1:11">
       <c r="A178" t="s">
         <v>11</v>
       </c>
       <c r="B178" s="3">
-        <v>71374.0</v>
+        <v>72790.0</v>
       </c>
       <c r="C178" t="s">
+        <v>30</v>
+      </c>
+      <c r="D178" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E178" s="3">
+        <v>29190.0</v>
+      </c>
+      <c r="F178" s="5">
+        <v>44</v>
+      </c>
+      <c r="G178" s="3">
+        <v>1754.0</v>
+      </c>
+      <c r="H178" s="3">
+        <v>77176.0</v>
+      </c>
+      <c r="I178" s="7" t="s">
         <v>31</v>
-      </c>
-[...16 lines deleted...]
-        <v>32</v>
       </c>
       <c r="J178" t="s">
         <v>15</v>
       </c>
       <c r="K178" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="179" spans="1:11">
       <c r="A179" t="s">
         <v>11</v>
       </c>
       <c r="B179" s="3">
-        <v>71374.0</v>
+        <v>72821.0</v>
       </c>
       <c r="C179" t="s">
+        <v>30</v>
+      </c>
+      <c r="D179" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E179" s="3">
+        <v>30190.0</v>
+      </c>
+      <c r="F179" s="5">
+        <v>39</v>
+      </c>
+      <c r="G179" s="3">
+        <v>1881.0</v>
+      </c>
+      <c r="H179" s="3">
+        <v>73359.0</v>
+      </c>
+      <c r="I179" s="7" t="s">
         <v>31</v>
-      </c>
-[...16 lines deleted...]
-        <v>32</v>
       </c>
       <c r="J179" t="s">
         <v>15</v>
       </c>
       <c r="K179" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="180" spans="1:11">
       <c r="A180" t="s">
         <v>11</v>
       </c>
       <c r="B180" s="3">
-        <v>71550.0</v>
+        <v>72944.0</v>
       </c>
       <c r="C180" t="s">
+        <v>30</v>
+      </c>
+      <c r="D180" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E180" s="3">
+        <v>33190.0</v>
+      </c>
+      <c r="F180" s="5">
+        <v>39</v>
+      </c>
+      <c r="G180" s="3">
+        <v>1931.0</v>
+      </c>
+      <c r="H180" s="3">
+        <v>75309.0</v>
+      </c>
+      <c r="I180" s="7" t="s">
         <v>31</v>
-      </c>
-[...16 lines deleted...]
-        <v>32</v>
       </c>
       <c r="J180" t="s">
         <v>15</v>
       </c>
       <c r="K180" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="181" spans="1:11">
       <c r="A181" t="s">
         <v>11</v>
       </c>
       <c r="B181" s="3">
         <v>70753.0</v>
       </c>
       <c r="C181" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D181" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E181" s="3">
         <v>23190.0</v>
       </c>
       <c r="F181" s="5">
         <v>37</v>
       </c>
       <c r="G181" s="3">
         <v>2237.0</v>
       </c>
       <c r="H181" s="3">
         <v>82769.0</v>
       </c>
       <c r="I181" s="7" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="J181" t="s">
         <v>15</v>
       </c>
       <c r="K181" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="182" spans="1:11">
       <c r="A182" t="s">
         <v>11</v>
       </c>
       <c r="B182" s="3">
         <v>70858.0</v>
       </c>
       <c r="C182" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D182" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E182" s="3">
         <v>27290.0</v>
       </c>
       <c r="F182" s="5">
         <v>33</v>
       </c>
       <c r="G182" s="3">
         <v>2355.0</v>
       </c>
       <c r="H182" s="3">
         <v>77715.0</v>
       </c>
       <c r="I182" s="7" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="J182" t="s">
         <v>15</v>
       </c>
       <c r="K182" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="183" spans="1:11">
       <c r="A183" t="s">
         <v>11</v>
       </c>
       <c r="B183" s="3">
         <v>70900.0</v>
       </c>
       <c r="C183" t="s">
         <v>19</v>
       </c>
       <c r="D183" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E183" s="3">
         <v>32590.0</v>
       </c>
       <c r="F183" s="5">
@@ -7036,10814 +7036,10814 @@
       </c>
       <c r="G183" s="3">
         <v>1005.0</v>
       </c>
       <c r="H183" s="3">
         <v>83415.0</v>
       </c>
       <c r="I183" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J183" t="s">
         <v>15</v>
       </c>
       <c r="K183" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="184" spans="1:11">
       <c r="A184" t="s">
         <v>11</v>
       </c>
       <c r="B184" s="3">
         <v>70959.0</v>
       </c>
       <c r="C184" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D184" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E184" s="3">
         <v>27190.0</v>
       </c>
       <c r="F184" s="5">
         <v>37</v>
       </c>
       <c r="G184" s="3">
         <v>2177.0</v>
       </c>
       <c r="H184" s="3">
         <v>80549.0</v>
       </c>
       <c r="I184" s="7" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="J184" t="s">
         <v>15</v>
       </c>
       <c r="K184" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="185" spans="1:11">
       <c r="A185" t="s">
         <v>11</v>
       </c>
       <c r="B185" s="3">
         <v>70959.0</v>
       </c>
       <c r="C185" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D185" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E185" s="3">
         <v>27190.0</v>
       </c>
       <c r="F185" s="5">
         <v>37</v>
       </c>
       <c r="G185" s="3">
         <v>2177.0</v>
       </c>
       <c r="H185" s="3">
         <v>80549.0</v>
       </c>
       <c r="I185" s="7" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="J185" t="s">
         <v>15</v>
       </c>
       <c r="K185" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="186" spans="1:11">
       <c r="A186" t="s">
         <v>11</v>
       </c>
       <c r="B186" s="3">
         <v>70959.0</v>
       </c>
       <c r="C186" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D186" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E186" s="3">
         <v>27190.0</v>
       </c>
       <c r="F186" s="5">
         <v>37</v>
       </c>
       <c r="G186" s="3">
         <v>2177.0</v>
       </c>
       <c r="H186" s="3">
         <v>80549.0</v>
       </c>
       <c r="I186" s="7" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="J186" t="s">
         <v>15</v>
       </c>
       <c r="K186" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="187" spans="1:11">
       <c r="A187" t="s">
         <v>11</v>
       </c>
       <c r="B187" s="3">
         <v>70959.0</v>
       </c>
       <c r="C187" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D187" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E187" s="3">
         <v>27190.0</v>
       </c>
       <c r="F187" s="5">
         <v>37</v>
       </c>
       <c r="G187" s="3">
         <v>2111.0</v>
       </c>
       <c r="H187" s="3">
         <v>78107.0</v>
       </c>
       <c r="I187" s="7" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="J187" t="s">
         <v>15</v>
       </c>
       <c r="K187" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="188" spans="1:11">
       <c r="A188" t="s">
         <v>11</v>
       </c>
       <c r="B188" s="3">
         <v>70985.0</v>
       </c>
       <c r="C188" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D188" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E188" s="3">
         <v>27590.0</v>
       </c>
       <c r="F188" s="5">
         <v>37</v>
       </c>
       <c r="G188" s="3">
         <v>3013.0</v>
       </c>
       <c r="H188" s="3">
         <v>111481.0</v>
       </c>
       <c r="I188" s="7" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="J188" t="s">
         <v>15</v>
       </c>
       <c r="K188" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="189" spans="1:11">
       <c r="A189" t="s">
         <v>11</v>
       </c>
       <c r="B189" s="3">
         <v>71350.0</v>
       </c>
       <c r="C189" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D189" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E189" s="3">
         <v>30190.0</v>
       </c>
       <c r="F189" s="5">
         <v>39</v>
       </c>
       <c r="G189" s="3">
         <v>1810.0</v>
       </c>
       <c r="H189" s="3">
         <v>70590.0</v>
       </c>
       <c r="I189" s="7" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="J189" t="s">
         <v>15</v>
       </c>
       <c r="K189" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="190" spans="1:11">
       <c r="A190" t="s">
         <v>11</v>
       </c>
       <c r="B190" s="3">
         <v>71374.0</v>
       </c>
       <c r="C190" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D190" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E190" s="3">
         <v>20190.0</v>
       </c>
       <c r="F190" s="5">
         <v>28</v>
       </c>
       <c r="G190" s="3">
         <v>2953.0</v>
       </c>
       <c r="H190" s="3">
         <v>82684.0</v>
       </c>
       <c r="I190" s="7" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="J190" t="s">
         <v>15</v>
       </c>
       <c r="K190" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="191" spans="1:11">
       <c r="A191" t="s">
         <v>11</v>
       </c>
       <c r="B191" s="3">
         <v>71374.0</v>
       </c>
       <c r="C191" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D191" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E191" s="3">
         <v>20190.0</v>
       </c>
       <c r="F191" s="5">
         <v>28</v>
       </c>
       <c r="G191" s="3">
         <v>2906.0</v>
       </c>
       <c r="H191" s="3">
         <v>81368.0</v>
       </c>
       <c r="I191" s="7" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="J191" t="s">
         <v>15</v>
       </c>
       <c r="K191" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="192" spans="1:11">
       <c r="A192" t="s">
         <v>11</v>
       </c>
       <c r="B192" s="3">
         <v>71374.0</v>
       </c>
       <c r="C192" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D192" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E192" s="3">
         <v>20190.0</v>
       </c>
       <c r="F192" s="5">
         <v>28</v>
       </c>
       <c r="G192" s="3">
         <v>2953.0</v>
       </c>
       <c r="H192" s="3">
         <v>82684.0</v>
       </c>
       <c r="I192" s="7" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="J192" t="s">
         <v>15</v>
       </c>
       <c r="K192" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="193" spans="1:11">
       <c r="A193" t="s">
         <v>11</v>
       </c>
       <c r="B193" s="3">
-        <v>70657.0</v>
+        <v>70290.0</v>
       </c>
       <c r="C193" t="s">
+        <v>30</v>
+      </c>
+      <c r="D193" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E193" s="3">
+        <v>22190.0</v>
+      </c>
+      <c r="F193" s="5">
+        <v>34</v>
+      </c>
+      <c r="G193" s="3">
+        <v>2511.0</v>
+      </c>
+      <c r="H193" s="3">
+        <v>85374.0</v>
+      </c>
+      <c r="I193" s="7" t="s">
         <v>31</v>
-      </c>
-[...16 lines deleted...]
-        <v>32</v>
       </c>
       <c r="J193" t="s">
         <v>15</v>
       </c>
       <c r="K193" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="194" spans="1:11">
       <c r="A194" t="s">
         <v>11</v>
       </c>
       <c r="B194" s="3">
-        <v>67300.0</v>
+        <v>70597.0</v>
       </c>
       <c r="C194" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="D194" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E194" s="3">
-        <v>46590.0</v>
+        <v>23190.0</v>
       </c>
       <c r="F194" s="5">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="G194" s="3">
-        <v>694.0</v>
+        <v>2180.0</v>
       </c>
       <c r="H194" s="3">
-        <v>22208.0</v>
+        <v>80660.0</v>
       </c>
       <c r="I194" s="7" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="J194" t="s">
         <v>15</v>
       </c>
       <c r="K194" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="195" spans="1:11">
       <c r="A195" t="s">
         <v>11</v>
       </c>
       <c r="B195" s="3">
-        <v>67800.0</v>
+        <v>70651.0</v>
       </c>
       <c r="C195" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="D195" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E195" s="3">
-        <v>30190.0</v>
+        <v>27290.0</v>
       </c>
       <c r="F195" s="5">
-        <v>55</v>
+        <v>34</v>
       </c>
       <c r="G195" s="3">
-        <v>1315.0</v>
+        <v>2440.0</v>
       </c>
       <c r="H195" s="3">
-        <v>72325.0</v>
+        <v>82960.0</v>
       </c>
       <c r="I195" s="7" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="J195" t="s">
         <v>15</v>
       </c>
       <c r="K195" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="196" spans="1:11">
       <c r="A196" t="s">
         <v>11</v>
       </c>
       <c r="B196" s="3">
-        <v>68000.0</v>
+        <v>70657.0</v>
       </c>
       <c r="C196" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="D196" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E196" s="3">
-        <v>39190.0</v>
+        <v>28390.0</v>
       </c>
       <c r="F196" s="5">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="G196" s="3">
-        <v>1863.0</v>
+        <v>2177.0</v>
       </c>
       <c r="H196" s="3">
-        <v>42849.0</v>
+        <v>80549.0</v>
       </c>
       <c r="I196" s="7" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J196" t="s">
         <v>15</v>
       </c>
       <c r="K196" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
     </row>
     <row r="197" spans="1:11">
       <c r="A197" t="s">
         <v>11</v>
       </c>
       <c r="B197" s="3">
-        <v>68050.0</v>
+        <v>67300.0</v>
       </c>
       <c r="C197" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="D197" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E197" s="3">
-        <v>33690.0</v>
+        <v>46590.0</v>
       </c>
       <c r="F197" s="5">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G197" s="3">
-        <v>1764.0</v>
+        <v>694.0</v>
       </c>
       <c r="H197" s="3">
-        <v>54684.0</v>
+        <v>22208.0</v>
       </c>
       <c r="I197" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J197" t="s">
         <v>15</v>
       </c>
       <c r="K197" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="198" spans="1:11">
       <c r="A198" t="s">
         <v>11</v>
       </c>
       <c r="B198" s="3">
-        <v>68350.0</v>
+        <v>67800.0</v>
       </c>
       <c r="C198" t="s">
         <v>19</v>
       </c>
       <c r="D198" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E198" s="3">
-        <v>30890.0</v>
+        <v>30190.0</v>
       </c>
       <c r="F198" s="5">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="G198" s="3">
-        <v>1627.0</v>
+        <v>1315.0</v>
       </c>
       <c r="H198" s="3">
-        <v>53691.0</v>
+        <v>72325.0</v>
       </c>
       <c r="I198" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J198" t="s">
         <v>15</v>
       </c>
       <c r="K198" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="199" spans="1:11">
       <c r="A199" t="s">
         <v>11</v>
       </c>
       <c r="B199" s="3">
-        <v>69369.5</v>
+        <v>68000.0</v>
       </c>
       <c r="C199" t="s">
         <v>23</v>
       </c>
       <c r="D199" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E199" s="3">
-        <v>34190.0</v>
+        <v>39190.0</v>
       </c>
       <c r="F199" s="5">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G199" s="3">
-        <v>2303.0</v>
+        <v>1863.0</v>
       </c>
       <c r="H199" s="3">
-        <v>36848.0</v>
+        <v>42849.0</v>
       </c>
       <c r="I199" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J199" t="s">
         <v>15</v>
       </c>
       <c r="K199" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
     </row>
     <row r="200" spans="1:11">
       <c r="A200" t="s">
         <v>11</v>
       </c>
       <c r="B200" s="3">
-        <v>69550.0</v>
+        <v>68050.0</v>
       </c>
       <c r="C200" t="s">
         <v>19</v>
       </c>
       <c r="D200" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E200" s="3">
-        <v>33990.0</v>
+        <v>33690.0</v>
       </c>
       <c r="F200" s="5">
-        <v>89</v>
+        <v>31</v>
       </c>
       <c r="G200" s="3">
-        <v>879.0</v>
+        <v>1764.0</v>
       </c>
       <c r="H200" s="3">
-        <v>78231.0</v>
+        <v>54684.0</v>
       </c>
       <c r="I200" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J200" t="s">
         <v>15</v>
       </c>
       <c r="K200" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="201" spans="1:11">
       <c r="A201" t="s">
         <v>11</v>
       </c>
       <c r="B201" s="3">
-        <v>70290.0</v>
+        <v>68350.0</v>
       </c>
       <c r="C201" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="D201" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E201" s="3">
-        <v>22190.0</v>
+        <v>30890.0</v>
       </c>
       <c r="F201" s="5">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="G201" s="3">
-        <v>2511.0</v>
+        <v>1627.0</v>
       </c>
       <c r="H201" s="3">
-        <v>85374.0</v>
+        <v>53691.0</v>
       </c>
       <c r="I201" s="7" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="J201" t="s">
         <v>15</v>
       </c>
       <c r="K201" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="202" spans="1:11">
       <c r="A202" t="s">
         <v>11</v>
       </c>
       <c r="B202" s="3">
-        <v>70290.0</v>
+        <v>69369.5</v>
       </c>
       <c r="C202" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="D202" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E202" s="3">
-        <v>22190.0</v>
+        <v>34190.0</v>
       </c>
       <c r="F202" s="5">
-        <v>34</v>
+        <v>16</v>
       </c>
       <c r="G202" s="3">
-        <v>2511.0</v>
+        <v>2303.0</v>
       </c>
       <c r="H202" s="3">
-        <v>85374.0</v>
+        <v>36848.0</v>
       </c>
       <c r="I202" s="7" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="J202" t="s">
         <v>15</v>
       </c>
       <c r="K202" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="203" spans="1:11">
       <c r="A203" t="s">
         <v>11</v>
       </c>
       <c r="B203" s="3">
-        <v>70597.0</v>
+        <v>69550.0</v>
       </c>
       <c r="C203" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="D203" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E203" s="3">
-        <v>23190.0</v>
+        <v>33990.0</v>
       </c>
       <c r="F203" s="5">
-        <v>37</v>
+        <v>89</v>
       </c>
       <c r="G203" s="3">
-        <v>2180.0</v>
+        <v>879.0</v>
       </c>
       <c r="H203" s="3">
-        <v>80660.0</v>
+        <v>78231.0</v>
       </c>
       <c r="I203" s="7" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="J203" t="s">
         <v>15</v>
       </c>
       <c r="K203" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="204" spans="1:11">
       <c r="A204" t="s">
         <v>11</v>
       </c>
       <c r="B204" s="3">
-        <v>70651.0</v>
+        <v>70290.0</v>
       </c>
       <c r="C204" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D204" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E204" s="3">
-        <v>27290.0</v>
+        <v>22190.0</v>
       </c>
       <c r="F204" s="5">
         <v>34</v>
       </c>
       <c r="G204" s="3">
-        <v>2440.0</v>
+        <v>2511.0</v>
       </c>
       <c r="H204" s="3">
-        <v>82960.0</v>
+        <v>85374.0</v>
       </c>
       <c r="I204" s="7" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="J204" t="s">
         <v>15</v>
       </c>
       <c r="K204" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="205" spans="1:11">
       <c r="A205" t="s">
         <v>11</v>
       </c>
       <c r="B205" s="3">
         <v>63029.0</v>
       </c>
       <c r="C205" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D205" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E205" s="3">
         <v>20190.0</v>
       </c>
       <c r="F205" s="5">
         <v>41</v>
       </c>
       <c r="G205" s="3">
         <v>1751.0</v>
       </c>
       <c r="H205" s="3">
         <v>71791.0</v>
       </c>
       <c r="I205" s="7" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="J205" t="s">
         <v>15</v>
       </c>
       <c r="K205" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="206" spans="1:11">
       <c r="A206" t="s">
         <v>11</v>
       </c>
       <c r="B206" s="3">
-        <v>63050.0</v>
+        <v>63029.0</v>
       </c>
       <c r="C206" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="D206" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E206" s="3">
-        <v>50490.0</v>
+        <v>20190.0</v>
       </c>
       <c r="F206" s="5">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="G206" s="3">
-        <v>474.0</v>
+        <v>1773.0</v>
       </c>
       <c r="H206" s="3">
-        <v>15642.0</v>
+        <v>72693.0</v>
       </c>
       <c r="I206" s="7" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="J206" t="s">
         <v>15</v>
       </c>
       <c r="K206" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="207" spans="1:11">
       <c r="A207" t="s">
         <v>11</v>
       </c>
       <c r="B207" s="3">
-        <v>65150.0</v>
+        <v>63029.0</v>
       </c>
       <c r="C207" t="s">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="D207" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E207" s="3">
-        <v>49490.0</v>
+        <v>20190.0</v>
       </c>
       <c r="F207" s="5">
-        <v>62</v>
+        <v>41</v>
       </c>
       <c r="G207" s="3">
-        <v>304.0</v>
+        <v>1751.0</v>
       </c>
       <c r="H207" s="3">
-        <v>18848.0</v>
+        <v>71791.0</v>
       </c>
       <c r="I207" s="7" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="J207" t="s">
         <v>15</v>
       </c>
       <c r="K207" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="208" spans="1:11">
       <c r="A208" t="s">
         <v>11</v>
       </c>
       <c r="B208" s="3">
-        <v>66800.0</v>
+        <v>63029.0</v>
       </c>
       <c r="C208" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="D208" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E208" s="3">
-        <v>56590.0</v>
+        <v>20190.0</v>
       </c>
       <c r="F208" s="5">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="G208" s="3">
-        <v>562.0</v>
+        <v>1751.0</v>
       </c>
       <c r="H208" s="3">
-        <v>14050.0</v>
+        <v>71791.0</v>
       </c>
       <c r="I208" s="7" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="J208" t="s">
         <v>15</v>
       </c>
       <c r="K208" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="209" spans="1:11">
       <c r="A209" t="s">
         <v>11</v>
       </c>
       <c r="B209" s="3">
-        <v>67000.0</v>
+        <v>63050.0</v>
       </c>
       <c r="C209" t="s">
-        <v>23</v>
+        <v>44</v>
       </c>
       <c r="D209" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E209" s="3">
-        <v>29590.0</v>
+        <v>50490.0</v>
       </c>
       <c r="F209" s="5">
-        <v>54</v>
+        <v>33</v>
       </c>
       <c r="G209" s="3">
-        <v>1174.0</v>
+        <v>474.0</v>
       </c>
       <c r="H209" s="3">
-        <v>63396.0</v>
+        <v>15642.0</v>
       </c>
       <c r="I209" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J209" t="s">
         <v>15</v>
       </c>
       <c r="K209" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="210" spans="1:11">
       <c r="A210" t="s">
         <v>11</v>
       </c>
       <c r="B210" s="3">
-        <v>62450.0</v>
+        <v>65150.0</v>
       </c>
       <c r="C210" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="D210" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E210" s="3">
-        <v>50490.0</v>
+        <v>49490.0</v>
       </c>
       <c r="F210" s="5">
-        <v>29</v>
+        <v>62</v>
       </c>
       <c r="G210" s="3">
-        <v>516.0</v>
+        <v>304.0</v>
       </c>
       <c r="H210" s="3">
-        <v>14964.0</v>
+        <v>18848.0</v>
       </c>
       <c r="I210" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J210" t="s">
         <v>15</v>
       </c>
       <c r="K210" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="211" spans="1:11">
       <c r="A211" t="s">
         <v>11</v>
       </c>
       <c r="B211" s="3">
-        <v>62450.0</v>
+        <v>66800.0</v>
       </c>
       <c r="C211" t="s">
         <v>44</v>
       </c>
       <c r="D211" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E211" s="3">
-        <v>50990.0</v>
+        <v>56590.0</v>
       </c>
       <c r="F211" s="5">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="G211" s="3">
-        <v>485.0</v>
+        <v>562.0</v>
       </c>
       <c r="H211" s="3">
-        <v>14065.0</v>
+        <v>14050.0</v>
       </c>
       <c r="I211" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J211" t="s">
         <v>15</v>
       </c>
       <c r="K211" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="212" spans="1:11">
       <c r="A212" t="s">
         <v>11</v>
       </c>
       <c r="B212" s="3">
-        <v>63029.0</v>
+        <v>67000.0</v>
       </c>
       <c r="C212" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="D212" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E212" s="3">
-        <v>20190.0</v>
+        <v>29590.0</v>
       </c>
       <c r="F212" s="5">
-        <v>41</v>
+        <v>54</v>
       </c>
       <c r="G212" s="3">
-        <v>1751.0</v>
+        <v>1174.0</v>
       </c>
       <c r="H212" s="3">
-        <v>71791.0</v>
+        <v>63396.0</v>
       </c>
       <c r="I212" s="7" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="J212" t="s">
         <v>15</v>
       </c>
       <c r="K212" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="213" spans="1:11">
       <c r="A213" t="s">
         <v>11</v>
       </c>
       <c r="B213" s="3">
-        <v>63029.0</v>
+        <v>62450.0</v>
       </c>
       <c r="C213" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="D213" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E213" s="3">
-        <v>20190.0</v>
+        <v>50490.0</v>
       </c>
       <c r="F213" s="5">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="G213" s="3">
-        <v>1773.0</v>
+        <v>516.0</v>
       </c>
       <c r="H213" s="3">
-        <v>72693.0</v>
+        <v>14964.0</v>
       </c>
       <c r="I213" s="7" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="J213" t="s">
         <v>15</v>
       </c>
       <c r="K213" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="214" spans="1:11">
       <c r="A214" t="s">
         <v>11</v>
       </c>
       <c r="B214" s="3">
-        <v>63029.0</v>
+        <v>62450.0</v>
       </c>
       <c r="C214" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="D214" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E214" s="3">
-        <v>20190.0</v>
+        <v>50990.0</v>
       </c>
       <c r="F214" s="5">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="G214" s="3">
-        <v>1751.0</v>
+        <v>485.0</v>
       </c>
       <c r="H214" s="3">
-        <v>71791.0</v>
+        <v>14065.0</v>
       </c>
       <c r="I214" s="7" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="J214" t="s">
         <v>15</v>
       </c>
       <c r="K214" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="215" spans="1:11">
       <c r="A215" t="s">
         <v>11</v>
       </c>
       <c r="B215" s="3">
-        <v>58800.0</v>
+        <v>57600.0</v>
       </c>
       <c r="C215" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="D215" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E215" s="3">
-        <v>37190.0</v>
+        <v>19990.0</v>
       </c>
       <c r="F215" s="5">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="G215" s="3">
-        <v>1391.0</v>
+        <v>1965.0</v>
       </c>
       <c r="H215" s="3">
-        <v>40339.0</v>
+        <v>53055.0</v>
       </c>
       <c r="I215" s="7" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="J215" t="s">
         <v>15</v>
       </c>
       <c r="K215" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="216" spans="1:11">
       <c r="A216" t="s">
         <v>11</v>
       </c>
       <c r="B216" s="3">
-        <v>59000.0</v>
+        <v>57600.0</v>
       </c>
       <c r="C216" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="D216" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E216" s="3">
-        <v>25290.0</v>
+        <v>23190.0</v>
       </c>
       <c r="F216" s="5">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="G216" s="3">
-        <v>1462.0</v>
+        <v>2015.0</v>
       </c>
       <c r="H216" s="3">
-        <v>64328.0</v>
+        <v>54405.0</v>
       </c>
       <c r="I216" s="7" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J216" t="s">
         <v>15</v>
       </c>
       <c r="K216" t="s">
-        <v>16</v>
+        <v>55</v>
       </c>
     </row>
     <row r="217" spans="1:11">
       <c r="A217" t="s">
         <v>11</v>
       </c>
       <c r="B217" s="3">
-        <v>59300.0</v>
+        <v>57700.0</v>
       </c>
       <c r="C217" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D217" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E217" s="3">
-        <v>23890.0</v>
+        <v>26490.0</v>
       </c>
       <c r="F217" s="5">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="G217" s="3">
-        <v>968.0</v>
+        <v>1142.0</v>
       </c>
       <c r="H217" s="3">
-        <v>61952.0</v>
+        <v>62810.0</v>
       </c>
       <c r="I217" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J217" t="s">
         <v>15</v>
       </c>
       <c r="K217" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="218" spans="1:11">
       <c r="A218" t="s">
         <v>11</v>
       </c>
       <c r="B218" s="3">
-        <v>60391.0</v>
+        <v>58800.0</v>
       </c>
       <c r="C218" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="D218" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E218" s="3">
-        <v>26490.0</v>
+        <v>37190.0</v>
       </c>
       <c r="F218" s="5">
-        <v>47</v>
+        <v>29</v>
       </c>
       <c r="G218" s="3">
-        <v>1226.0</v>
+        <v>1391.0</v>
       </c>
       <c r="H218" s="3">
-        <v>57622.0</v>
+        <v>40339.0</v>
       </c>
       <c r="I218" s="7" t="s">
-        <v>55</v>
+        <v>31</v>
       </c>
       <c r="J218" t="s">
         <v>15</v>
       </c>
       <c r="K218" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="219" spans="1:11">
       <c r="A219" t="s">
         <v>11</v>
       </c>
       <c r="B219" s="3">
-        <v>60431.0</v>
+        <v>59000.0</v>
       </c>
       <c r="C219" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="D219" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E219" s="3">
-        <v>31890.0</v>
+        <v>25290.0</v>
       </c>
       <c r="F219" s="5">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="G219" s="3">
-        <v>1320.0</v>
+        <v>1462.0</v>
       </c>
       <c r="H219" s="3">
-        <v>55440.0</v>
+        <v>64328.0</v>
       </c>
       <c r="I219" s="7" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="J219" t="s">
         <v>15</v>
       </c>
       <c r="K219" t="s">
-        <v>37</v>
+        <v>16</v>
       </c>
     </row>
     <row r="220" spans="1:11">
       <c r="A220" t="s">
         <v>11</v>
       </c>
       <c r="B220" s="3">
-        <v>60431.0</v>
+        <v>59300.0</v>
       </c>
       <c r="C220" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="D220" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E220" s="3">
-        <v>31890.0</v>
+        <v>23890.0</v>
       </c>
       <c r="F220" s="5">
-        <v>42</v>
+        <v>64</v>
       </c>
       <c r="G220" s="3">
-        <v>1320.0</v>
+        <v>968.0</v>
       </c>
       <c r="H220" s="3">
-        <v>55440.0</v>
+        <v>61952.0</v>
       </c>
       <c r="I220" s="7" t="s">
-        <v>40</v>
+        <v>14</v>
       </c>
       <c r="J220" t="s">
         <v>15</v>
       </c>
       <c r="K220" t="s">
-        <v>37</v>
+        <v>16</v>
       </c>
     </row>
     <row r="221" spans="1:11">
       <c r="A221" t="s">
         <v>11</v>
       </c>
       <c r="B221" s="3">
-        <v>60500.0</v>
+        <v>60391.0</v>
       </c>
       <c r="C221" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="D221" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E221" s="3">
-        <v>30190.0</v>
+        <v>26490.0</v>
       </c>
       <c r="F221" s="5">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="G221" s="3">
-        <v>2279.0</v>
+        <v>1226.0</v>
       </c>
       <c r="H221" s="3">
-        <v>36464.0</v>
+        <v>57622.0</v>
       </c>
       <c r="I221" s="7" t="s">
-        <v>14</v>
+        <v>56</v>
       </c>
       <c r="J221" t="s">
         <v>15</v>
       </c>
       <c r="K221" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="222" spans="1:11">
       <c r="A222" t="s">
         <v>11</v>
       </c>
       <c r="B222" s="3">
-        <v>61027.0</v>
+        <v>60431.0</v>
       </c>
       <c r="C222" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D222" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E222" s="3">
-        <v>20990.0</v>
+        <v>31890.0</v>
       </c>
       <c r="F222" s="5">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G222" s="3">
-        <v>1796.0</v>
+        <v>1320.0</v>
       </c>
       <c r="H222" s="3">
-        <v>73636.0</v>
+        <v>55440.0</v>
       </c>
       <c r="I222" s="7" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="J222" t="s">
         <v>15</v>
       </c>
       <c r="K222" t="s">
-        <v>16</v>
+        <v>37</v>
       </c>
     </row>
     <row r="223" spans="1:11">
       <c r="A223" t="s">
         <v>11</v>
       </c>
       <c r="B223" s="3">
-        <v>61500.0</v>
+        <v>60431.0</v>
       </c>
       <c r="C223" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="D223" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E223" s="3">
-        <v>32990.0</v>
+        <v>31890.0</v>
       </c>
       <c r="F223" s="5">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="G223" s="3">
-        <v>1034.0</v>
+        <v>1320.0</v>
       </c>
       <c r="H223" s="3">
-        <v>44462.0</v>
+        <v>55440.0</v>
       </c>
       <c r="I223" s="7" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="J223" t="s">
         <v>15</v>
       </c>
       <c r="K223" t="s">
-        <v>16</v>
+        <v>37</v>
       </c>
     </row>
     <row r="224" spans="1:11">
       <c r="A224" t="s">
         <v>11</v>
       </c>
       <c r="B224" s="3">
-        <v>56800.0</v>
+        <v>60500.0</v>
       </c>
       <c r="C224" t="s">
-        <v>44</v>
+        <v>23</v>
       </c>
       <c r="D224" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E224" s="3">
-        <v>46890.0</v>
+        <v>30190.0</v>
       </c>
       <c r="F224" s="5">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="G224" s="3">
-        <v>358.0</v>
+        <v>2279.0</v>
       </c>
       <c r="H224" s="3">
-        <v>12530.0</v>
+        <v>36464.0</v>
       </c>
       <c r="I224" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J224" t="s">
         <v>15</v>
       </c>
       <c r="K224" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="225" spans="1:11">
       <c r="A225" t="s">
         <v>11</v>
       </c>
       <c r="B225" s="3">
-        <v>61500.0</v>
+        <v>61027.0</v>
       </c>
       <c r="C225" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="D225" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E225" s="3">
-        <v>23190.0</v>
+        <v>20990.0</v>
       </c>
       <c r="F225" s="5">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="G225" s="3">
-        <v>2422.0</v>
+        <v>1796.0</v>
       </c>
       <c r="H225" s="3">
-        <v>50862.0</v>
+        <v>73636.0</v>
       </c>
       <c r="I225" s="7" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J225" t="s">
         <v>15</v>
       </c>
       <c r="K225" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="226" spans="1:11">
       <c r="A226" t="s">
         <v>11</v>
       </c>
       <c r="B226" s="3">
-        <v>57000.0</v>
+        <v>61500.0</v>
       </c>
       <c r="C226" t="s">
-        <v>23</v>
+        <v>44</v>
       </c>
       <c r="D226" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E226" s="3">
-        <v>26190.0</v>
+        <v>32990.0</v>
       </c>
       <c r="F226" s="5">
-        <v>27</v>
+        <v>43</v>
       </c>
       <c r="G226" s="3">
-        <v>1555.0</v>
+        <v>1034.0</v>
       </c>
       <c r="H226" s="3">
-        <v>41985.0</v>
+        <v>44462.0</v>
       </c>
       <c r="I226" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J226" t="s">
         <v>15</v>
       </c>
       <c r="K226" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="227" spans="1:11">
       <c r="A227" t="s">
         <v>11</v>
       </c>
       <c r="B227" s="3">
-        <v>62319.0</v>
+        <v>56800.0</v>
       </c>
       <c r="C227" t="s">
         <v>44</v>
       </c>
       <c r="D227" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E227" s="3">
-        <v>50990.0</v>
+        <v>46890.0</v>
       </c>
       <c r="F227" s="5">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="G227" s="3">
-        <v>948.0</v>
+        <v>358.0</v>
       </c>
       <c r="H227" s="3">
-        <v>24648.0</v>
+        <v>12530.0</v>
       </c>
       <c r="I227" s="7" t="s">
-        <v>39</v>
+        <v>18</v>
       </c>
       <c r="J227" t="s">
         <v>15</v>
       </c>
       <c r="K227" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="228" spans="1:11">
       <c r="A228" t="s">
         <v>11</v>
       </c>
       <c r="B228" s="3">
-        <v>57326.0</v>
+        <v>61500.0</v>
       </c>
       <c r="C228" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="D228" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E228" s="3">
-        <v>18590.0</v>
+        <v>23190.0</v>
       </c>
       <c r="F228" s="5">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="G228" s="3">
-        <v>1792.0</v>
+        <v>2422.0</v>
       </c>
       <c r="H228" s="3">
-        <v>62720.0</v>
+        <v>50862.0</v>
       </c>
       <c r="I228" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J228" t="s">
         <v>15</v>
       </c>
       <c r="K228" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="229" spans="1:11">
       <c r="A229" t="s">
         <v>11</v>
       </c>
       <c r="B229" s="3">
-        <v>57600.0</v>
+        <v>57000.0</v>
       </c>
       <c r="C229" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D229" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E229" s="3">
-        <v>24990.0</v>
+        <v>26190.0</v>
       </c>
       <c r="F229" s="5">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="G229" s="3">
-        <v>1536.0</v>
+        <v>1555.0</v>
       </c>
       <c r="H229" s="3">
-        <v>61440.0</v>
+        <v>41985.0</v>
       </c>
       <c r="I229" s="7" t="s">
-        <v>56</v>
+        <v>14</v>
       </c>
       <c r="J229" t="s">
         <v>15</v>
       </c>
       <c r="K229" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="230" spans="1:11">
       <c r="A230" t="s">
         <v>11</v>
       </c>
       <c r="B230" s="3">
-        <v>57600.0</v>
+        <v>62319.0</v>
       </c>
       <c r="C230" t="s">
-        <v>23</v>
+        <v>44</v>
       </c>
       <c r="D230" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E230" s="3">
-        <v>19990.0</v>
+        <v>50990.0</v>
       </c>
       <c r="F230" s="5">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="G230" s="3">
-        <v>1965.0</v>
+        <v>948.0</v>
       </c>
       <c r="H230" s="3">
-        <v>53055.0</v>
+        <v>24648.0</v>
       </c>
       <c r="I230" s="7" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="J230" t="s">
         <v>15</v>
       </c>
       <c r="K230" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="231" spans="1:11">
       <c r="A231" t="s">
         <v>11</v>
       </c>
       <c r="B231" s="3">
-        <v>57600.0</v>
+        <v>57326.0</v>
       </c>
       <c r="C231" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="D231" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E231" s="3">
-        <v>23190.0</v>
+        <v>18590.0</v>
       </c>
       <c r="F231" s="5">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="G231" s="3">
-        <v>2015.0</v>
+        <v>1792.0</v>
       </c>
       <c r="H231" s="3">
-        <v>54405.0</v>
+        <v>62720.0</v>
       </c>
       <c r="I231" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J231" t="s">
         <v>15</v>
       </c>
       <c r="K231" t="s">
-        <v>57</v>
+        <v>16</v>
       </c>
     </row>
     <row r="232" spans="1:11">
       <c r="A232" t="s">
         <v>11</v>
       </c>
       <c r="B232" s="3">
-        <v>57700.0</v>
+        <v>57600.0</v>
       </c>
       <c r="C232" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D232" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E232" s="3">
-        <v>26490.0</v>
+        <v>24990.0</v>
       </c>
       <c r="F232" s="5">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="G232" s="3">
-        <v>1142.0</v>
+        <v>1536.0</v>
       </c>
       <c r="H232" s="3">
-        <v>62810.0</v>
+        <v>61440.0</v>
       </c>
       <c r="I232" s="7" t="s">
-        <v>18</v>
+        <v>57</v>
       </c>
       <c r="J232" t="s">
         <v>15</v>
       </c>
       <c r="K232" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="233" spans="1:11">
       <c r="A233" t="s">
         <v>11</v>
       </c>
       <c r="B233" s="3">
-        <v>55200.0</v>
+        <v>54900.0</v>
       </c>
       <c r="C233" t="s">
         <v>23</v>
       </c>
       <c r="D233" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E233" s="3">
-        <v>28290.0</v>
+        <v>29990.0</v>
       </c>
       <c r="F233" s="5">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="G233" s="3">
-        <v>1300.0</v>
+        <v>1500.0</v>
       </c>
       <c r="H233" s="3">
-        <v>40300.0</v>
+        <v>40500.0</v>
       </c>
       <c r="I233" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J233" t="s">
         <v>15</v>
       </c>
       <c r="K233" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="234" spans="1:11">
       <c r="A234" t="s">
         <v>11</v>
       </c>
       <c r="B234" s="3">
-        <v>55700.0</v>
+        <v>55000.0</v>
       </c>
       <c r="C234" t="s">
-        <v>23</v>
+        <v>44</v>
       </c>
       <c r="D234" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E234" s="3">
-        <v>15190.0</v>
+        <v>34190.0</v>
       </c>
       <c r="F234" s="5">
         <v>30</v>
       </c>
       <c r="G234" s="3">
-        <v>1947.0</v>
+        <v>1090.0</v>
       </c>
       <c r="H234" s="3">
-        <v>58410.0</v>
+        <v>32700.0</v>
       </c>
       <c r="I234" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J234" t="s">
         <v>15</v>
       </c>
       <c r="K234" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="235" spans="1:11">
       <c r="A235" t="s">
         <v>11</v>
       </c>
       <c r="B235" s="3">
-        <v>55772.0</v>
+        <v>55200.0</v>
       </c>
       <c r="C235" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="D235" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E235" s="3">
-        <v>18590.0</v>
+        <v>27490.0</v>
       </c>
       <c r="F235" s="5">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="G235" s="3">
-        <v>1891.0</v>
+        <v>1490.0</v>
       </c>
       <c r="H235" s="3">
-        <v>62403.0</v>
+        <v>38740.0</v>
       </c>
       <c r="I235" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J235" t="s">
         <v>15</v>
       </c>
       <c r="K235" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="236" spans="1:11">
       <c r="A236" t="s">
         <v>11</v>
       </c>
       <c r="B236" s="3">
-        <v>55900.0</v>
+        <v>55200.0</v>
       </c>
       <c r="C236" t="s">
         <v>23</v>
       </c>
       <c r="D236" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E236" s="3">
-        <v>14590.0</v>
+        <v>28290.0</v>
       </c>
       <c r="F236" s="5">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="G236" s="3">
-        <v>2243.0</v>
+        <v>1300.0</v>
       </c>
       <c r="H236" s="3">
-        <v>60561.0</v>
+        <v>40300.0</v>
       </c>
       <c r="I236" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J236" t="s">
         <v>15</v>
       </c>
       <c r="K236" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="237" spans="1:11">
       <c r="A237" t="s">
         <v>11</v>
       </c>
       <c r="B237" s="3">
-        <v>55958.0</v>
+        <v>55700.0</v>
       </c>
       <c r="C237" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="D237" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E237" s="3">
-        <v>25590.0</v>
+        <v>15190.0</v>
       </c>
       <c r="F237" s="5">
-        <v>47</v>
+        <v>30</v>
       </c>
       <c r="G237" s="3">
-        <v>1164.0</v>
+        <v>1947.0</v>
       </c>
       <c r="H237" s="3">
-        <v>54708.0</v>
+        <v>58410.0</v>
       </c>
       <c r="I237" s="7" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="J237" t="s">
         <v>15</v>
       </c>
       <c r="K237" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="238" spans="1:11">
       <c r="A238" t="s">
         <v>11</v>
       </c>
       <c r="B238" s="3">
-        <v>53252.0</v>
+        <v>55772.0</v>
       </c>
       <c r="C238" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="D238" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E238" s="3">
-        <v>20890.0</v>
+        <v>18590.0</v>
       </c>
       <c r="F238" s="5">
-        <v>77</v>
+        <v>33</v>
       </c>
       <c r="G238" s="3">
-        <v>923.0</v>
+        <v>1891.0</v>
       </c>
       <c r="H238" s="3">
-        <v>71071.0</v>
+        <v>62403.0</v>
       </c>
       <c r="I238" s="7" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J238" t="s">
         <v>15</v>
       </c>
       <c r="K238" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="239" spans="1:11">
       <c r="A239" t="s">
         <v>11</v>
       </c>
       <c r="B239" s="3">
-        <v>56400.0</v>
+        <v>55900.0</v>
       </c>
       <c r="C239" t="s">
         <v>23</v>
       </c>
       <c r="D239" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E239" s="3">
-        <v>23490.0</v>
+        <v>14590.0</v>
       </c>
       <c r="F239" s="5">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="G239" s="3">
-        <v>1805.0</v>
+        <v>2243.0</v>
       </c>
       <c r="H239" s="3">
-        <v>43320.0</v>
+        <v>60561.0</v>
       </c>
       <c r="I239" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J239" t="s">
         <v>15</v>
       </c>
       <c r="K239" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="240" spans="1:11">
       <c r="A240" t="s">
         <v>11</v>
       </c>
       <c r="B240" s="3">
-        <v>53560.0</v>
+        <v>55958.0</v>
       </c>
       <c r="C240" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D240" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E240" s="3">
-        <v>15290.0</v>
+        <v>25590.0</v>
       </c>
       <c r="F240" s="5">
-        <v>31</v>
+        <v>47</v>
       </c>
       <c r="G240" s="3">
-        <v>1910.0</v>
+        <v>1164.0</v>
       </c>
       <c r="H240" s="3">
-        <v>59210.0</v>
+        <v>54708.0</v>
       </c>
       <c r="I240" s="7" t="s">
-        <v>14</v>
+        <v>58</v>
       </c>
       <c r="J240" t="s">
         <v>15</v>
       </c>
       <c r="K240" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="241" spans="1:11">
       <c r="A241" t="s">
         <v>11</v>
       </c>
       <c r="B241" s="3">
-        <v>56470.0</v>
+        <v>53252.0</v>
       </c>
       <c r="C241" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="D241" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E241" s="3">
-        <v>35190.0</v>
+        <v>20890.0</v>
       </c>
       <c r="F241" s="5">
+        <v>77</v>
+      </c>
+      <c r="G241" s="3">
+        <v>923.0</v>
+      </c>
+      <c r="H241" s="3">
+        <v>71071.0</v>
+      </c>
+      <c r="I241" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="G241" s="3">
-[...7 lines deleted...]
-      </c>
       <c r="J241" t="s">
         <v>15</v>
       </c>
       <c r="K241" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
     </row>
     <row r="242" spans="1:11">
       <c r="A242" t="s">
         <v>11</v>
       </c>
       <c r="B242" s="3">
-        <v>53700.0</v>
+        <v>56400.0</v>
       </c>
       <c r="C242" t="s">
         <v>23</v>
       </c>
       <c r="D242" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E242" s="3">
-        <v>14290.0</v>
+        <v>23490.0</v>
       </c>
       <c r="F242" s="5">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="G242" s="3">
-        <v>2005.0</v>
+        <v>1805.0</v>
       </c>
       <c r="H242" s="3">
-        <v>60150.0</v>
+        <v>43320.0</v>
       </c>
       <c r="I242" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J242" t="s">
         <v>15</v>
       </c>
       <c r="K242" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="243" spans="1:11">
       <c r="A243" t="s">
         <v>11</v>
       </c>
       <c r="B243" s="3">
-        <v>56500.0</v>
+        <v>53560.0</v>
       </c>
       <c r="C243" t="s">
         <v>23</v>
       </c>
       <c r="D243" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E243" s="3">
-        <v>14190.0</v>
+        <v>15290.0</v>
       </c>
       <c r="F243" s="5">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="G243" s="3">
-        <v>2176.0</v>
+        <v>1910.0</v>
       </c>
       <c r="H243" s="3">
-        <v>60928.0</v>
+        <v>59210.0</v>
       </c>
       <c r="I243" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J243" t="s">
         <v>15</v>
       </c>
       <c r="K243" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="244" spans="1:11">
       <c r="A244" t="s">
         <v>11</v>
       </c>
       <c r="B244" s="3">
-        <v>54000.0</v>
+        <v>56470.0</v>
       </c>
       <c r="C244" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="D244" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E244" s="3">
-        <v>29590.0</v>
+        <v>35190.0</v>
       </c>
       <c r="F244" s="5">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G244" s="3">
-        <v>1451.0</v>
+        <v>1674.0</v>
       </c>
       <c r="H244" s="3">
-        <v>33373.0</v>
+        <v>43524.0</v>
       </c>
       <c r="I244" s="7" t="s">
-        <v>59</v>
+        <v>14</v>
       </c>
       <c r="J244" t="s">
         <v>15</v>
       </c>
       <c r="K244" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
     </row>
     <row r="245" spans="1:11">
       <c r="A245" t="s">
         <v>11</v>
       </c>
       <c r="B245" s="3">
-        <v>56600.0</v>
+        <v>53700.0</v>
       </c>
       <c r="C245" t="s">
         <v>23</v>
       </c>
       <c r="D245" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E245" s="3">
-        <v>28390.0</v>
+        <v>14290.0</v>
       </c>
       <c r="F245" s="5">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="G245" s="3">
-        <v>1480.0</v>
+        <v>2005.0</v>
       </c>
       <c r="H245" s="3">
-        <v>39960.0</v>
+        <v>60150.0</v>
       </c>
       <c r="I245" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J245" t="s">
         <v>15</v>
       </c>
       <c r="K245" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="246" spans="1:11">
       <c r="A246" t="s">
         <v>11</v>
       </c>
       <c r="B246" s="3">
-        <v>54300.0</v>
+        <v>56500.0</v>
       </c>
       <c r="C246" t="s">
         <v>23</v>
       </c>
       <c r="D246" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E246" s="3">
-        <v>23690.0</v>
+        <v>14190.0</v>
       </c>
       <c r="F246" s="5">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G246" s="3">
-        <v>1920.0</v>
+        <v>2176.0</v>
       </c>
       <c r="H246" s="3">
-        <v>51840.0</v>
+        <v>60928.0</v>
       </c>
       <c r="I246" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J246" t="s">
         <v>15</v>
       </c>
       <c r="K246" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="247" spans="1:11">
       <c r="A247" t="s">
         <v>11</v>
       </c>
       <c r="B247" s="3">
-        <v>54600.0</v>
+        <v>54000.0</v>
       </c>
       <c r="C247" t="s">
+        <v>43</v>
+      </c>
+      <c r="D247" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E247" s="3">
+        <v>29590.0</v>
+      </c>
+      <c r="F247" s="5">
         <v>23</v>
       </c>
-      <c r="D247" s="7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G247" s="3">
-        <v>1948.0</v>
+        <v>1451.0</v>
       </c>
       <c r="H247" s="3">
-        <v>33116.0</v>
+        <v>33373.0</v>
       </c>
       <c r="I247" s="7" t="s">
-        <v>14</v>
+        <v>59</v>
       </c>
       <c r="J247" t="s">
         <v>15</v>
       </c>
       <c r="K247" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="248" spans="1:11">
       <c r="A248" t="s">
         <v>11</v>
       </c>
       <c r="B248" s="3">
-        <v>54800.0</v>
+        <v>56600.0</v>
       </c>
       <c r="C248" t="s">
-        <v>46</v>
+        <v>23</v>
       </c>
       <c r="D248" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E248" s="3">
-        <v>16590.0</v>
+        <v>28390.0</v>
       </c>
       <c r="F248" s="5">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="G248" s="3">
-        <v>1675.0</v>
+        <v>1480.0</v>
       </c>
       <c r="H248" s="3">
-        <v>56950.0</v>
+        <v>39960.0</v>
       </c>
       <c r="I248" s="7" t="s">
-        <v>60</v>
+        <v>14</v>
       </c>
       <c r="J248" t="s">
         <v>15</v>
       </c>
       <c r="K248" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="249" spans="1:11">
       <c r="A249" t="s">
         <v>11</v>
       </c>
       <c r="B249" s="3">
-        <v>54880.0</v>
+        <v>54300.0</v>
       </c>
       <c r="C249" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="D249" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E249" s="3">
-        <v>18190.0</v>
+        <v>23690.0</v>
       </c>
       <c r="F249" s="5">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="G249" s="3">
-        <v>1566.0</v>
+        <v>1920.0</v>
       </c>
       <c r="H249" s="3">
-        <v>62640.0</v>
+        <v>51840.0</v>
       </c>
       <c r="I249" s="7" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="J249" t="s">
         <v>15</v>
       </c>
       <c r="K249" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
     </row>
     <row r="250" spans="1:11">
       <c r="A250" t="s">
         <v>11</v>
       </c>
       <c r="B250" s="3">
-        <v>54900.0</v>
+        <v>54600.0</v>
       </c>
       <c r="C250" t="s">
         <v>23</v>
       </c>
       <c r="D250" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E250" s="3">
-        <v>29990.0</v>
+        <v>27590.0</v>
       </c>
       <c r="F250" s="5">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="G250" s="3">
-        <v>1500.0</v>
+        <v>1948.0</v>
       </c>
       <c r="H250" s="3">
-        <v>40500.0</v>
+        <v>33116.0</v>
       </c>
       <c r="I250" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J250" t="s">
         <v>15</v>
       </c>
       <c r="K250" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="251" spans="1:11">
       <c r="A251" t="s">
         <v>11</v>
       </c>
       <c r="B251" s="3">
-        <v>55000.0</v>
+        <v>54800.0</v>
       </c>
       <c r="C251" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D251" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E251" s="3">
-        <v>34190.0</v>
+        <v>16590.0</v>
       </c>
       <c r="F251" s="5">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="G251" s="3">
-        <v>1090.0</v>
+        <v>1675.0</v>
       </c>
       <c r="H251" s="3">
-        <v>32700.0</v>
+        <v>56950.0</v>
       </c>
       <c r="I251" s="7" t="s">
-        <v>18</v>
+        <v>60</v>
       </c>
       <c r="J251" t="s">
         <v>15</v>
       </c>
       <c r="K251" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="252" spans="1:11">
       <c r="A252" t="s">
         <v>11</v>
       </c>
       <c r="B252" s="3">
-        <v>55200.0</v>
+        <v>54880.0</v>
       </c>
       <c r="C252" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="D252" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E252" s="3">
-        <v>27490.0</v>
+        <v>18190.0</v>
       </c>
       <c r="F252" s="5">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="G252" s="3">
-        <v>1490.0</v>
+        <v>1566.0</v>
       </c>
       <c r="H252" s="3">
-        <v>38740.0</v>
+        <v>62640.0</v>
       </c>
       <c r="I252" s="7" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J252" t="s">
         <v>15</v>
       </c>
       <c r="K252" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
     </row>
     <row r="253" spans="1:11">
       <c r="A253" t="s">
         <v>11</v>
       </c>
       <c r="B253" s="3">
-        <v>52000.0</v>
+        <v>50674.0</v>
       </c>
       <c r="C253" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="D253" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E253" s="3">
-        <v>27590.0</v>
+        <v>20190.0</v>
       </c>
       <c r="F253" s="5">
-        <v>55</v>
+        <v>25</v>
       </c>
       <c r="G253" s="3">
-        <v>786.0</v>
+        <v>2170.0</v>
       </c>
       <c r="H253" s="3">
-        <v>43230.0</v>
+        <v>54250.0</v>
       </c>
       <c r="I253" s="7" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J253" t="s">
         <v>15</v>
       </c>
       <c r="K253" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="254" spans="1:11">
       <c r="A254" t="s">
         <v>11</v>
       </c>
       <c r="B254" s="3">
-        <v>52109.0</v>
+        <v>50931.0</v>
       </c>
       <c r="C254" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="D254" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E254" s="3">
-        <v>29190.0</v>
+        <v>22890.0</v>
       </c>
       <c r="F254" s="5">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="G254" s="3">
-        <v>1075.0</v>
+        <v>1846.0</v>
       </c>
       <c r="H254" s="3">
-        <v>48375.0</v>
+        <v>57226.0</v>
       </c>
       <c r="I254" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J254" t="s">
         <v>15</v>
       </c>
       <c r="K254" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="255" spans="1:11">
       <c r="A255" t="s">
         <v>11</v>
       </c>
       <c r="B255" s="3">
-        <v>48404.0</v>
+        <v>51792.0</v>
       </c>
       <c r="C255" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="D255" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E255" s="3">
-        <v>22890.0</v>
+        <v>25190.0</v>
       </c>
       <c r="F255" s="5">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="G255" s="3">
-        <v>916.0</v>
+        <v>1524.0</v>
       </c>
       <c r="H255" s="3">
-        <v>43968.0</v>
+        <v>39624.0</v>
       </c>
       <c r="I255" s="7" t="s">
-        <v>60</v>
+        <v>14</v>
       </c>
       <c r="J255" t="s">
         <v>15</v>
       </c>
       <c r="K255" t="s">
-        <v>61</v>
+        <v>16</v>
       </c>
     </row>
     <row r="256" spans="1:11">
       <c r="A256" t="s">
         <v>11</v>
       </c>
       <c r="B256" s="3">
-        <v>52400.0</v>
+        <v>52000.0</v>
       </c>
       <c r="C256" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D256" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E256" s="3">
-        <v>43690.0</v>
+        <v>27590.0</v>
       </c>
       <c r="F256" s="5">
-        <v>9</v>
+        <v>55</v>
       </c>
       <c r="G256" s="3">
-        <v>1879.0</v>
+        <v>786.0</v>
       </c>
       <c r="H256" s="3">
-        <v>16911.0</v>
+        <v>43230.0</v>
       </c>
       <c r="I256" s="7" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="J256" t="s">
         <v>15</v>
       </c>
       <c r="K256" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="257" spans="1:11">
       <c r="A257" t="s">
         <v>11</v>
       </c>
       <c r="B257" s="3">
-        <v>48420.0</v>
+        <v>52109.0</v>
       </c>
       <c r="C257" t="s">
-        <v>28</v>
+        <v>44</v>
       </c>
       <c r="D257" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E257" s="3">
-        <v>22990.0</v>
+        <v>29190.0</v>
       </c>
       <c r="F257" s="5">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="G257" s="3">
-        <v>1146.0</v>
+        <v>1075.0</v>
       </c>
       <c r="H257" s="3">
-        <v>50424.0</v>
+        <v>48375.0</v>
       </c>
       <c r="I257" s="7" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="J257" t="s">
         <v>15</v>
       </c>
       <c r="K257" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="258" spans="1:11">
       <c r="A258" t="s">
         <v>11</v>
       </c>
       <c r="B258" s="3">
-        <v>52850.0</v>
+        <v>48404.0</v>
       </c>
       <c r="C258" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="D258" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E258" s="3">
-        <v>19890.0</v>
+        <v>22890.0</v>
       </c>
       <c r="F258" s="5">
-        <v>25</v>
+        <v>48</v>
       </c>
       <c r="G258" s="3">
-        <v>2315.0</v>
+        <v>916.0</v>
       </c>
       <c r="H258" s="3">
-        <v>57875.0</v>
+        <v>43968.0</v>
       </c>
       <c r="I258" s="7" t="s">
-        <v>14</v>
+        <v>60</v>
       </c>
       <c r="J258" t="s">
         <v>15</v>
       </c>
       <c r="K258" t="s">
-        <v>16</v>
+        <v>61</v>
       </c>
     </row>
     <row r="259" spans="1:11">
       <c r="A259" t="s">
         <v>11</v>
       </c>
       <c r="B259" s="3">
-        <v>48800.0</v>
+        <v>52400.0</v>
       </c>
       <c r="C259" t="s">
-        <v>44</v>
+        <v>23</v>
       </c>
       <c r="D259" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E259" s="3">
-        <v>28990.0</v>
+        <v>43690.0</v>
       </c>
       <c r="F259" s="5">
-        <v>34</v>
+        <v>9</v>
       </c>
       <c r="G259" s="3">
-        <v>945.0</v>
+        <v>1879.0</v>
       </c>
       <c r="H259" s="3">
-        <v>32130.0</v>
+        <v>16911.0</v>
       </c>
       <c r="I259" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J259" t="s">
         <v>15</v>
       </c>
       <c r="K259" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="260" spans="1:11">
       <c r="A260" t="s">
         <v>11</v>
       </c>
       <c r="B260" s="3">
-        <v>53014.0</v>
+        <v>48420.0</v>
       </c>
       <c r="C260" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D260" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E260" s="3">
-        <v>20390.0</v>
+        <v>22990.0</v>
       </c>
       <c r="F260" s="5">
-        <v>25</v>
+        <v>44</v>
       </c>
       <c r="G260" s="3">
-        <v>2239.0</v>
+        <v>1146.0</v>
       </c>
       <c r="H260" s="3">
-        <v>55975.0</v>
+        <v>50424.0</v>
       </c>
       <c r="I260" s="7" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="J260" t="s">
         <v>15</v>
       </c>
       <c r="K260" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="261" spans="1:11">
       <c r="A261" t="s">
         <v>11</v>
       </c>
       <c r="B261" s="3">
-        <v>48868.0</v>
+        <v>52850.0</v>
       </c>
       <c r="C261" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D261" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E261" s="3">
-        <v>23890.0</v>
+        <v>19890.0</v>
       </c>
       <c r="F261" s="5">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="G261" s="3">
-        <v>824.0</v>
+        <v>2315.0</v>
       </c>
       <c r="H261" s="3">
-        <v>39552.0</v>
+        <v>57875.0</v>
       </c>
       <c r="I261" s="7" t="s">
-        <v>60</v>
+        <v>14</v>
       </c>
       <c r="J261" t="s">
         <v>15</v>
       </c>
       <c r="K261" t="s">
-        <v>61</v>
+        <v>16</v>
       </c>
     </row>
     <row r="262" spans="1:11">
       <c r="A262" t="s">
         <v>11</v>
       </c>
       <c r="B262" s="3">
-        <v>48900.0</v>
+        <v>48800.0</v>
       </c>
       <c r="C262" t="s">
         <v>44</v>
       </c>
       <c r="D262" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E262" s="3">
-        <v>29590.0</v>
+        <v>28990.0</v>
       </c>
       <c r="F262" s="5">
         <v>34</v>
       </c>
       <c r="G262" s="3">
-        <v>925.0</v>
+        <v>945.0</v>
       </c>
       <c r="H262" s="3">
-        <v>31450.0</v>
+        <v>32130.0</v>
       </c>
       <c r="I262" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J262" t="s">
         <v>15</v>
       </c>
       <c r="K262" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="263" spans="1:11">
       <c r="A263" t="s">
         <v>11</v>
       </c>
       <c r="B263" s="3">
-        <v>48900.0</v>
+        <v>53014.0</v>
       </c>
       <c r="C263" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="D263" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E263" s="3">
-        <v>29590.0</v>
+        <v>20390.0</v>
       </c>
       <c r="F263" s="5">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="G263" s="3">
-        <v>930.0</v>
+        <v>2239.0</v>
       </c>
       <c r="H263" s="3">
-        <v>31620.0</v>
+        <v>55975.0</v>
       </c>
       <c r="I263" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J263" t="s">
         <v>15</v>
       </c>
       <c r="K263" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="264" spans="1:11">
       <c r="A264" t="s">
         <v>11</v>
       </c>
       <c r="B264" s="3">
-        <v>49500.0</v>
+        <v>48868.0</v>
       </c>
       <c r="C264" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="D264" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E264" s="3">
-        <v>20590.0</v>
+        <v>23890.0</v>
       </c>
       <c r="F264" s="5">
-        <v>79</v>
+        <v>48</v>
       </c>
       <c r="G264" s="3">
-        <v>699.0</v>
+        <v>824.0</v>
       </c>
       <c r="H264" s="3">
-        <v>55221.0</v>
+        <v>39552.0</v>
       </c>
       <c r="I264" s="7" t="s">
-        <v>18</v>
+        <v>60</v>
       </c>
       <c r="J264" t="s">
         <v>15</v>
       </c>
       <c r="K264" t="s">
-        <v>16</v>
+        <v>61</v>
       </c>
     </row>
     <row r="265" spans="1:11">
       <c r="A265" t="s">
         <v>11</v>
       </c>
       <c r="B265" s="3">
-        <v>49830.0</v>
+        <v>48900.0</v>
       </c>
       <c r="C265" t="s">
-        <v>28</v>
+        <v>44</v>
       </c>
       <c r="D265" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E265" s="3">
-        <v>25590.0</v>
+        <v>29590.0</v>
       </c>
       <c r="F265" s="5">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="G265" s="3">
-        <v>1159.0</v>
+        <v>925.0</v>
       </c>
       <c r="H265" s="3">
-        <v>42883.0</v>
+        <v>31450.0</v>
       </c>
       <c r="I265" s="7" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="J265" t="s">
         <v>15</v>
       </c>
       <c r="K265" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="266" spans="1:11">
       <c r="A266" t="s">
         <v>11</v>
       </c>
       <c r="B266" s="3">
-        <v>50000.0</v>
+        <v>48900.0</v>
       </c>
       <c r="C266" t="s">
-        <v>23</v>
+        <v>44</v>
       </c>
       <c r="D266" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E266" s="3">
-        <v>26990.0</v>
+        <v>29590.0</v>
       </c>
       <c r="F266" s="5">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="G266" s="3">
-        <v>1040.0</v>
+        <v>930.0</v>
       </c>
       <c r="H266" s="3">
-        <v>40560.0</v>
+        <v>31620.0</v>
       </c>
       <c r="I266" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J266" t="s">
         <v>15</v>
       </c>
       <c r="K266" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="267" spans="1:11">
       <c r="A267" t="s">
         <v>11</v>
       </c>
       <c r="B267" s="3">
-        <v>50000.0</v>
+        <v>49500.0</v>
       </c>
       <c r="C267" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="D267" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E267" s="3">
-        <v>31490.0</v>
+        <v>20590.0</v>
       </c>
       <c r="F267" s="5">
-        <v>21</v>
+        <v>79</v>
       </c>
       <c r="G267" s="3">
-        <v>1311.0</v>
+        <v>699.0</v>
       </c>
       <c r="H267" s="3">
-        <v>27531.0</v>
+        <v>55221.0</v>
       </c>
       <c r="I267" s="7" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="J267" t="s">
         <v>15</v>
       </c>
       <c r="K267" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="268" spans="1:11">
       <c r="A268" t="s">
         <v>11</v>
       </c>
       <c r="B268" s="3">
-        <v>50300.0</v>
+        <v>49830.0</v>
       </c>
       <c r="C268" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D268" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E268" s="3">
-        <v>26990.0</v>
+        <v>25590.0</v>
       </c>
       <c r="F268" s="5">
         <v>37</v>
       </c>
       <c r="G268" s="3">
-        <v>1109.0</v>
+        <v>1159.0</v>
       </c>
       <c r="H268" s="3">
-        <v>41033.0</v>
+        <v>42883.0</v>
       </c>
       <c r="I268" s="7" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="J268" t="s">
         <v>15</v>
       </c>
       <c r="K268" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="269" spans="1:11">
       <c r="A269" t="s">
         <v>11</v>
       </c>
       <c r="B269" s="3">
-        <v>50674.0</v>
+        <v>50000.0</v>
       </c>
       <c r="C269" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="D269" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E269" s="3">
-        <v>20190.0</v>
+        <v>26990.0</v>
       </c>
       <c r="F269" s="5">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G269" s="3">
-        <v>2170.0</v>
+        <v>1040.0</v>
       </c>
       <c r="H269" s="3">
-        <v>54250.0</v>
+        <v>40560.0</v>
       </c>
       <c r="I269" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J269" t="s">
         <v>15</v>
       </c>
       <c r="K269" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="270" spans="1:11">
       <c r="A270" t="s">
         <v>11</v>
       </c>
       <c r="B270" s="3">
-        <v>50931.0</v>
+        <v>50000.0</v>
       </c>
       <c r="C270" t="s">
+        <v>30</v>
+      </c>
+      <c r="D270" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E270" s="3">
+        <v>31490.0</v>
+      </c>
+      <c r="F270" s="5">
+        <v>21</v>
+      </c>
+      <c r="G270" s="3">
+        <v>1311.0</v>
+      </c>
+      <c r="H270" s="3">
+        <v>27531.0</v>
+      </c>
+      <c r="I270" s="7" t="s">
         <v>31</v>
-      </c>
-[...16 lines deleted...]
-        <v>14</v>
       </c>
       <c r="J270" t="s">
         <v>15</v>
       </c>
       <c r="K270" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="271" spans="1:11">
       <c r="A271" t="s">
         <v>11</v>
       </c>
       <c r="B271" s="3">
-        <v>51792.0</v>
+        <v>50300.0</v>
       </c>
       <c r="C271" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D271" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E271" s="3">
-        <v>25190.0</v>
+        <v>26990.0</v>
       </c>
       <c r="F271" s="5">
+        <v>37</v>
+      </c>
+      <c r="G271" s="3">
+        <v>1109.0</v>
+      </c>
+      <c r="H271" s="3">
+        <v>41033.0</v>
+      </c>
+      <c r="I271" s="7" t="s">
         <v>26</v>
-      </c>
-[...7 lines deleted...]
-        <v>14</v>
       </c>
       <c r="J271" t="s">
         <v>15</v>
       </c>
       <c r="K271" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="272" spans="1:11">
       <c r="A272" t="s">
         <v>11</v>
       </c>
       <c r="B272" s="3">
-        <v>47067.0</v>
+        <v>46986.0</v>
       </c>
       <c r="C272" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D272" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E272" s="3">
-        <v>19690.0</v>
+        <v>16190.0</v>
       </c>
       <c r="F272" s="5">
         <v>27</v>
       </c>
       <c r="G272" s="3">
-        <v>1801.0</v>
+        <v>1859.0</v>
       </c>
       <c r="H272" s="3">
-        <v>48627.0</v>
+        <v>50193.0</v>
       </c>
       <c r="I272" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J272" t="s">
         <v>15</v>
       </c>
       <c r="K272" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="273" spans="1:11">
       <c r="A273" t="s">
         <v>11</v>
       </c>
       <c r="B273" s="3">
-        <v>48094.0</v>
+        <v>47700.0</v>
       </c>
       <c r="C273" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D273" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E273" s="3">
-        <v>15990.0</v>
+        <v>22190.0</v>
       </c>
       <c r="F273" s="5">
-        <v>27</v>
+        <v>88</v>
       </c>
       <c r="G273" s="3">
-        <v>1584.0</v>
+        <v>536.0</v>
       </c>
       <c r="H273" s="3">
-        <v>42768.0</v>
+        <v>47168.0</v>
       </c>
       <c r="I273" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J273" t="s">
         <v>15</v>
       </c>
       <c r="K273" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="274" spans="1:11">
       <c r="A274" t="s">
         <v>11</v>
       </c>
       <c r="B274" s="3">
-        <v>47067.0</v>
+        <v>46986.0</v>
       </c>
       <c r="C274" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D274" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E274" s="3">
-        <v>19690.0</v>
+        <v>16190.0</v>
       </c>
       <c r="F274" s="5">
         <v>27</v>
       </c>
       <c r="G274" s="3">
-        <v>1801.0</v>
+        <v>1859.0</v>
       </c>
       <c r="H274" s="3">
-        <v>48627.0</v>
+        <v>50193.0</v>
       </c>
       <c r="I274" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J274" t="s">
         <v>15</v>
       </c>
       <c r="K274" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="275" spans="1:11">
       <c r="A275" t="s">
         <v>11</v>
       </c>
       <c r="B275" s="3">
-        <v>48260.0</v>
+        <v>47850.0</v>
       </c>
       <c r="C275" t="s">
+        <v>23</v>
+      </c>
+      <c r="D275" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E275" s="3">
+        <v>15790.0</v>
+      </c>
+      <c r="F275" s="5">
         <v>31</v>
       </c>
-      <c r="D275" s="7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G275" s="3">
-        <v>1753.0</v>
+        <v>1649.0</v>
       </c>
       <c r="H275" s="3">
-        <v>45578.0</v>
+        <v>51119.0</v>
       </c>
       <c r="I275" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J275" t="s">
         <v>15</v>
       </c>
       <c r="K275" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="276" spans="1:11">
       <c r="A276" t="s">
         <v>11</v>
       </c>
       <c r="B276" s="3">
-        <v>47067.0</v>
+        <v>47027.0</v>
       </c>
       <c r="C276" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D276" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E276" s="3">
-        <v>19690.0</v>
+        <v>15190.0</v>
       </c>
       <c r="F276" s="5">
         <v>27</v>
       </c>
       <c r="G276" s="3">
-        <v>1801.0</v>
+        <v>1836.0</v>
       </c>
       <c r="H276" s="3">
-        <v>48627.0</v>
+        <v>49572.0</v>
       </c>
       <c r="I276" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J276" t="s">
         <v>15</v>
       </c>
       <c r="K276" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="277" spans="1:11">
       <c r="A277" t="s">
         <v>11</v>
       </c>
       <c r="B277" s="3">
-        <v>47139.0</v>
+        <v>48000.0</v>
       </c>
       <c r="C277" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="D277" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E277" s="3">
-        <v>21790.0</v>
+        <v>34190.0</v>
       </c>
       <c r="F277" s="5">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="G277" s="3">
-        <v>957.0</v>
+        <v>690.0</v>
       </c>
       <c r="H277" s="3">
-        <v>45936.0</v>
+        <v>17940.0</v>
       </c>
       <c r="I277" s="7" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="J277" t="s">
         <v>15</v>
       </c>
       <c r="K277" t="s">
-        <v>61</v>
+        <v>16</v>
       </c>
     </row>
     <row r="278" spans="1:11">
       <c r="A278" t="s">
         <v>11</v>
       </c>
       <c r="B278" s="3">
-        <v>47173.0</v>
+        <v>47067.0</v>
       </c>
       <c r="C278" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D278" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E278" s="3">
-        <v>20290.0</v>
+        <v>19690.0</v>
       </c>
       <c r="F278" s="5">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G278" s="3">
-        <v>2057.0</v>
+        <v>1801.0</v>
       </c>
       <c r="H278" s="3">
-        <v>45254.0</v>
+        <v>48627.0</v>
       </c>
       <c r="I278" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J278" t="s">
         <v>15</v>
       </c>
       <c r="K278" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="279" spans="1:11">
       <c r="A279" t="s">
         <v>11</v>
       </c>
       <c r="B279" s="3">
-        <v>47300.0</v>
+        <v>48094.0</v>
       </c>
       <c r="C279" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="D279" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E279" s="3">
-        <v>22190.0</v>
+        <v>15990.0</v>
       </c>
       <c r="F279" s="5">
-        <v>70</v>
+        <v>27</v>
       </c>
       <c r="G279" s="3">
-        <v>668.0</v>
+        <v>1584.0</v>
       </c>
       <c r="H279" s="3">
-        <v>46760.0</v>
+        <v>42768.0</v>
       </c>
       <c r="I279" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J279" t="s">
         <v>15</v>
       </c>
       <c r="K279" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="280" spans="1:11">
       <c r="A280" t="s">
         <v>11</v>
       </c>
       <c r="B280" s="3">
-        <v>47443.0</v>
+        <v>47067.0</v>
       </c>
       <c r="C280" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D280" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E280" s="3">
-        <v>19190.0</v>
+        <v>19690.0</v>
       </c>
       <c r="F280" s="5">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="G280" s="3">
-        <v>2057.0</v>
+        <v>1801.0</v>
       </c>
       <c r="H280" s="3">
-        <v>47311.0</v>
+        <v>48627.0</v>
       </c>
       <c r="I280" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J280" t="s">
         <v>15</v>
       </c>
       <c r="K280" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="281" spans="1:11">
       <c r="A281" t="s">
         <v>11</v>
       </c>
       <c r="B281" s="3">
-        <v>47500.0</v>
+        <v>48260.0</v>
       </c>
       <c r="C281" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="D281" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E281" s="3">
-        <v>13990.0</v>
+        <v>18390.0</v>
       </c>
       <c r="F281" s="5">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="G281" s="3">
-        <v>1860.0</v>
+        <v>1753.0</v>
       </c>
       <c r="H281" s="3">
-        <v>50220.0</v>
+        <v>45578.0</v>
       </c>
       <c r="I281" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J281" t="s">
         <v>15</v>
       </c>
       <c r="K281" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="282" spans="1:11">
       <c r="A282" t="s">
         <v>11</v>
       </c>
       <c r="B282" s="3">
-        <v>47535.0</v>
+        <v>47067.0</v>
       </c>
       <c r="C282" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D282" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E282" s="3">
-        <v>21990.0</v>
+        <v>19690.0</v>
       </c>
       <c r="F282" s="5">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="G282" s="3">
-        <v>1024.0</v>
+        <v>1801.0</v>
       </c>
       <c r="H282" s="3">
-        <v>45056.0</v>
+        <v>48627.0</v>
       </c>
       <c r="I282" s="7" t="s">
-        <v>60</v>
+        <v>14</v>
       </c>
       <c r="J282" t="s">
         <v>15</v>
       </c>
       <c r="K282" t="s">
-        <v>61</v>
+        <v>16</v>
       </c>
     </row>
     <row r="283" spans="1:11">
       <c r="A283" t="s">
         <v>11</v>
       </c>
       <c r="B283" s="3">
-        <v>47536.0</v>
+        <v>47139.0</v>
       </c>
       <c r="C283" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="D283" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E283" s="3">
-        <v>20590.0</v>
+        <v>21790.0</v>
       </c>
       <c r="F283" s="5">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="G283" s="3">
-        <v>1660.0</v>
+        <v>957.0</v>
       </c>
       <c r="H283" s="3">
-        <v>44820.0</v>
+        <v>45936.0</v>
       </c>
       <c r="I283" s="7" t="s">
-        <v>14</v>
+        <v>60</v>
       </c>
       <c r="J283" t="s">
         <v>15</v>
       </c>
       <c r="K283" t="s">
-        <v>16</v>
+        <v>61</v>
       </c>
     </row>
     <row r="284" spans="1:11">
       <c r="A284" t="s">
         <v>11</v>
       </c>
       <c r="B284" s="3">
-        <v>47600.0</v>
+        <v>47173.0</v>
       </c>
       <c r="C284" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="D284" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E284" s="3">
-        <v>30590.0</v>
+        <v>20290.0</v>
       </c>
       <c r="F284" s="5">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G284" s="3">
-        <v>2044.0</v>
+        <v>2057.0</v>
       </c>
       <c r="H284" s="3">
-        <v>22484.0</v>
+        <v>45254.0</v>
       </c>
       <c r="I284" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J284" t="s">
         <v>15</v>
       </c>
       <c r="K284" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="285" spans="1:11">
       <c r="A285" t="s">
         <v>11</v>
       </c>
       <c r="B285" s="3">
-        <v>47631.0</v>
+        <v>47300.0</v>
       </c>
       <c r="C285" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="D285" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E285" s="3">
-        <v>17790.0</v>
+        <v>22190.0</v>
       </c>
       <c r="F285" s="5">
-        <v>25</v>
+        <v>70</v>
       </c>
       <c r="G285" s="3">
-        <v>1784.0</v>
+        <v>668.0</v>
       </c>
       <c r="H285" s="3">
-        <v>44600.0</v>
+        <v>46760.0</v>
       </c>
       <c r="I285" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J285" t="s">
         <v>15</v>
       </c>
       <c r="K285" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="286" spans="1:11">
       <c r="A286" t="s">
         <v>11</v>
       </c>
       <c r="B286" s="3">
-        <v>46979.0</v>
+        <v>47443.0</v>
       </c>
       <c r="C286" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D286" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E286" s="3">
-        <v>23790.0</v>
+        <v>19190.0</v>
       </c>
       <c r="F286" s="5">
-        <v>52</v>
+        <v>23</v>
       </c>
       <c r="G286" s="3">
-        <v>890.0</v>
+        <v>2057.0</v>
       </c>
       <c r="H286" s="3">
-        <v>46280.0</v>
+        <v>47311.0</v>
       </c>
       <c r="I286" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J286" t="s">
         <v>15</v>
       </c>
       <c r="K286" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
     </row>
     <row r="287" spans="1:11">
       <c r="A287" t="s">
         <v>11</v>
       </c>
       <c r="B287" s="3">
-        <v>47652.0</v>
+        <v>47500.0</v>
       </c>
       <c r="C287" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="D287" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E287" s="3">
-        <v>24590.0</v>
+        <v>13990.0</v>
       </c>
       <c r="F287" s="5">
-        <v>51</v>
+        <v>27</v>
       </c>
       <c r="G287" s="3">
-        <v>875.0</v>
+        <v>1860.0</v>
       </c>
       <c r="H287" s="3">
-        <v>44625.0</v>
+        <v>50220.0</v>
       </c>
       <c r="I287" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J287" t="s">
         <v>15</v>
       </c>
       <c r="K287" t="s">
-        <v>62</v>
+        <v>16</v>
       </c>
     </row>
     <row r="288" spans="1:11">
       <c r="A288" t="s">
         <v>11</v>
       </c>
       <c r="B288" s="3">
-        <v>46986.0</v>
+        <v>47535.0</v>
       </c>
       <c r="C288" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="D288" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E288" s="3">
-        <v>16190.0</v>
+        <v>21990.0</v>
       </c>
       <c r="F288" s="5">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="G288" s="3">
-        <v>1859.0</v>
+        <v>1024.0</v>
       </c>
       <c r="H288" s="3">
-        <v>50193.0</v>
+        <v>45056.0</v>
       </c>
       <c r="I288" s="7" t="s">
-        <v>14</v>
+        <v>60</v>
       </c>
       <c r="J288" t="s">
         <v>15</v>
       </c>
       <c r="K288" t="s">
-        <v>16</v>
+        <v>61</v>
       </c>
     </row>
     <row r="289" spans="1:11">
       <c r="A289" t="s">
         <v>11</v>
       </c>
       <c r="B289" s="3">
-        <v>47700.0</v>
+        <v>47536.0</v>
       </c>
       <c r="C289" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="D289" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E289" s="3">
-        <v>22190.0</v>
+        <v>20590.0</v>
       </c>
       <c r="F289" s="5">
-        <v>88</v>
+        <v>27</v>
       </c>
       <c r="G289" s="3">
-        <v>536.0</v>
+        <v>1660.0</v>
       </c>
       <c r="H289" s="3">
-        <v>47168.0</v>
+        <v>44820.0</v>
       </c>
       <c r="I289" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J289" t="s">
         <v>15</v>
       </c>
       <c r="K289" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="290" spans="1:11">
       <c r="A290" t="s">
         <v>11</v>
       </c>
       <c r="B290" s="3">
-        <v>46986.0</v>
+        <v>47600.0</v>
       </c>
       <c r="C290" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="D290" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E290" s="3">
-        <v>16190.0</v>
+        <v>30590.0</v>
       </c>
       <c r="F290" s="5">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="G290" s="3">
-        <v>1859.0</v>
+        <v>2044.0</v>
       </c>
       <c r="H290" s="3">
-        <v>50193.0</v>
+        <v>22484.0</v>
       </c>
       <c r="I290" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J290" t="s">
         <v>15</v>
       </c>
       <c r="K290" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="291" spans="1:11">
       <c r="A291" t="s">
         <v>11</v>
       </c>
       <c r="B291" s="3">
-        <v>47850.0</v>
+        <v>47631.0</v>
       </c>
       <c r="C291" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="D291" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E291" s="3">
-        <v>15790.0</v>
+        <v>17790.0</v>
       </c>
       <c r="F291" s="5">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="G291" s="3">
-        <v>1649.0</v>
+        <v>1784.0</v>
       </c>
       <c r="H291" s="3">
-        <v>51119.0</v>
+        <v>44600.0</v>
       </c>
       <c r="I291" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J291" t="s">
         <v>15</v>
       </c>
       <c r="K291" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="292" spans="1:11">
       <c r="A292" t="s">
         <v>11</v>
       </c>
       <c r="B292" s="3">
-        <v>47027.0</v>
+        <v>46979.0</v>
       </c>
       <c r="C292" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="D292" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E292" s="3">
-        <v>15190.0</v>
+        <v>23790.0</v>
       </c>
       <c r="F292" s="5">
-        <v>27</v>
+        <v>52</v>
       </c>
       <c r="G292" s="3">
-        <v>1836.0</v>
+        <v>890.0</v>
       </c>
       <c r="H292" s="3">
-        <v>49572.0</v>
+        <v>46280.0</v>
       </c>
       <c r="I292" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J292" t="s">
         <v>15</v>
       </c>
       <c r="K292" t="s">
-        <v>16</v>
+        <v>62</v>
       </c>
     </row>
     <row r="293" spans="1:11">
       <c r="A293" t="s">
         <v>11</v>
       </c>
       <c r="B293" s="3">
-        <v>48000.0</v>
+        <v>47652.0</v>
       </c>
       <c r="C293" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="D293" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E293" s="3">
-        <v>34190.0</v>
+        <v>24590.0</v>
       </c>
       <c r="F293" s="5">
-        <v>26</v>
+        <v>51</v>
       </c>
       <c r="G293" s="3">
-        <v>690.0</v>
+        <v>875.0</v>
       </c>
       <c r="H293" s="3">
-        <v>17940.0</v>
+        <v>44625.0</v>
       </c>
       <c r="I293" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J293" t="s">
         <v>15</v>
       </c>
       <c r="K293" t="s">
-        <v>16</v>
+        <v>62</v>
       </c>
     </row>
     <row r="294" spans="1:11">
       <c r="A294" t="s">
         <v>11</v>
       </c>
       <c r="B294" s="3">
-        <v>46000.0</v>
+        <v>45800.0</v>
       </c>
       <c r="C294" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D294" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E294" s="3">
-        <v>11590.0</v>
+        <v>18790.0</v>
       </c>
       <c r="F294" s="5">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="G294" s="3">
-        <v>1685.0</v>
+        <v>1570.0</v>
       </c>
       <c r="H294" s="3">
-        <v>50550.0</v>
+        <v>40820.0</v>
       </c>
       <c r="I294" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J294" t="s">
         <v>15</v>
       </c>
       <c r="K294" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="295" spans="1:11">
       <c r="A295" t="s">
         <v>11</v>
       </c>
       <c r="B295" s="3">
-        <v>46000.0</v>
+        <v>45927.0</v>
       </c>
       <c r="C295" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="D295" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E295" s="3">
-        <v>20590.0</v>
+        <v>20190.0</v>
       </c>
       <c r="F295" s="5">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="G295" s="3">
-        <v>1303.0</v>
+        <v>1880.0</v>
       </c>
       <c r="H295" s="3">
-        <v>48211.0</v>
+        <v>43240.0</v>
       </c>
       <c r="I295" s="7" t="s">
-        <v>56</v>
+        <v>14</v>
       </c>
       <c r="J295" t="s">
         <v>15</v>
       </c>
       <c r="K295" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="296" spans="1:11">
       <c r="A296" t="s">
         <v>11</v>
       </c>
       <c r="B296" s="3">
-        <v>46000.0</v>
+        <v>45950.0</v>
       </c>
       <c r="C296" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D296" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E296" s="3">
-        <v>19190.0</v>
+        <v>22190.0</v>
       </c>
       <c r="F296" s="5">
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="G296" s="3">
-        <v>721.0</v>
+        <v>665.0</v>
       </c>
       <c r="H296" s="3">
-        <v>56959.0</v>
+        <v>43225.0</v>
       </c>
       <c r="I296" s="7" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="J296" t="s">
         <v>15</v>
       </c>
       <c r="K296" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="297" spans="1:11">
       <c r="A297" t="s">
         <v>11</v>
       </c>
       <c r="B297" s="3">
-        <v>46042.0</v>
+        <v>46000.0</v>
       </c>
       <c r="C297" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D297" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E297" s="3">
-        <v>15690.0</v>
+        <v>11590.0</v>
       </c>
       <c r="F297" s="5">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="G297" s="3">
-        <v>1562.0</v>
+        <v>1685.0</v>
       </c>
       <c r="H297" s="3">
-        <v>49984.0</v>
+        <v>50550.0</v>
       </c>
       <c r="I297" s="7" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="J297" t="s">
         <v>15</v>
       </c>
       <c r="K297" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="298" spans="1:11">
       <c r="A298" t="s">
         <v>11</v>
       </c>
       <c r="B298" s="3">
-        <v>44709.0</v>
+        <v>46000.0</v>
       </c>
       <c r="C298" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="D298" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E298" s="3">
-        <v>16190.0</v>
+        <v>20590.0</v>
       </c>
       <c r="F298" s="5">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="G298" s="3">
-        <v>1519.0</v>
+        <v>1303.0</v>
       </c>
       <c r="H298" s="3">
-        <v>47089.0</v>
+        <v>48211.0</v>
       </c>
       <c r="I298" s="7" t="s">
-        <v>32</v>
+        <v>57</v>
       </c>
       <c r="J298" t="s">
         <v>15</v>
       </c>
       <c r="K298" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="299" spans="1:11">
       <c r="A299" t="s">
         <v>11</v>
       </c>
       <c r="B299" s="3">
-        <v>46046.0</v>
+        <v>46000.0</v>
       </c>
       <c r="C299" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D299" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E299" s="3">
-        <v>15690.0</v>
+        <v>19190.0</v>
       </c>
       <c r="F299" s="5">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="G299" s="3">
-        <v>1562.0</v>
+        <v>721.0</v>
       </c>
       <c r="H299" s="3">
-        <v>49984.0</v>
+        <v>56959.0</v>
       </c>
       <c r="I299" s="7" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="J299" t="s">
         <v>15</v>
       </c>
       <c r="K299" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="300" spans="1:11">
       <c r="A300" t="s">
         <v>11</v>
       </c>
       <c r="B300" s="3">
-        <v>44709.0</v>
+        <v>46042.0</v>
       </c>
       <c r="C300" t="s">
+        <v>30</v>
+      </c>
+      <c r="D300" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E300" s="3">
+        <v>15690.0</v>
+      </c>
+      <c r="F300" s="5">
+        <v>32</v>
+      </c>
+      <c r="G300" s="3">
+        <v>1562.0</v>
+      </c>
+      <c r="H300" s="3">
+        <v>49984.0</v>
+      </c>
+      <c r="I300" s="7" t="s">
         <v>31</v>
-      </c>
-[...16 lines deleted...]
-        <v>32</v>
       </c>
       <c r="J300" t="s">
         <v>15</v>
       </c>
       <c r="K300" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="301" spans="1:11">
       <c r="A301" t="s">
         <v>11</v>
       </c>
       <c r="B301" s="3">
-        <v>46046.0</v>
+        <v>44709.0</v>
       </c>
       <c r="C301" t="s">
+        <v>30</v>
+      </c>
+      <c r="D301" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E301" s="3">
+        <v>16190.0</v>
+      </c>
+      <c r="F301" s="5">
         <v>31</v>
       </c>
-      <c r="D301" s="7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G301" s="3">
-        <v>1562.0</v>
+        <v>1519.0</v>
       </c>
       <c r="H301" s="3">
-        <v>49984.0</v>
+        <v>47089.0</v>
       </c>
       <c r="I301" s="7" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="J301" t="s">
         <v>15</v>
       </c>
       <c r="K301" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="302" spans="1:11">
       <c r="A302" t="s">
         <v>11</v>
       </c>
       <c r="B302" s="3">
-        <v>44709.0</v>
+        <v>46046.0</v>
       </c>
       <c r="C302" t="s">
+        <v>30</v>
+      </c>
+      <c r="D302" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E302" s="3">
+        <v>15690.0</v>
+      </c>
+      <c r="F302" s="5">
+        <v>32</v>
+      </c>
+      <c r="G302" s="3">
+        <v>1562.0</v>
+      </c>
+      <c r="H302" s="3">
+        <v>49984.0</v>
+      </c>
+      <c r="I302" s="7" t="s">
         <v>31</v>
-      </c>
-[...16 lines deleted...]
-        <v>32</v>
       </c>
       <c r="J302" t="s">
         <v>15</v>
       </c>
       <c r="K302" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="303" spans="1:11">
       <c r="A303" t="s">
         <v>11</v>
       </c>
       <c r="B303" s="3">
-        <v>46046.0</v>
+        <v>44709.0</v>
       </c>
       <c r="C303" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D303" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E303" s="3">
-        <v>21690.0</v>
+        <v>16190.0</v>
       </c>
       <c r="F303" s="5">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="G303" s="3">
-        <v>1015.0</v>
+        <v>1519.0</v>
       </c>
       <c r="H303" s="3">
-        <v>48720.0</v>
+        <v>47089.0</v>
       </c>
       <c r="I303" s="7" t="s">
-        <v>60</v>
+        <v>31</v>
       </c>
       <c r="J303" t="s">
         <v>15</v>
       </c>
       <c r="K303" t="s">
-        <v>61</v>
+        <v>16</v>
       </c>
     </row>
     <row r="304" spans="1:11">
       <c r="A304" t="s">
         <v>11</v>
       </c>
       <c r="B304" s="3">
-        <v>44782.0</v>
+        <v>46046.0</v>
       </c>
       <c r="C304" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D304" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E304" s="3">
         <v>15690.0</v>
       </c>
       <c r="F304" s="5">
+        <v>32</v>
+      </c>
+      <c r="G304" s="3">
+        <v>1562.0</v>
+      </c>
+      <c r="H304" s="3">
+        <v>49984.0</v>
+      </c>
+      <c r="I304" s="7" t="s">
         <v>31</v>
-      </c>
-[...7 lines deleted...]
-        <v>32</v>
       </c>
       <c r="J304" t="s">
         <v>15</v>
       </c>
       <c r="K304" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="305" spans="1:11">
       <c r="A305" t="s">
         <v>11</v>
       </c>
       <c r="B305" s="3">
-        <v>46200.0</v>
+        <v>44709.0</v>
       </c>
       <c r="C305" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="D305" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E305" s="3">
-        <v>28890.0</v>
+        <v>16190.0</v>
       </c>
       <c r="F305" s="5">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="G305" s="3">
-        <v>1283.0</v>
+        <v>1519.0</v>
       </c>
       <c r="H305" s="3">
-        <v>34641.0</v>
+        <v>47089.0</v>
       </c>
       <c r="I305" s="7" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J305" t="s">
         <v>15</v>
       </c>
       <c r="K305" t="s">
-        <v>57</v>
+        <v>16</v>
       </c>
     </row>
     <row r="306" spans="1:11">
       <c r="A306" t="s">
         <v>11</v>
       </c>
       <c r="B306" s="3">
-        <v>44900.0</v>
+        <v>46046.0</v>
       </c>
       <c r="C306" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="D306" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E306" s="3">
-        <v>13890.0</v>
+        <v>21690.0</v>
       </c>
       <c r="F306" s="5">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="G306" s="3">
-        <v>1353.0</v>
+        <v>1015.0</v>
       </c>
       <c r="H306" s="3">
-        <v>46002.0</v>
+        <v>48720.0</v>
       </c>
       <c r="I306" s="7" t="s">
-        <v>14</v>
+        <v>60</v>
       </c>
       <c r="J306" t="s">
         <v>15</v>
       </c>
       <c r="K306" t="s">
-        <v>16</v>
+        <v>61</v>
       </c>
     </row>
     <row r="307" spans="1:11">
       <c r="A307" t="s">
         <v>11</v>
       </c>
       <c r="B307" s="3">
-        <v>46589.0</v>
+        <v>44782.0</v>
       </c>
       <c r="C307" t="s">
+        <v>30</v>
+      </c>
+      <c r="D307" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E307" s="3">
+        <v>15690.0</v>
+      </c>
+      <c r="F307" s="5">
         <v>31</v>
       </c>
-      <c r="D307" s="7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G307" s="3">
-        <v>1802.0</v>
+        <v>1548.0</v>
       </c>
       <c r="H307" s="3">
-        <v>48654.0</v>
+        <v>47988.0</v>
       </c>
       <c r="I307" s="7" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J307" t="s">
         <v>15</v>
       </c>
       <c r="K307" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="308" spans="1:11">
       <c r="A308" t="s">
         <v>11</v>
       </c>
       <c r="B308" s="3">
-        <v>45000.0</v>
+        <v>46200.0</v>
       </c>
       <c r="C308" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="D308" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E308" s="3">
-        <v>19690.0</v>
+        <v>28890.0</v>
       </c>
       <c r="F308" s="5">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="G308" s="3">
-        <v>640.0</v>
+        <v>1283.0</v>
       </c>
       <c r="H308" s="3">
-        <v>51200.0</v>
+        <v>34641.0</v>
       </c>
       <c r="I308" s="7" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J308" t="s">
         <v>15</v>
       </c>
       <c r="K308" t="s">
-        <v>16</v>
+        <v>55</v>
       </c>
     </row>
     <row r="309" spans="1:11">
       <c r="A309" t="s">
         <v>11</v>
       </c>
       <c r="B309" s="3">
-        <v>46626.0</v>
+        <v>44900.0</v>
       </c>
       <c r="C309" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D309" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E309" s="3">
-        <v>19990.0</v>
+        <v>13890.0</v>
       </c>
       <c r="F309" s="5">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="G309" s="3">
-        <v>1993.0</v>
+        <v>1353.0</v>
       </c>
       <c r="H309" s="3">
-        <v>45839.0</v>
+        <v>46002.0</v>
       </c>
       <c r="I309" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J309" t="s">
         <v>15</v>
       </c>
       <c r="K309" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="310" spans="1:11">
       <c r="A310" t="s">
         <v>11</v>
       </c>
       <c r="B310" s="3">
-        <v>45065.0</v>
+        <v>46589.0</v>
       </c>
       <c r="C310" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="D310" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E310" s="3">
-        <v>22990.0</v>
+        <v>15890.0</v>
       </c>
       <c r="F310" s="5">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="G310" s="3">
-        <v>837.0</v>
+        <v>1802.0</v>
       </c>
       <c r="H310" s="3">
-        <v>44361.0</v>
+        <v>48654.0</v>
       </c>
       <c r="I310" s="7" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J310" t="s">
         <v>15</v>
       </c>
       <c r="K310" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="311" spans="1:11">
       <c r="A311" t="s">
         <v>11</v>
       </c>
       <c r="B311" s="3">
-        <v>46800.0</v>
+        <v>45000.0</v>
       </c>
       <c r="C311" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="D311" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E311" s="3">
-        <v>26590.0</v>
+        <v>19690.0</v>
       </c>
       <c r="F311" s="5">
-        <v>14</v>
+        <v>80</v>
       </c>
       <c r="G311" s="3">
-        <v>1792.0</v>
+        <v>640.0</v>
       </c>
       <c r="H311" s="3">
-        <v>25088.0</v>
+        <v>51200.0</v>
       </c>
       <c r="I311" s="7" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="J311" t="s">
         <v>15</v>
       </c>
       <c r="K311" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="312" spans="1:11">
       <c r="A312" t="s">
         <v>11</v>
       </c>
       <c r="B312" s="3">
-        <v>45066.0</v>
+        <v>46626.0</v>
       </c>
       <c r="C312" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="D312" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E312" s="3">
-        <v>22990.0</v>
+        <v>19990.0</v>
       </c>
       <c r="F312" s="5">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="G312" s="3">
-        <v>900.0</v>
+        <v>1993.0</v>
       </c>
       <c r="H312" s="3">
-        <v>43200.0</v>
+        <v>45839.0</v>
       </c>
       <c r="I312" s="7" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J312" t="s">
         <v>15</v>
       </c>
       <c r="K312" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="313" spans="1:11">
       <c r="A313" t="s">
         <v>11</v>
       </c>
       <c r="B313" s="3">
-        <v>46888.0</v>
+        <v>45065.0</v>
       </c>
       <c r="C313" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D313" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E313" s="3">
-        <v>19890.0</v>
+        <v>22990.0</v>
       </c>
       <c r="F313" s="5">
-        <v>24</v>
+        <v>53</v>
       </c>
       <c r="G313" s="3">
-        <v>1879.0</v>
+        <v>837.0</v>
       </c>
       <c r="H313" s="3">
-        <v>45096.0</v>
+        <v>44361.0</v>
       </c>
       <c r="I313" s="7" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="J313" t="s">
         <v>15</v>
       </c>
       <c r="K313" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="314" spans="1:11">
       <c r="A314" t="s">
         <v>11</v>
       </c>
       <c r="B314" s="3">
-        <v>45188.0</v>
+        <v>46800.0</v>
       </c>
       <c r="C314" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="D314" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E314" s="3">
-        <v>20990.0</v>
+        <v>26590.0</v>
       </c>
       <c r="F314" s="5">
-        <v>52</v>
+        <v>14</v>
       </c>
       <c r="G314" s="3">
-        <v>763.0</v>
+        <v>1792.0</v>
       </c>
       <c r="H314" s="3">
-        <v>39676.0</v>
+        <v>25088.0</v>
       </c>
       <c r="I314" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J314" t="s">
         <v>15</v>
       </c>
       <c r="K314" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="315" spans="1:11">
       <c r="A315" t="s">
         <v>11</v>
       </c>
       <c r="B315" s="3">
-        <v>45800.0</v>
+        <v>45066.0</v>
       </c>
       <c r="C315" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D315" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E315" s="3">
-        <v>18790.0</v>
+        <v>22990.0</v>
       </c>
       <c r="F315" s="5">
+        <v>48</v>
+      </c>
+      <c r="G315" s="3">
+        <v>900.0</v>
+      </c>
+      <c r="H315" s="3">
+        <v>43200.0</v>
+      </c>
+      <c r="I315" s="7" t="s">
         <v>26</v>
-      </c>
-[...7 lines deleted...]
-        <v>14</v>
       </c>
       <c r="J315" t="s">
         <v>15</v>
       </c>
       <c r="K315" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="316" spans="1:11">
       <c r="A316" t="s">
         <v>11</v>
       </c>
       <c r="B316" s="3">
-        <v>45927.0</v>
+        <v>46888.0</v>
       </c>
       <c r="C316" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D316" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E316" s="3">
-        <v>20190.0</v>
+        <v>19890.0</v>
       </c>
       <c r="F316" s="5">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="G316" s="3">
-        <v>1880.0</v>
+        <v>1879.0</v>
       </c>
       <c r="H316" s="3">
-        <v>43240.0</v>
+        <v>45096.0</v>
       </c>
       <c r="I316" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J316" t="s">
         <v>15</v>
       </c>
       <c r="K316" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="317" spans="1:11">
       <c r="A317" t="s">
         <v>11</v>
       </c>
       <c r="B317" s="3">
-        <v>45950.0</v>
+        <v>45188.0</v>
       </c>
       <c r="C317" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D317" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E317" s="3">
-        <v>22190.0</v>
+        <v>20990.0</v>
       </c>
       <c r="F317" s="5">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="G317" s="3">
-        <v>665.0</v>
+        <v>763.0</v>
       </c>
       <c r="H317" s="3">
-        <v>43225.0</v>
+        <v>39676.0</v>
       </c>
       <c r="I317" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J317" t="s">
         <v>15</v>
       </c>
       <c r="K317" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="318" spans="1:11">
       <c r="A318" t="s">
         <v>11</v>
       </c>
       <c r="B318" s="3">
-        <v>43500.0</v>
+        <v>43155.0</v>
       </c>
       <c r="C318" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="D318" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E318" s="3">
-        <v>16990.0</v>
+        <v>16790.0</v>
       </c>
       <c r="F318" s="5">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="G318" s="3">
-        <v>1207.0</v>
+        <v>1475.0</v>
       </c>
       <c r="H318" s="3">
-        <v>38624.0</v>
+        <v>45725.0</v>
       </c>
       <c r="I318" s="7" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="J318" t="s">
         <v>15</v>
       </c>
       <c r="K318" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="319" spans="1:11">
       <c r="A319" t="s">
         <v>11</v>
       </c>
       <c r="B319" s="3">
-        <v>44684.0</v>
+        <v>44514.0</v>
       </c>
       <c r="C319" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="D319" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E319" s="3">
-        <v>17990.0</v>
+        <v>22790.0</v>
       </c>
       <c r="F319" s="5">
-        <v>21</v>
+        <v>59</v>
       </c>
       <c r="G319" s="3">
-        <v>1969.0</v>
+        <v>746.0</v>
       </c>
       <c r="H319" s="3">
-        <v>41349.0</v>
+        <v>44014.0</v>
       </c>
       <c r="I319" s="7" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="J319" t="s">
         <v>15</v>
       </c>
       <c r="K319" t="s">
-        <v>16</v>
+        <v>63</v>
       </c>
     </row>
     <row r="320" spans="1:11">
       <c r="A320" t="s">
         <v>11</v>
       </c>
       <c r="B320" s="3">
-        <v>43550.0</v>
+        <v>43500.0</v>
       </c>
       <c r="C320" t="s">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="D320" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E320" s="3">
-        <v>21390.0</v>
+        <v>16990.0</v>
       </c>
       <c r="F320" s="5">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="G320" s="3">
-        <v>781.0</v>
+        <v>1145.0</v>
       </c>
       <c r="H320" s="3">
-        <v>35926.0</v>
+        <v>38930.0</v>
       </c>
       <c r="I320" s="7" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="J320" t="s">
         <v>15</v>
       </c>
       <c r="K320" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="321" spans="1:11">
       <c r="A321" t="s">
         <v>11</v>
       </c>
       <c r="B321" s="3">
-        <v>44709.0</v>
+        <v>44600.0</v>
       </c>
       <c r="C321" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="D321" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E321" s="3">
-        <v>16190.0</v>
+        <v>23690.0</v>
       </c>
       <c r="F321" s="5">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="G321" s="3">
-        <v>1519.0</v>
+        <v>949.0</v>
       </c>
       <c r="H321" s="3">
-        <v>47089.0</v>
+        <v>31317.0</v>
       </c>
       <c r="I321" s="7" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="J321" t="s">
         <v>15</v>
       </c>
       <c r="K321" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="322" spans="1:11">
       <c r="A322" t="s">
         <v>11</v>
       </c>
       <c r="B322" s="3">
-        <v>43600.0</v>
+        <v>43500.0</v>
       </c>
       <c r="C322" t="s">
         <v>44</v>
       </c>
       <c r="D322" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E322" s="3">
-        <v>15990.0</v>
+        <v>17390.0</v>
       </c>
       <c r="F322" s="5">
         <v>32</v>
       </c>
       <c r="G322" s="3">
-        <v>1270.0</v>
+        <v>1207.0</v>
       </c>
       <c r="H322" s="3">
-        <v>40640.0</v>
+        <v>38624.0</v>
       </c>
       <c r="I322" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J322" t="s">
         <v>15</v>
       </c>
       <c r="K322" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="323" spans="1:11">
       <c r="A323" t="s">
         <v>11</v>
       </c>
       <c r="B323" s="3">
-        <v>44709.0</v>
+        <v>44684.0</v>
       </c>
       <c r="C323" t="s">
+        <v>30</v>
+      </c>
+      <c r="D323" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E323" s="3">
+        <v>17990.0</v>
+      </c>
+      <c r="F323" s="5">
+        <v>21</v>
+      </c>
+      <c r="G323" s="3">
+        <v>1948.0</v>
+      </c>
+      <c r="H323" s="3">
+        <v>40908.0</v>
+      </c>
+      <c r="I323" s="7" t="s">
         <v>31</v>
-      </c>
-[...16 lines deleted...]
-        <v>32</v>
       </c>
       <c r="J323" t="s">
         <v>15</v>
       </c>
       <c r="K323" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="324" spans="1:11">
       <c r="A324" t="s">
         <v>11</v>
       </c>
       <c r="B324" s="3">
-        <v>43600.0</v>
+        <v>43500.0</v>
       </c>
       <c r="C324" t="s">
         <v>44</v>
       </c>
       <c r="D324" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E324" s="3">
-        <v>17990.0</v>
+        <v>16990.0</v>
       </c>
       <c r="F324" s="5">
         <v>32</v>
       </c>
       <c r="G324" s="3">
-        <v>1180.0</v>
+        <v>1207.0</v>
       </c>
       <c r="H324" s="3">
-        <v>37760.0</v>
+        <v>38624.0</v>
       </c>
       <c r="I324" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J324" t="s">
         <v>15</v>
       </c>
       <c r="K324" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="325" spans="1:11">
       <c r="A325" t="s">
         <v>11</v>
       </c>
       <c r="B325" s="3">
-        <v>44709.0</v>
+        <v>44684.0</v>
       </c>
       <c r="C325" t="s">
+        <v>30</v>
+      </c>
+      <c r="D325" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E325" s="3">
+        <v>17990.0</v>
+      </c>
+      <c r="F325" s="5">
+        <v>21</v>
+      </c>
+      <c r="G325" s="3">
+        <v>1969.0</v>
+      </c>
+      <c r="H325" s="3">
+        <v>41349.0</v>
+      </c>
+      <c r="I325" s="7" t="s">
         <v>31</v>
-      </c>
-[...16 lines deleted...]
-        <v>32</v>
       </c>
       <c r="J325" t="s">
         <v>15</v>
       </c>
       <c r="K325" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="326" spans="1:11">
       <c r="A326" t="s">
         <v>11</v>
       </c>
       <c r="B326" s="3">
-        <v>43800.0</v>
+        <v>43550.0</v>
       </c>
       <c r="C326" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="D326" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E326" s="3">
-        <v>18990.0</v>
+        <v>21390.0</v>
       </c>
       <c r="F326" s="5">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="G326" s="3">
-        <v>1119.0</v>
+        <v>781.0</v>
       </c>
       <c r="H326" s="3">
-        <v>34689.0</v>
+        <v>35926.0</v>
       </c>
       <c r="I326" s="7" t="s">
-        <v>18</v>
+        <v>60</v>
       </c>
       <c r="J326" t="s">
         <v>15</v>
       </c>
       <c r="K326" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="327" spans="1:11">
       <c r="A327" t="s">
         <v>11</v>
       </c>
       <c r="B327" s="3">
-        <v>43800.0</v>
+        <v>44709.0</v>
       </c>
       <c r="C327" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="D327" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E327" s="3">
-        <v>24990.0</v>
+        <v>16190.0</v>
       </c>
       <c r="F327" s="5">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="G327" s="3">
-        <v>943.0</v>
+        <v>1519.0</v>
       </c>
       <c r="H327" s="3">
-        <v>25461.0</v>
+        <v>47089.0</v>
       </c>
       <c r="I327" s="7" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="J327" t="s">
         <v>15</v>
       </c>
       <c r="K327" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="328" spans="1:11">
       <c r="A328" t="s">
         <v>11</v>
       </c>
       <c r="B328" s="3">
-        <v>43900.0</v>
+        <v>43600.0</v>
       </c>
       <c r="C328" t="s">
-        <v>23</v>
+        <v>44</v>
       </c>
       <c r="D328" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E328" s="3">
-        <v>26190.0</v>
+        <v>15990.0</v>
       </c>
       <c r="F328" s="5">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="G328" s="3">
-        <v>1225.0</v>
+        <v>1270.0</v>
       </c>
       <c r="H328" s="3">
-        <v>29400.0</v>
+        <v>40640.0</v>
       </c>
       <c r="I328" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J328" t="s">
         <v>15</v>
       </c>
       <c r="K328" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="329" spans="1:11">
       <c r="A329" t="s">
         <v>11</v>
       </c>
       <c r="B329" s="3">
-        <v>43900.0</v>
+        <v>44709.0</v>
       </c>
       <c r="C329" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="D329" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E329" s="3">
-        <v>17990.0</v>
+        <v>16190.0</v>
       </c>
       <c r="F329" s="5">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="G329" s="3">
-        <v>1417.0</v>
+        <v>1519.0</v>
       </c>
       <c r="H329" s="3">
-        <v>36842.0</v>
+        <v>47089.0</v>
       </c>
       <c r="I329" s="7" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="J329" t="s">
         <v>15</v>
       </c>
       <c r="K329" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="330" spans="1:11">
       <c r="A330" t="s">
         <v>11</v>
       </c>
       <c r="B330" s="3">
-        <v>43950.0</v>
+        <v>43600.0</v>
       </c>
       <c r="C330" t="s">
         <v>44</v>
       </c>
       <c r="D330" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E330" s="3">
-        <v>31790.0</v>
+        <v>17990.0</v>
       </c>
       <c r="F330" s="5">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="G330" s="3">
-        <v>858.0</v>
+        <v>1180.0</v>
       </c>
       <c r="H330" s="3">
-        <v>20592.0</v>
+        <v>37760.0</v>
       </c>
       <c r="I330" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J330" t="s">
         <v>15</v>
       </c>
       <c r="K330" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="331" spans="1:11">
       <c r="A331" t="s">
         <v>11</v>
       </c>
       <c r="B331" s="3">
-        <v>43950.0</v>
+        <v>44709.0</v>
       </c>
       <c r="C331" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="D331" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E331" s="3">
-        <v>31790.0</v>
+        <v>16190.0</v>
       </c>
       <c r="F331" s="5">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="G331" s="3">
-        <v>858.0</v>
+        <v>1519.0</v>
       </c>
       <c r="H331" s="3">
-        <v>20592.0</v>
+        <v>47089.0</v>
       </c>
       <c r="I331" s="7" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="J331" t="s">
         <v>15</v>
       </c>
       <c r="K331" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="332" spans="1:11">
       <c r="A332" t="s">
         <v>11</v>
       </c>
       <c r="B332" s="3">
-        <v>44000.0</v>
+        <v>43800.0</v>
       </c>
       <c r="C332" t="s">
         <v>44</v>
       </c>
       <c r="D332" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E332" s="3">
-        <v>20990.0</v>
+        <v>18990.0</v>
       </c>
       <c r="F332" s="5">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="G332" s="3">
-        <v>1150.0</v>
+        <v>1119.0</v>
       </c>
       <c r="H332" s="3">
-        <v>32200.0</v>
+        <v>34689.0</v>
       </c>
       <c r="I332" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J332" t="s">
         <v>15</v>
       </c>
       <c r="K332" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="333" spans="1:11">
       <c r="A333" t="s">
         <v>11</v>
       </c>
       <c r="B333" s="3">
-        <v>44400.0</v>
+        <v>43800.0</v>
       </c>
       <c r="C333" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="D333" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E333" s="3">
-        <v>19290.0</v>
+        <v>24990.0</v>
       </c>
       <c r="F333" s="5">
-        <v>76</v>
+        <v>27</v>
       </c>
       <c r="G333" s="3">
-        <v>767.0</v>
+        <v>943.0</v>
       </c>
       <c r="H333" s="3">
-        <v>58292.0</v>
+        <v>25461.0</v>
       </c>
       <c r="I333" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J333" t="s">
         <v>15</v>
       </c>
       <c r="K333" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="334" spans="1:11">
       <c r="A334" t="s">
         <v>11</v>
       </c>
       <c r="B334" s="3">
-        <v>44500.0</v>
+        <v>43900.0</v>
       </c>
       <c r="C334" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D334" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E334" s="3">
-        <v>18790.0</v>
+        <v>26190.0</v>
       </c>
       <c r="F334" s="5">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="G334" s="3">
-        <v>1059.0</v>
+        <v>1225.0</v>
       </c>
       <c r="H334" s="3">
-        <v>40242.0</v>
+        <v>29400.0</v>
       </c>
       <c r="I334" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J334" t="s">
         <v>15</v>
       </c>
       <c r="K334" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="335" spans="1:11">
       <c r="A335" t="s">
         <v>11</v>
       </c>
       <c r="B335" s="3">
-        <v>43155.0</v>
+        <v>43900.0</v>
       </c>
       <c r="C335" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="D335" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E335" s="3">
-        <v>16790.0</v>
+        <v>17990.0</v>
       </c>
       <c r="F335" s="5">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="G335" s="3">
-        <v>1475.0</v>
+        <v>1417.0</v>
       </c>
       <c r="H335" s="3">
-        <v>45725.0</v>
+        <v>36842.0</v>
       </c>
       <c r="I335" s="7" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="J335" t="s">
         <v>15</v>
       </c>
       <c r="K335" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="336" spans="1:11">
       <c r="A336" t="s">
         <v>11</v>
       </c>
       <c r="B336" s="3">
-        <v>44514.0</v>
+        <v>43950.0</v>
       </c>
       <c r="C336" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="D336" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E336" s="3">
-        <v>22790.0</v>
+        <v>31790.0</v>
       </c>
       <c r="F336" s="5">
-        <v>59</v>
+        <v>24</v>
       </c>
       <c r="G336" s="3">
-        <v>746.0</v>
+        <v>858.0</v>
       </c>
       <c r="H336" s="3">
-        <v>44014.0</v>
+        <v>20592.0</v>
       </c>
       <c r="I336" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J336" t="s">
         <v>15</v>
       </c>
       <c r="K336" t="s">
-        <v>64</v>
+        <v>16</v>
       </c>
     </row>
     <row r="337" spans="1:11">
       <c r="A337" t="s">
         <v>11</v>
       </c>
       <c r="B337" s="3">
-        <v>43500.0</v>
+        <v>43950.0</v>
       </c>
       <c r="C337" t="s">
         <v>44</v>
       </c>
       <c r="D337" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E337" s="3">
-        <v>16990.0</v>
+        <v>31790.0</v>
       </c>
       <c r="F337" s="5">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="G337" s="3">
-        <v>1145.0</v>
+        <v>858.0</v>
       </c>
       <c r="H337" s="3">
-        <v>38930.0</v>
+        <v>20592.0</v>
       </c>
       <c r="I337" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J337" t="s">
         <v>15</v>
       </c>
       <c r="K337" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="338" spans="1:11">
       <c r="A338" t="s">
         <v>11</v>
       </c>
       <c r="B338" s="3">
-        <v>44600.0</v>
+        <v>44000.0</v>
       </c>
       <c r="C338" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="D338" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E338" s="3">
-        <v>23690.0</v>
+        <v>20990.0</v>
       </c>
       <c r="F338" s="5">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="G338" s="3">
-        <v>949.0</v>
+        <v>1150.0</v>
       </c>
       <c r="H338" s="3">
-        <v>31317.0</v>
+        <v>32200.0</v>
       </c>
       <c r="I338" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J338" t="s">
         <v>15</v>
       </c>
       <c r="K338" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="339" spans="1:11">
       <c r="A339" t="s">
         <v>11</v>
       </c>
       <c r="B339" s="3">
-        <v>43500.0</v>
+        <v>44400.0</v>
       </c>
       <c r="C339" t="s">
-        <v>44</v>
+        <v>17</v>
       </c>
       <c r="D339" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E339" s="3">
-        <v>17390.0</v>
+        <v>19290.0</v>
       </c>
       <c r="F339" s="5">
-        <v>32</v>
+        <v>76</v>
       </c>
       <c r="G339" s="3">
-        <v>1207.0</v>
+        <v>767.0</v>
       </c>
       <c r="H339" s="3">
-        <v>38624.0</v>
+        <v>58292.0</v>
       </c>
       <c r="I339" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J339" t="s">
         <v>15</v>
       </c>
       <c r="K339" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="340" spans="1:11">
       <c r="A340" t="s">
         <v>11</v>
       </c>
       <c r="B340" s="3">
-        <v>44684.0</v>
+        <v>44500.0</v>
       </c>
       <c r="C340" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="D340" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E340" s="3">
-        <v>17990.0</v>
+        <v>18790.0</v>
       </c>
       <c r="F340" s="5">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="G340" s="3">
-        <v>1948.0</v>
+        <v>1059.0</v>
       </c>
       <c r="H340" s="3">
-        <v>40908.0</v>
+        <v>40242.0</v>
       </c>
       <c r="I340" s="7" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="J340" t="s">
         <v>15</v>
       </c>
       <c r="K340" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="341" spans="1:11">
       <c r="A341" t="s">
         <v>11</v>
       </c>
       <c r="B341" s="3">
-        <v>41800.0</v>
+        <v>41700.0</v>
       </c>
       <c r="C341" t="s">
         <v>23</v>
       </c>
       <c r="D341" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E341" s="3">
-        <v>26590.0</v>
+        <v>24590.0</v>
       </c>
       <c r="F341" s="5">
         <v>17</v>
       </c>
       <c r="G341" s="3">
-        <v>1256.0</v>
+        <v>1374.0</v>
       </c>
       <c r="H341" s="3">
-        <v>21352.0</v>
+        <v>23358.0</v>
       </c>
       <c r="I341" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J341" t="s">
         <v>15</v>
       </c>
       <c r="K341" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="342" spans="1:11">
       <c r="A342" t="s">
         <v>11</v>
       </c>
       <c r="B342" s="3">
-        <v>42000.0</v>
+        <v>41700.0</v>
       </c>
       <c r="C342" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="D342" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E342" s="3">
-        <v>20190.0</v>
+        <v>25190.0</v>
       </c>
       <c r="F342" s="5">
-        <v>67</v>
+        <v>17</v>
       </c>
       <c r="G342" s="3">
-        <v>579.0</v>
+        <v>1351.0</v>
       </c>
       <c r="H342" s="3">
-        <v>38793.0</v>
+        <v>22967.0</v>
       </c>
       <c r="I342" s="7" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="J342" t="s">
         <v>15</v>
       </c>
       <c r="K342" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="343" spans="1:11">
       <c r="A343" t="s">
         <v>11</v>
       </c>
       <c r="B343" s="3">
-        <v>42050.0</v>
+        <v>41700.0</v>
       </c>
       <c r="C343" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D343" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E343" s="3">
-        <v>19590.0</v>
+        <v>25190.0</v>
       </c>
       <c r="F343" s="5">
-        <v>65</v>
+        <v>17</v>
       </c>
       <c r="G343" s="3">
-        <v>754.0</v>
+        <v>1351.0</v>
       </c>
       <c r="H343" s="3">
-        <v>49010.0</v>
+        <v>22967.0</v>
       </c>
       <c r="I343" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J343" t="s">
         <v>15</v>
       </c>
       <c r="K343" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="344" spans="1:11">
       <c r="A344" t="s">
         <v>11</v>
       </c>
       <c r="B344" s="3">
-        <v>42105.0</v>
+        <v>41800.0</v>
       </c>
       <c r="C344" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="D344" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E344" s="3">
-        <v>15890.0</v>
+        <v>26590.0</v>
       </c>
       <c r="F344" s="5">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="G344" s="3">
-        <v>1406.0</v>
+        <v>1256.0</v>
       </c>
       <c r="H344" s="3">
-        <v>44992.0</v>
+        <v>21352.0</v>
       </c>
       <c r="I344" s="7" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="J344" t="s">
         <v>15</v>
       </c>
       <c r="K344" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="345" spans="1:11">
       <c r="A345" t="s">
         <v>11</v>
       </c>
       <c r="B345" s="3">
-        <v>42112.0</v>
+        <v>42000.0</v>
       </c>
       <c r="C345" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D345" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E345" s="3">
-        <v>14390.0</v>
+        <v>20190.0</v>
       </c>
       <c r="F345" s="5">
-        <v>31</v>
+        <v>67</v>
       </c>
       <c r="G345" s="3">
-        <v>1489.0</v>
+        <v>579.0</v>
       </c>
       <c r="H345" s="3">
-        <v>46159.0</v>
+        <v>38793.0</v>
       </c>
       <c r="I345" s="7" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="J345" t="s">
         <v>15</v>
       </c>
       <c r="K345" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="346" spans="1:11">
       <c r="A346" t="s">
         <v>11</v>
       </c>
       <c r="B346" s="3">
-        <v>42113.0</v>
+        <v>42050.0</v>
       </c>
       <c r="C346" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="D346" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E346" s="3">
-        <v>14390.0</v>
+        <v>19590.0</v>
       </c>
       <c r="F346" s="5">
-        <v>31</v>
+        <v>65</v>
       </c>
       <c r="G346" s="3">
-        <v>1489.0</v>
+        <v>754.0</v>
       </c>
       <c r="H346" s="3">
-        <v>46159.0</v>
+        <v>49010.0</v>
       </c>
       <c r="I346" s="7" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="J346" t="s">
         <v>15</v>
       </c>
       <c r="K346" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="347" spans="1:11">
       <c r="A347" t="s">
         <v>11</v>
       </c>
       <c r="B347" s="3">
-        <v>42133.0</v>
+        <v>42105.0</v>
       </c>
       <c r="C347" t="s">
+        <v>30</v>
+      </c>
+      <c r="D347" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E347" s="3">
+        <v>15890.0</v>
+      </c>
+      <c r="F347" s="5">
+        <v>32</v>
+      </c>
+      <c r="G347" s="3">
+        <v>1406.0</v>
+      </c>
+      <c r="H347" s="3">
+        <v>44992.0</v>
+      </c>
+      <c r="I347" s="7" t="s">
         <v>31</v>
-      </c>
-[...16 lines deleted...]
-        <v>32</v>
       </c>
       <c r="J347" t="s">
         <v>15</v>
       </c>
       <c r="K347" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="348" spans="1:11">
       <c r="A348" t="s">
         <v>11</v>
       </c>
       <c r="B348" s="3">
-        <v>42707.0</v>
+        <v>42112.0</v>
       </c>
       <c r="C348" t="s">
+        <v>30</v>
+      </c>
+      <c r="D348" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E348" s="3">
+        <v>14390.0</v>
+      </c>
+      <c r="F348" s="5">
         <v>31</v>
       </c>
-      <c r="D348" s="7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G348" s="3">
-        <v>1639.0</v>
+        <v>1489.0</v>
       </c>
       <c r="H348" s="3">
-        <v>44253.0</v>
+        <v>46159.0</v>
       </c>
       <c r="I348" s="7" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J348" t="s">
         <v>15</v>
       </c>
       <c r="K348" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="349" spans="1:11">
       <c r="A349" t="s">
         <v>11</v>
       </c>
       <c r="B349" s="3">
-        <v>40305.0</v>
+        <v>42113.0</v>
       </c>
       <c r="C349" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D349" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E349" s="3">
-        <v>15390.0</v>
+        <v>14390.0</v>
       </c>
       <c r="F349" s="5">
         <v>31</v>
       </c>
       <c r="G349" s="3">
-        <v>1482.0</v>
+        <v>1489.0</v>
       </c>
       <c r="H349" s="3">
-        <v>45942.0</v>
+        <v>46159.0</v>
       </c>
       <c r="I349" s="7" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="J349" t="s">
         <v>15</v>
       </c>
       <c r="K349" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="350" spans="1:11">
       <c r="A350" t="s">
         <v>11</v>
       </c>
       <c r="B350" s="3">
-        <v>42708.0</v>
+        <v>42133.0</v>
       </c>
       <c r="C350" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D350" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E350" s="3">
-        <v>21590.0</v>
+        <v>14390.0</v>
       </c>
       <c r="F350" s="5">
-        <v>64</v>
+        <v>31</v>
       </c>
       <c r="G350" s="3">
-        <v>682.0</v>
+        <v>1489.0</v>
       </c>
       <c r="H350" s="3">
-        <v>43648.0</v>
+        <v>46159.0</v>
       </c>
       <c r="I350" s="7" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="J350" t="s">
         <v>15</v>
       </c>
       <c r="K350" t="s">
-        <v>65</v>
+        <v>16</v>
       </c>
     </row>
     <row r="351" spans="1:11">
       <c r="A351" t="s">
         <v>11</v>
       </c>
       <c r="B351" s="3">
-        <v>40305.0</v>
+        <v>42707.0</v>
       </c>
       <c r="C351" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D351" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E351" s="3">
-        <v>15390.0</v>
+        <v>14290.0</v>
       </c>
       <c r="F351" s="5">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="G351" s="3">
-        <v>1482.0</v>
+        <v>1639.0</v>
       </c>
       <c r="H351" s="3">
-        <v>45942.0</v>
+        <v>44253.0</v>
       </c>
       <c r="I351" s="7" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="J351" t="s">
         <v>15</v>
       </c>
       <c r="K351" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="352" spans="1:11">
       <c r="A352" t="s">
         <v>11</v>
       </c>
       <c r="B352" s="3">
-        <v>42834.0</v>
+        <v>40305.0</v>
       </c>
       <c r="C352" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D352" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E352" s="3">
-        <v>14690.0</v>
+        <v>15390.0</v>
       </c>
       <c r="F352" s="5">
         <v>31</v>
       </c>
       <c r="G352" s="3">
-        <v>1545.0</v>
+        <v>1482.0</v>
       </c>
       <c r="H352" s="3">
-        <v>47895.0</v>
+        <v>45942.0</v>
       </c>
       <c r="I352" s="7" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="J352" t="s">
         <v>15</v>
       </c>
       <c r="K352" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="353" spans="1:11">
       <c r="A353" t="s">
         <v>11</v>
       </c>
       <c r="B353" s="3">
-        <v>40319.0</v>
+        <v>42708.0</v>
       </c>
       <c r="C353" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="D353" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E353" s="3">
-        <v>18590.0</v>
+        <v>21590.0</v>
       </c>
       <c r="F353" s="5">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="G353" s="3">
-        <v>988.0</v>
+        <v>682.0</v>
       </c>
       <c r="H353" s="3">
-        <v>40508.0</v>
+        <v>43648.0</v>
       </c>
       <c r="I353" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J353" t="s">
         <v>15</v>
       </c>
       <c r="K353" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
     </row>
     <row r="354" spans="1:11">
       <c r="A354" t="s">
         <v>11</v>
       </c>
       <c r="B354" s="3">
-        <v>42834.0</v>
+        <v>40305.0</v>
       </c>
       <c r="C354" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D354" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E354" s="3">
-        <v>14690.0</v>
+        <v>15390.0</v>
       </c>
       <c r="F354" s="5">
         <v>31</v>
       </c>
       <c r="G354" s="3">
-        <v>1545.0</v>
+        <v>1482.0</v>
       </c>
       <c r="H354" s="3">
-        <v>47895.0</v>
+        <v>45942.0</v>
       </c>
       <c r="I354" s="7" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="J354" t="s">
         <v>15</v>
       </c>
       <c r="K354" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="355" spans="1:11">
       <c r="A355" t="s">
         <v>11</v>
       </c>
       <c r="B355" s="3">
-        <v>40971.0</v>
+        <v>42834.0</v>
       </c>
       <c r="C355" t="s">
+        <v>30</v>
+      </c>
+      <c r="D355" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E355" s="3">
+        <v>14690.0</v>
+      </c>
+      <c r="F355" s="5">
         <v>31</v>
       </c>
-      <c r="D355" s="7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G355" s="3">
-        <v>818.0</v>
+        <v>1545.0</v>
       </c>
       <c r="H355" s="3">
-        <v>40900.0</v>
+        <v>47895.0</v>
       </c>
       <c r="I355" s="7" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J355" t="s">
         <v>15</v>
       </c>
       <c r="K355" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
     </row>
     <row r="356" spans="1:11">
       <c r="A356" t="s">
         <v>11</v>
       </c>
       <c r="B356" s="3">
-        <v>42840.0</v>
+        <v>40319.0</v>
       </c>
       <c r="C356" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D356" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E356" s="3">
-        <v>14690.0</v>
+        <v>18590.0</v>
       </c>
       <c r="F356" s="5">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="G356" s="3">
-        <v>1500.0</v>
+        <v>988.0</v>
       </c>
       <c r="H356" s="3">
-        <v>46500.0</v>
+        <v>40508.0</v>
       </c>
       <c r="I356" s="7" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="J356" t="s">
         <v>15</v>
       </c>
       <c r="K356" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="357" spans="1:11">
       <c r="A357" t="s">
         <v>11</v>
       </c>
       <c r="B357" s="3">
-        <v>41000.0</v>
+        <v>42834.0</v>
       </c>
       <c r="C357" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="D357" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E357" s="3">
-        <v>21990.0</v>
+        <v>14690.0</v>
       </c>
       <c r="F357" s="5">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G357" s="3">
-        <v>1066.0</v>
+        <v>1545.0</v>
       </c>
       <c r="H357" s="3">
-        <v>30914.0</v>
+        <v>47895.0</v>
       </c>
       <c r="I357" s="7" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J357" t="s">
         <v>15</v>
       </c>
       <c r="K357" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
     </row>
     <row r="358" spans="1:11">
       <c r="A358" t="s">
         <v>11</v>
       </c>
       <c r="B358" s="3">
-        <v>42953.0</v>
+        <v>40971.0</v>
       </c>
       <c r="C358" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D358" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E358" s="3">
-        <v>16790.0</v>
+        <v>18590.0</v>
       </c>
       <c r="F358" s="5">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="G358" s="3">
-        <v>1430.0</v>
+        <v>818.0</v>
       </c>
       <c r="H358" s="3">
-        <v>45760.0</v>
+        <v>40900.0</v>
       </c>
       <c r="I358" s="7" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="J358" t="s">
         <v>15</v>
       </c>
       <c r="K358" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
     </row>
     <row r="359" spans="1:11">
       <c r="A359" t="s">
         <v>11</v>
       </c>
       <c r="B359" s="3">
-        <v>41700.0</v>
+        <v>42840.0</v>
       </c>
       <c r="C359" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="D359" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E359" s="3">
-        <v>24590.0</v>
+        <v>14690.0</v>
       </c>
       <c r="F359" s="5">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="G359" s="3">
-        <v>1374.0</v>
+        <v>1500.0</v>
       </c>
       <c r="H359" s="3">
-        <v>23358.0</v>
+        <v>46500.0</v>
       </c>
       <c r="I359" s="7" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J359" t="s">
         <v>15</v>
       </c>
       <c r="K359" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="360" spans="1:11">
       <c r="A360" t="s">
         <v>11</v>
       </c>
       <c r="B360" s="3">
-        <v>41700.0</v>
+        <v>41000.0</v>
       </c>
       <c r="C360" t="s">
         <v>23</v>
       </c>
       <c r="D360" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E360" s="3">
-        <v>25190.0</v>
+        <v>21990.0</v>
       </c>
       <c r="F360" s="5">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="G360" s="3">
-        <v>1351.0</v>
+        <v>1066.0</v>
       </c>
       <c r="H360" s="3">
-        <v>22967.0</v>
+        <v>30914.0</v>
       </c>
       <c r="I360" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J360" t="s">
         <v>15</v>
       </c>
       <c r="K360" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
     </row>
     <row r="361" spans="1:11">
       <c r="A361" t="s">
         <v>11</v>
       </c>
       <c r="B361" s="3">
-        <v>41700.0</v>
+        <v>42953.0</v>
       </c>
       <c r="C361" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="D361" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E361" s="3">
-        <v>25190.0</v>
+        <v>16790.0</v>
       </c>
       <c r="F361" s="5">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="G361" s="3">
-        <v>1351.0</v>
+        <v>1430.0</v>
       </c>
       <c r="H361" s="3">
-        <v>22967.0</v>
+        <v>45760.0</v>
       </c>
       <c r="I361" s="7" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J361" t="s">
         <v>15</v>
       </c>
       <c r="K361" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="362" spans="1:11">
       <c r="A362" t="s">
         <v>11</v>
       </c>
       <c r="B362" s="3">
-        <v>38488.0</v>
+        <v>39647.0</v>
       </c>
       <c r="C362" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="D362" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E362" s="3">
-        <v>16190.0</v>
+        <v>15190.0</v>
       </c>
       <c r="F362" s="5">
-        <v>46</v>
+        <v>29</v>
       </c>
       <c r="G362" s="3">
-        <v>907.0</v>
+        <v>1550.0</v>
       </c>
       <c r="H362" s="3">
-        <v>41722.0</v>
+        <v>44950.0</v>
       </c>
       <c r="I362" s="7" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="J362" t="s">
         <v>15</v>
       </c>
       <c r="K362" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
     </row>
     <row r="363" spans="1:11">
       <c r="A363" t="s">
         <v>11</v>
       </c>
       <c r="B363" s="3">
-        <v>40000.0</v>
+        <v>38303.0</v>
       </c>
       <c r="C363" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="D363" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E363" s="3">
-        <v>19690.0</v>
+        <v>14190.0</v>
       </c>
       <c r="F363" s="5">
-        <v>89</v>
+        <v>38</v>
       </c>
       <c r="G363" s="3">
-        <v>498.0</v>
+        <v>1073.0</v>
       </c>
       <c r="H363" s="3">
-        <v>44322.0</v>
+        <v>40774.0</v>
       </c>
       <c r="I363" s="7" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J363" t="s">
         <v>15</v>
       </c>
       <c r="K363" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="364" spans="1:11">
       <c r="A364" t="s">
         <v>11</v>
       </c>
       <c r="B364" s="3">
-        <v>38488.0</v>
+        <v>39648.0</v>
       </c>
       <c r="C364" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="D364" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E364" s="3">
-        <v>25190.0</v>
+        <v>15190.0</v>
       </c>
       <c r="F364" s="5">
-        <v>46</v>
+        <v>29</v>
       </c>
       <c r="G364" s="3">
-        <v>578.0</v>
+        <v>1551.0</v>
       </c>
       <c r="H364" s="3">
-        <v>26588.0</v>
+        <v>44979.0</v>
       </c>
       <c r="I364" s="7" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="J364" t="s">
         <v>15</v>
       </c>
       <c r="K364" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
     <row r="365" spans="1:11">
       <c r="A365" t="s">
         <v>11</v>
       </c>
       <c r="B365" s="3">
-        <v>40097.0</v>
+        <v>38434.0</v>
       </c>
       <c r="C365" t="s">
+        <v>30</v>
+      </c>
+      <c r="D365" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E365" s="3">
+        <v>16590.0</v>
+      </c>
+      <c r="F365" s="5">
+        <v>38</v>
+      </c>
+      <c r="G365" s="3">
+        <v>996.0</v>
+      </c>
+      <c r="H365" s="3">
+        <v>37848.0</v>
+      </c>
+      <c r="I365" s="7" t="s">
         <v>31</v>
       </c>
-      <c r="D365" s="7" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="J365" t="s">
         <v>15</v>
       </c>
       <c r="K365" t="s">
-        <v>66</v>
+        <v>42</v>
       </c>
     </row>
     <row r="366" spans="1:11">
       <c r="A366" t="s">
         <v>11</v>
       </c>
       <c r="B366" s="3">
-        <v>38500.0</v>
+        <v>39670.5</v>
       </c>
       <c r="C366" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D366" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E366" s="3">
-        <v>13890.0</v>
+        <v>16590.0</v>
       </c>
       <c r="F366" s="5">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="G366" s="3">
-        <v>1355.0</v>
+        <v>1266.0</v>
       </c>
       <c r="H366" s="3">
-        <v>37940.0</v>
+        <v>30384.0</v>
       </c>
       <c r="I366" s="7" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="J366" t="s">
         <v>15</v>
       </c>
       <c r="K366" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="367" spans="1:11">
       <c r="A367" t="s">
         <v>11</v>
       </c>
       <c r="B367" s="3">
-        <v>40150.0</v>
+        <v>38488.0</v>
       </c>
       <c r="C367" t="s">
+        <v>30</v>
+      </c>
+      <c r="D367" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E367" s="3">
+        <v>16190.0</v>
+      </c>
+      <c r="F367" s="5">
+        <v>46</v>
+      </c>
+      <c r="G367" s="3">
+        <v>907.0</v>
+      </c>
+      <c r="H367" s="3">
+        <v>41722.0</v>
+      </c>
+      <c r="I367" s="7" t="s">
         <v>31</v>
       </c>
-      <c r="D367" s="7" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="J367" t="s">
         <v>15</v>
       </c>
       <c r="K367" t="s">
-        <v>67</v>
+        <v>16</v>
       </c>
     </row>
     <row r="368" spans="1:11">
       <c r="A368" t="s">
         <v>11</v>
       </c>
       <c r="B368" s="3">
-        <v>38700.0</v>
+        <v>40000.0</v>
       </c>
       <c r="C368" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D368" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E368" s="3">
-        <v>21390.0</v>
+        <v>19690.0</v>
       </c>
       <c r="F368" s="5">
-        <v>25</v>
+        <v>89</v>
       </c>
       <c r="G368" s="3">
-        <v>1485.0</v>
+        <v>498.0</v>
       </c>
       <c r="H368" s="3">
-        <v>37125.0</v>
+        <v>44322.0</v>
       </c>
       <c r="I368" s="7" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="J368" t="s">
         <v>15</v>
       </c>
       <c r="K368" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="369" spans="1:11">
       <c r="A369" t="s">
         <v>11</v>
       </c>
       <c r="B369" s="3">
-        <v>40150.0</v>
+        <v>38488.0</v>
       </c>
       <c r="C369" t="s">
+        <v>30</v>
+      </c>
+      <c r="D369" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E369" s="3">
+        <v>25190.0</v>
+      </c>
+      <c r="F369" s="5">
+        <v>46</v>
+      </c>
+      <c r="G369" s="3">
+        <v>578.0</v>
+      </c>
+      <c r="H369" s="3">
+        <v>26588.0</v>
+      </c>
+      <c r="I369" s="7" t="s">
         <v>31</v>
       </c>
-      <c r="D369" s="7" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="J369" t="s">
         <v>15</v>
       </c>
       <c r="K369" t="s">
-        <v>67</v>
+        <v>45</v>
       </c>
     </row>
     <row r="370" spans="1:11">
       <c r="A370" t="s">
         <v>11</v>
       </c>
       <c r="B370" s="3">
-        <v>38775.0</v>
+        <v>40097.0</v>
       </c>
       <c r="C370" t="s">
+        <v>30</v>
+      </c>
+      <c r="D370" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E370" s="3">
+        <v>28590.0</v>
+      </c>
+      <c r="F370" s="5">
+        <v>46</v>
+      </c>
+      <c r="G370" s="3">
+        <v>476.0</v>
+      </c>
+      <c r="H370" s="3">
+        <v>21896.0</v>
+      </c>
+      <c r="I370" s="7" t="s">
         <v>31</v>
       </c>
-      <c r="D370" s="7" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="J370" t="s">
         <v>15</v>
       </c>
       <c r="K370" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
     </row>
     <row r="371" spans="1:11">
       <c r="A371" t="s">
         <v>11</v>
       </c>
       <c r="B371" s="3">
-        <v>40200.0</v>
+        <v>38500.0</v>
       </c>
       <c r="C371" t="s">
+        <v>30</v>
+      </c>
+      <c r="D371" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E371" s="3">
+        <v>13890.0</v>
+      </c>
+      <c r="F371" s="5">
+        <v>28</v>
+      </c>
+      <c r="G371" s="3">
+        <v>1355.0</v>
+      </c>
+      <c r="H371" s="3">
+        <v>37940.0</v>
+      </c>
+      <c r="I371" s="7" t="s">
         <v>31</v>
       </c>
-      <c r="D371" s="7" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="J371" t="s">
         <v>15</v>
       </c>
       <c r="K371" t="s">
-        <v>67</v>
+        <v>16</v>
       </c>
     </row>
     <row r="372" spans="1:11">
       <c r="A372" t="s">
         <v>11</v>
       </c>
       <c r="B372" s="3">
-        <v>39000.0</v>
+        <v>40150.0</v>
       </c>
       <c r="C372" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="D372" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E372" s="3">
-        <v>16590.0</v>
+        <v>16990.0</v>
       </c>
       <c r="F372" s="5">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="G372" s="3">
-        <v>1337.0</v>
+        <v>941.0</v>
       </c>
       <c r="H372" s="3">
-        <v>42784.0</v>
+        <v>36699.0</v>
       </c>
       <c r="I372" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J372" t="s">
         <v>15</v>
       </c>
       <c r="K372" t="s">
-        <v>16</v>
+        <v>67</v>
       </c>
     </row>
     <row r="373" spans="1:11">
       <c r="A373" t="s">
         <v>11</v>
       </c>
       <c r="B373" s="3">
-        <v>40230.0</v>
+        <v>38700.0</v>
       </c>
       <c r="C373" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="D373" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E373" s="3">
-        <v>16590.0</v>
+        <v>21390.0</v>
       </c>
       <c r="F373" s="5">
-        <v>66</v>
+        <v>25</v>
       </c>
       <c r="G373" s="3">
-        <v>690.0</v>
+        <v>1485.0</v>
       </c>
       <c r="H373" s="3">
-        <v>45540.0</v>
+        <v>37125.0</v>
       </c>
       <c r="I373" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J373" t="s">
         <v>15</v>
       </c>
       <c r="K373" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="374" spans="1:11">
       <c r="A374" t="s">
         <v>11</v>
       </c>
       <c r="B374" s="3">
-        <v>39000.0</v>
+        <v>40150.0</v>
       </c>
       <c r="C374" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D374" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E374" s="3">
-        <v>13190.0</v>
+        <v>14990.0</v>
       </c>
       <c r="F374" s="5">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="G374" s="3">
-        <v>1175.0</v>
+        <v>1033.0</v>
       </c>
       <c r="H374" s="3">
-        <v>41125.0</v>
+        <v>40287.0</v>
       </c>
       <c r="I374" s="7" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="J374" t="s">
         <v>15</v>
       </c>
       <c r="K374" t="s">
-        <v>16</v>
+        <v>67</v>
       </c>
     </row>
     <row r="375" spans="1:11">
       <c r="A375" t="s">
         <v>11</v>
       </c>
       <c r="B375" s="3">
-        <v>40250.0</v>
+        <v>38775.0</v>
       </c>
       <c r="C375" t="s">
-        <v>46</v>
+        <v>30</v>
       </c>
       <c r="D375" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E375" s="3">
-        <v>20390.0</v>
+        <v>14490.0</v>
       </c>
       <c r="F375" s="5">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="G375" s="3">
-        <v>1068.0</v>
+        <v>1440.0</v>
       </c>
       <c r="H375" s="3">
-        <v>28836.0</v>
+        <v>44640.0</v>
       </c>
       <c r="I375" s="7" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="J375" t="s">
         <v>15</v>
       </c>
       <c r="K375" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="376" spans="1:11">
       <c r="A376" t="s">
         <v>11</v>
       </c>
       <c r="B376" s="3">
-        <v>39200.0</v>
+        <v>40200.0</v>
       </c>
       <c r="C376" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="D376" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E376" s="3">
-        <v>17590.0</v>
+        <v>16990.0</v>
       </c>
       <c r="F376" s="5">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="G376" s="3">
-        <v>1820.0</v>
+        <v>949.0</v>
       </c>
       <c r="H376" s="3">
-        <v>30940.0</v>
+        <v>37011.0</v>
       </c>
       <c r="I376" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J376" t="s">
         <v>15</v>
       </c>
       <c r="K376" t="s">
-        <v>16</v>
+        <v>67</v>
       </c>
     </row>
     <row r="377" spans="1:11">
       <c r="A377" t="s">
         <v>11</v>
       </c>
       <c r="B377" s="3">
-        <v>40305.0</v>
+        <v>39000.0</v>
       </c>
       <c r="C377" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="D377" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E377" s="3">
-        <v>15390.0</v>
+        <v>16590.0</v>
       </c>
       <c r="F377" s="5">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G377" s="3">
-        <v>1482.0</v>
+        <v>1337.0</v>
       </c>
       <c r="H377" s="3">
-        <v>45942.0</v>
+        <v>42784.0</v>
       </c>
       <c r="I377" s="7" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="J377" t="s">
         <v>15</v>
       </c>
       <c r="K377" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="378" spans="1:11">
       <c r="A378" t="s">
         <v>11</v>
       </c>
       <c r="B378" s="3">
-        <v>39363.0</v>
+        <v>40230.0</v>
       </c>
       <c r="C378" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="D378" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E378" s="3">
-        <v>19190.0</v>
+        <v>16590.0</v>
       </c>
       <c r="F378" s="5">
-        <v>32</v>
+        <v>66</v>
       </c>
       <c r="G378" s="3">
-        <v>1060.0</v>
+        <v>690.0</v>
       </c>
       <c r="H378" s="3">
-        <v>33920.0</v>
+        <v>45540.0</v>
       </c>
       <c r="I378" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J378" t="s">
         <v>15</v>
       </c>
       <c r="K378" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="379" spans="1:11">
       <c r="A379" t="s">
         <v>11</v>
       </c>
       <c r="B379" s="3">
-        <v>39363.0</v>
+        <v>39000.0</v>
       </c>
       <c r="C379" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D379" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E379" s="3">
-        <v>19190.0</v>
+        <v>13190.0</v>
       </c>
       <c r="F379" s="5">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="G379" s="3">
-        <v>1035.0</v>
+        <v>1175.0</v>
       </c>
       <c r="H379" s="3">
-        <v>34155.0</v>
+        <v>41125.0</v>
       </c>
       <c r="I379" s="7" t="s">
-        <v>60</v>
+        <v>31</v>
       </c>
       <c r="J379" t="s">
         <v>15</v>
       </c>
       <c r="K379" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="380" spans="1:11">
       <c r="A380" t="s">
         <v>11</v>
       </c>
       <c r="B380" s="3">
-        <v>39363.0</v>
+        <v>40250.0</v>
       </c>
       <c r="C380" t="s">
-        <v>20</v>
+        <v>47</v>
       </c>
       <c r="D380" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E380" s="3">
-        <v>19190.0</v>
+        <v>20390.0</v>
       </c>
       <c r="F380" s="5">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="G380" s="3">
-        <v>1035.0</v>
+        <v>1068.0</v>
       </c>
       <c r="H380" s="3">
-        <v>34155.0</v>
+        <v>28836.0</v>
       </c>
       <c r="I380" s="7" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="J380" t="s">
         <v>15</v>
       </c>
       <c r="K380" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="381" spans="1:11">
       <c r="A381" t="s">
         <v>11</v>
       </c>
       <c r="B381" s="3">
-        <v>39450.0</v>
+        <v>39200.0</v>
       </c>
       <c r="C381" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D381" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E381" s="3">
-        <v>19390.0</v>
+        <v>17590.0</v>
       </c>
       <c r="F381" s="5">
-        <v>67</v>
+        <v>17</v>
       </c>
       <c r="G381" s="3">
-        <v>620.0</v>
+        <v>1820.0</v>
       </c>
       <c r="H381" s="3">
-        <v>41540.0</v>
+        <v>30940.0</v>
       </c>
       <c r="I381" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J381" t="s">
         <v>15</v>
       </c>
       <c r="K381" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="382" spans="1:11">
       <c r="A382" t="s">
         <v>11</v>
       </c>
       <c r="B382" s="3">
-        <v>39500.0</v>
+        <v>40305.0</v>
       </c>
       <c r="C382" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="D382" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E382" s="3">
-        <v>18190.0</v>
+        <v>15390.0</v>
       </c>
       <c r="F382" s="5">
-        <v>72</v>
+        <v>31</v>
       </c>
       <c r="G382" s="3">
-        <v>644.0</v>
+        <v>1482.0</v>
       </c>
       <c r="H382" s="3">
-        <v>46368.0</v>
+        <v>45942.0</v>
       </c>
       <c r="I382" s="7" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="J382" t="s">
         <v>15</v>
       </c>
       <c r="K382" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="383" spans="1:11">
       <c r="A383" t="s">
         <v>11</v>
       </c>
       <c r="B383" s="3">
-        <v>39647.0</v>
+        <v>39363.0</v>
       </c>
       <c r="C383" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D383" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E383" s="3">
-        <v>15190.0</v>
+        <v>19190.0</v>
       </c>
       <c r="F383" s="5">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="G383" s="3">
-        <v>1550.0</v>
+        <v>1060.0</v>
       </c>
       <c r="H383" s="3">
-        <v>44950.0</v>
+        <v>33920.0</v>
       </c>
       <c r="I383" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J383" t="s">
         <v>15</v>
       </c>
       <c r="K383" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
     </row>
     <row r="384" spans="1:11">
       <c r="A384" t="s">
         <v>11</v>
       </c>
       <c r="B384" s="3">
-        <v>38303.0</v>
+        <v>39363.0</v>
       </c>
       <c r="C384" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="D384" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E384" s="3">
-        <v>14190.0</v>
+        <v>19190.0</v>
       </c>
       <c r="F384" s="5">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="G384" s="3">
-        <v>1073.0</v>
+        <v>1035.0</v>
       </c>
       <c r="H384" s="3">
-        <v>40774.0</v>
+        <v>34155.0</v>
       </c>
       <c r="I384" s="7" t="s">
-        <v>32</v>
+        <v>60</v>
       </c>
       <c r="J384" t="s">
         <v>15</v>
       </c>
       <c r="K384" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="385" spans="1:11">
       <c r="A385" t="s">
         <v>11</v>
       </c>
       <c r="B385" s="3">
-        <v>39648.0</v>
+        <v>39363.0</v>
       </c>
       <c r="C385" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D385" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E385" s="3">
-        <v>15190.0</v>
+        <v>19190.0</v>
       </c>
       <c r="F385" s="5">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="G385" s="3">
-        <v>1551.0</v>
+        <v>1035.0</v>
       </c>
       <c r="H385" s="3">
-        <v>44979.0</v>
+        <v>34155.0</v>
       </c>
       <c r="I385" s="7" t="s">
-        <v>14</v>
+        <v>60</v>
       </c>
       <c r="J385" t="s">
         <v>15</v>
       </c>
       <c r="K385" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
     </row>
     <row r="386" spans="1:11">
       <c r="A386" t="s">
         <v>11</v>
       </c>
       <c r="B386" s="3">
-        <v>38434.0</v>
+        <v>39450.0</v>
       </c>
       <c r="C386" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="D386" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E386" s="3">
-        <v>16590.0</v>
+        <v>19390.0</v>
       </c>
       <c r="F386" s="5">
-        <v>38</v>
+        <v>67</v>
       </c>
       <c r="G386" s="3">
-        <v>996.0</v>
+        <v>620.0</v>
       </c>
       <c r="H386" s="3">
-        <v>37848.0</v>
+        <v>41540.0</v>
       </c>
       <c r="I386" s="7" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="J386" t="s">
         <v>15</v>
       </c>
       <c r="K386" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
     </row>
     <row r="387" spans="1:11">
       <c r="A387" t="s">
         <v>11</v>
       </c>
       <c r="B387" s="3">
-        <v>39670.5</v>
+        <v>39500.0</v>
       </c>
       <c r="C387" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="D387" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E387" s="3">
-        <v>16590.0</v>
+        <v>18190.0</v>
       </c>
       <c r="F387" s="5">
-        <v>24</v>
+        <v>72</v>
       </c>
       <c r="G387" s="3">
-        <v>1266.0</v>
+        <v>644.0</v>
       </c>
       <c r="H387" s="3">
-        <v>30384.0</v>
+        <v>46368.0</v>
       </c>
       <c r="I387" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J387" t="s">
         <v>15</v>
       </c>
       <c r="K387" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="388" spans="1:11">
       <c r="A388" t="s">
         <v>11</v>
       </c>
       <c r="B388" s="3">
-        <v>37140.0</v>
+        <v>37000.0</v>
       </c>
       <c r="C388" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="D388" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E388" s="3">
-        <v>16790.0</v>
+        <v>14190.0</v>
       </c>
       <c r="F388" s="5">
-        <v>75</v>
+        <v>29</v>
       </c>
       <c r="G388" s="3">
-        <v>639.0</v>
+        <v>1245.0</v>
       </c>
       <c r="H388" s="3">
-        <v>47925.0</v>
+        <v>36105.0</v>
       </c>
       <c r="I388" s="7" t="s">
-        <v>56</v>
+        <v>14</v>
       </c>
       <c r="J388" t="s">
         <v>15</v>
       </c>
       <c r="K388" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="389" spans="1:11">
       <c r="A389" t="s">
         <v>11</v>
       </c>
       <c r="B389" s="3">
-        <v>37200.0</v>
+        <v>38300.0</v>
       </c>
       <c r="C389" t="s">
+        <v>30</v>
+      </c>
+      <c r="D389" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E389" s="3">
+        <v>16190.0</v>
+      </c>
+      <c r="F389" s="5">
+        <v>38</v>
+      </c>
+      <c r="G389" s="3">
+        <v>989.0</v>
+      </c>
+      <c r="H389" s="3">
+        <v>37582.0</v>
+      </c>
+      <c r="I389" s="7" t="s">
         <v>31</v>
       </c>
-      <c r="D389" s="7" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="J389" t="s">
         <v>15</v>
       </c>
       <c r="K389" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
     </row>
     <row r="390" spans="1:11">
       <c r="A390" t="s">
         <v>11</v>
       </c>
       <c r="B390" s="3">
-        <v>37200.0</v>
+        <v>37092.0</v>
       </c>
       <c r="C390" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D390" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E390" s="3">
-        <v>15990.0</v>
+        <v>17190.0</v>
       </c>
       <c r="F390" s="5">
-        <v>29</v>
+        <v>75</v>
       </c>
       <c r="G390" s="3">
-        <v>1210.0</v>
+        <v>601.0</v>
       </c>
       <c r="H390" s="3">
-        <v>35090.0</v>
+        <v>45075.0</v>
       </c>
       <c r="I390" s="7" t="s">
-        <v>32</v>
+        <v>57</v>
       </c>
       <c r="J390" t="s">
         <v>15</v>
       </c>
       <c r="K390" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="391" spans="1:11">
       <c r="A391" t="s">
         <v>11</v>
       </c>
       <c r="B391" s="3">
-        <v>37200.0</v>
+        <v>37100.0</v>
       </c>
       <c r="C391" t="s">
+        <v>30</v>
+      </c>
+      <c r="D391" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E391" s="3">
+        <v>18190.0</v>
+      </c>
+      <c r="F391" s="5">
+        <v>28</v>
+      </c>
+      <c r="G391" s="3">
+        <v>1088.0</v>
+      </c>
+      <c r="H391" s="3">
+        <v>30464.0</v>
+      </c>
+      <c r="I391" s="7" t="s">
         <v>31</v>
-      </c>
-[...16 lines deleted...]
-        <v>32</v>
       </c>
       <c r="J391" t="s">
         <v>15</v>
       </c>
       <c r="K391" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="392" spans="1:11">
       <c r="A392" t="s">
         <v>11</v>
       </c>
       <c r="B392" s="3">
-        <v>37200.0</v>
+        <v>37140.0</v>
       </c>
       <c r="C392" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D392" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E392" s="3">
-        <v>14190.0</v>
+        <v>16790.0</v>
       </c>
       <c r="F392" s="5">
-        <v>29</v>
+        <v>75</v>
       </c>
       <c r="G392" s="3">
-        <v>1264.0</v>
+        <v>639.0</v>
       </c>
       <c r="H392" s="3">
-        <v>36656.0</v>
+        <v>47925.0</v>
       </c>
       <c r="I392" s="7" t="s">
-        <v>32</v>
+        <v>57</v>
       </c>
       <c r="J392" t="s">
         <v>15</v>
       </c>
       <c r="K392" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="393" spans="1:11">
       <c r="A393" t="s">
         <v>11</v>
       </c>
       <c r="B393" s="3">
         <v>37200.0</v>
       </c>
       <c r="C393" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D393" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E393" s="3">
-        <v>14690.0</v>
+        <v>15990.0</v>
       </c>
       <c r="F393" s="5">
         <v>29</v>
       </c>
       <c r="G393" s="3">
-        <v>1224.0</v>
+        <v>1210.0</v>
       </c>
       <c r="H393" s="3">
-        <v>35496.0</v>
+        <v>35090.0</v>
       </c>
       <c r="I393" s="7" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="J393" t="s">
         <v>15</v>
       </c>
       <c r="K393" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="394" spans="1:11">
       <c r="A394" t="s">
         <v>11</v>
       </c>
       <c r="B394" s="3">
-        <v>37400.0</v>
+        <v>37200.0</v>
       </c>
       <c r="C394" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="D394" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E394" s="3">
-        <v>17990.0</v>
+        <v>15990.0</v>
       </c>
       <c r="F394" s="5">
-        <v>73</v>
+        <v>29</v>
       </c>
       <c r="G394" s="3">
-        <v>623.0</v>
+        <v>1210.0</v>
       </c>
       <c r="H394" s="3">
-        <v>45479.0</v>
+        <v>35090.0</v>
       </c>
       <c r="I394" s="7" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J394" t="s">
         <v>15</v>
       </c>
       <c r="K394" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="395" spans="1:11">
       <c r="A395" t="s">
         <v>11</v>
       </c>
       <c r="B395" s="3">
-        <v>35900.0</v>
+        <v>37200.0</v>
       </c>
       <c r="C395" t="s">
-        <v>46</v>
+        <v>30</v>
       </c>
       <c r="D395" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E395" s="3">
-        <v>16190.0</v>
+        <v>16590.0</v>
       </c>
       <c r="F395" s="5">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="G395" s="3">
-        <v>891.0</v>
+        <v>1189.0</v>
       </c>
       <c r="H395" s="3">
-        <v>30294.0</v>
+        <v>34481.0</v>
       </c>
       <c r="I395" s="7" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="J395" t="s">
         <v>15</v>
       </c>
       <c r="K395" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="396" spans="1:11">
       <c r="A396" t="s">
         <v>11</v>
       </c>
       <c r="B396" s="3">
-        <v>37500.0</v>
+        <v>37200.0</v>
       </c>
       <c r="C396" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="D396" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E396" s="3">
-        <v>17590.0</v>
+        <v>14190.0</v>
       </c>
       <c r="F396" s="5">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="G396" s="3">
-        <v>1130.0</v>
+        <v>1264.0</v>
       </c>
       <c r="H396" s="3">
-        <v>28250.0</v>
+        <v>36656.0</v>
       </c>
       <c r="I396" s="7" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J396" t="s">
         <v>15</v>
       </c>
       <c r="K396" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="397" spans="1:11">
       <c r="A397" t="s">
         <v>11</v>
       </c>
       <c r="B397" s="3">
-        <v>35997.0</v>
+        <v>37200.0</v>
       </c>
       <c r="C397" t="s">
+        <v>30</v>
+      </c>
+      <c r="D397" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E397" s="3">
+        <v>14690.0</v>
+      </c>
+      <c r="F397" s="5">
+        <v>29</v>
+      </c>
+      <c r="G397" s="3">
+        <v>1224.0</v>
+      </c>
+      <c r="H397" s="3">
+        <v>35496.0</v>
+      </c>
+      <c r="I397" s="7" t="s">
         <v>31</v>
-      </c>
-[...16 lines deleted...]
-        <v>32</v>
       </c>
       <c r="J397" t="s">
         <v>15</v>
       </c>
       <c r="K397" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="398" spans="1:11">
       <c r="A398" t="s">
         <v>11</v>
       </c>
       <c r="B398" s="3">
-        <v>37700.0</v>
+        <v>37400.0</v>
       </c>
       <c r="C398" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="D398" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E398" s="3">
-        <v>12990.0</v>
+        <v>17990.0</v>
       </c>
       <c r="F398" s="5">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="G398" s="3">
-        <v>600.0</v>
+        <v>623.0</v>
       </c>
       <c r="H398" s="3">
-        <v>46200.0</v>
+        <v>45479.0</v>
       </c>
       <c r="I398" s="7" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="J398" t="s">
         <v>15</v>
       </c>
       <c r="K398" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="399" spans="1:11">
       <c r="A399" t="s">
         <v>11</v>
       </c>
       <c r="B399" s="3">
-        <v>36000.0</v>
+        <v>35900.0</v>
       </c>
       <c r="C399" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
       <c r="D399" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E399" s="3">
-        <v>13190.0</v>
+        <v>16190.0</v>
       </c>
       <c r="F399" s="5">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="G399" s="3">
-        <v>1200.0</v>
+        <v>891.0</v>
       </c>
       <c r="H399" s="3">
-        <v>36000.0</v>
+        <v>30294.0</v>
       </c>
       <c r="I399" s="7" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="J399" t="s">
         <v>15</v>
       </c>
       <c r="K399" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="400" spans="1:11">
       <c r="A400" t="s">
         <v>11</v>
       </c>
       <c r="B400" s="3">
-        <v>37900.0</v>
+        <v>37500.0</v>
       </c>
       <c r="C400" t="s">
         <v>23</v>
       </c>
       <c r="D400" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E400" s="3">
-        <v>18190.0</v>
+        <v>17590.0</v>
       </c>
       <c r="F400" s="5">
         <v>25</v>
       </c>
       <c r="G400" s="3">
-        <v>1107.0</v>
+        <v>1130.0</v>
       </c>
       <c r="H400" s="3">
-        <v>27675.0</v>
+        <v>28250.0</v>
       </c>
       <c r="I400" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J400" t="s">
         <v>15</v>
       </c>
       <c r="K400" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="401" spans="1:11">
       <c r="A401" t="s">
         <v>11</v>
       </c>
       <c r="B401" s="3">
-        <v>36100.0</v>
+        <v>35997.0</v>
       </c>
       <c r="C401" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="D401" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E401" s="3">
-        <v>17190.0</v>
+        <v>12590.0</v>
       </c>
       <c r="F401" s="5">
-        <v>85</v>
+        <v>30</v>
       </c>
       <c r="G401" s="3">
-        <v>487.0</v>
+        <v>1365.0</v>
       </c>
       <c r="H401" s="3">
-        <v>41395.0</v>
+        <v>40950.0</v>
       </c>
       <c r="I401" s="7" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="J401" t="s">
         <v>15</v>
       </c>
       <c r="K401" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="402" spans="1:11">
       <c r="A402" t="s">
         <v>11</v>
       </c>
       <c r="B402" s="3">
-        <v>37900.0</v>
+        <v>37700.0</v>
       </c>
       <c r="C402" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="D402" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E402" s="3">
-        <v>18190.0</v>
+        <v>12990.0</v>
       </c>
       <c r="F402" s="5">
-        <v>25</v>
+        <v>77</v>
       </c>
       <c r="G402" s="3">
-        <v>1121.0</v>
+        <v>600.0</v>
       </c>
       <c r="H402" s="3">
-        <v>28025.0</v>
+        <v>46200.0</v>
       </c>
       <c r="I402" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J402" t="s">
         <v>15</v>
       </c>
       <c r="K402" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="403" spans="1:11">
       <c r="A403" t="s">
         <v>11</v>
       </c>
       <c r="B403" s="3">
-        <v>36600.0</v>
+        <v>36000.0</v>
       </c>
       <c r="C403" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="D403" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E403" s="3">
-        <v>19990.0</v>
+        <v>13190.0</v>
       </c>
       <c r="F403" s="5">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="G403" s="3">
-        <v>855.0</v>
+        <v>1200.0</v>
       </c>
       <c r="H403" s="3">
-        <v>35910.0</v>
+        <v>36000.0</v>
       </c>
       <c r="I403" s="7" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J403" t="s">
         <v>15</v>
       </c>
       <c r="K403" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="404" spans="1:11">
       <c r="A404" t="s">
         <v>11</v>
       </c>
       <c r="B404" s="3">
         <v>37900.0</v>
       </c>
       <c r="C404" t="s">
         <v>23</v>
       </c>
       <c r="D404" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E404" s="3">
         <v>18190.0</v>
       </c>
       <c r="F404" s="5">
         <v>25</v>
       </c>
       <c r="G404" s="3">
-        <v>1101.0</v>
+        <v>1107.0</v>
       </c>
       <c r="H404" s="3">
-        <v>27525.0</v>
+        <v>27675.0</v>
       </c>
       <c r="I404" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J404" t="s">
         <v>15</v>
       </c>
       <c r="K404" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="405" spans="1:11">
       <c r="A405" t="s">
         <v>11</v>
       </c>
       <c r="B405" s="3">
-        <v>36900.0</v>
+        <v>36100.0</v>
       </c>
       <c r="C405" t="s">
         <v>19</v>
       </c>
       <c r="D405" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E405" s="3">
-        <v>17290.0</v>
+        <v>17190.0</v>
       </c>
       <c r="F405" s="5">
-        <v>69</v>
+        <v>85</v>
       </c>
       <c r="G405" s="3">
-        <v>617.0</v>
+        <v>487.0</v>
       </c>
       <c r="H405" s="3">
-        <v>42573.0</v>
+        <v>41395.0</v>
       </c>
       <c r="I405" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J405" t="s">
         <v>15</v>
       </c>
       <c r="K405" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="406" spans="1:11">
       <c r="A406" t="s">
         <v>11</v>
       </c>
       <c r="B406" s="3">
-        <v>38300.0</v>
+        <v>37900.0</v>
       </c>
       <c r="C406" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="D406" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E406" s="3">
-        <v>16190.0</v>
+        <v>18190.0</v>
       </c>
       <c r="F406" s="5">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="G406" s="3">
-        <v>999.0</v>
+        <v>1121.0</v>
       </c>
       <c r="H406" s="3">
-        <v>37962.0</v>
+        <v>28025.0</v>
       </c>
       <c r="I406" s="7" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="J406" t="s">
         <v>15</v>
       </c>
       <c r="K406" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
     </row>
     <row r="407" spans="1:11">
       <c r="A407" t="s">
         <v>11</v>
       </c>
       <c r="B407" s="3">
-        <v>37000.0</v>
+        <v>36600.0</v>
       </c>
       <c r="C407" t="s">
         <v>23</v>
       </c>
       <c r="D407" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E407" s="3">
-        <v>14190.0</v>
+        <v>19990.0</v>
       </c>
       <c r="F407" s="5">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="G407" s="3">
-        <v>1245.0</v>
+        <v>855.0</v>
       </c>
       <c r="H407" s="3">
-        <v>36105.0</v>
+        <v>35910.0</v>
       </c>
       <c r="I407" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J407" t="s">
         <v>15</v>
       </c>
       <c r="K407" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="408" spans="1:11">
       <c r="A408" t="s">
         <v>11</v>
       </c>
       <c r="B408" s="3">
-        <v>38300.0</v>
+        <v>37900.0</v>
       </c>
       <c r="C408" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="D408" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E408" s="3">
-        <v>16190.0</v>
+        <v>18190.0</v>
       </c>
       <c r="F408" s="5">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="G408" s="3">
-        <v>989.0</v>
+        <v>1101.0</v>
       </c>
       <c r="H408" s="3">
-        <v>37582.0</v>
+        <v>27525.0</v>
       </c>
       <c r="I408" s="7" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="J408" t="s">
         <v>15</v>
       </c>
       <c r="K408" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
     </row>
     <row r="409" spans="1:11">
       <c r="A409" t="s">
         <v>11</v>
       </c>
       <c r="B409" s="3">
-        <v>37092.0</v>
+        <v>36900.0</v>
       </c>
       <c r="C409" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D409" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E409" s="3">
-        <v>17190.0</v>
+        <v>17290.0</v>
       </c>
       <c r="F409" s="5">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="G409" s="3">
-        <v>601.0</v>
+        <v>617.0</v>
       </c>
       <c r="H409" s="3">
-        <v>45075.0</v>
+        <v>42573.0</v>
       </c>
       <c r="I409" s="7" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="J409" t="s">
         <v>15</v>
       </c>
       <c r="K409" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="410" spans="1:11">
       <c r="A410" t="s">
         <v>11</v>
       </c>
       <c r="B410" s="3">
-        <v>37100.0</v>
+        <v>38300.0</v>
       </c>
       <c r="C410" t="s">
+        <v>30</v>
+      </c>
+      <c r="D410" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E410" s="3">
+        <v>16190.0</v>
+      </c>
+      <c r="F410" s="5">
+        <v>38</v>
+      </c>
+      <c r="G410" s="3">
+        <v>999.0</v>
+      </c>
+      <c r="H410" s="3">
+        <v>37962.0</v>
+      </c>
+      <c r="I410" s="7" t="s">
         <v>31</v>
       </c>
-      <c r="D410" s="7" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="J410" t="s">
         <v>15</v>
       </c>
       <c r="K410" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
     </row>
     <row r="411" spans="1:11">
       <c r="A411" t="s">
         <v>11</v>
       </c>
       <c r="B411" s="3">
-        <v>30000.0</v>
+        <v>33383.0</v>
       </c>
       <c r="C411" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="D411" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E411" s="3">
-        <v>14190.0</v>
+        <v>15890.0</v>
       </c>
       <c r="F411" s="5">
-        <v>29</v>
+        <v>76</v>
       </c>
       <c r="G411" s="3">
-        <v>1101.0</v>
+        <v>573.0</v>
       </c>
       <c r="H411" s="3">
-        <v>31929.0</v>
+        <v>43548.0</v>
       </c>
       <c r="I411" s="7" t="s">
-        <v>29</v>
+        <v>57</v>
       </c>
       <c r="J411" t="s">
         <v>15</v>
       </c>
       <c r="K411" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="412" spans="1:11">
       <c r="A412" t="s">
         <v>11</v>
       </c>
       <c r="B412" s="3">
-        <v>34000.0</v>
+        <v>29000.0</v>
       </c>
       <c r="C412" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D412" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E412" s="3">
-        <v>15990.0</v>
+        <v>9590.0</v>
       </c>
       <c r="F412" s="5">
-        <v>63</v>
+        <v>46</v>
       </c>
       <c r="G412" s="3">
-        <v>615.0</v>
+        <v>796.0</v>
       </c>
       <c r="H412" s="3">
-        <v>38745.0</v>
+        <v>36616.0</v>
       </c>
       <c r="I412" s="7" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="J412" t="s">
         <v>15</v>
       </c>
       <c r="K412" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="413" spans="1:11">
       <c r="A413" t="s">
         <v>11</v>
       </c>
       <c r="B413" s="3">
-        <v>30200.0</v>
+        <v>33438.0</v>
       </c>
       <c r="C413" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="D413" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E413" s="3">
-        <v>11290.0</v>
+        <v>14190.0</v>
       </c>
       <c r="F413" s="5">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="G413" s="3">
-        <v>1149.0</v>
+        <v>1237.0</v>
       </c>
       <c r="H413" s="3">
-        <v>31023.0</v>
+        <v>35873.0</v>
       </c>
       <c r="I413" s="7" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="J413" t="s">
         <v>15</v>
       </c>
       <c r="K413" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
     </row>
     <row r="414" spans="1:11">
       <c r="A414" t="s">
         <v>11</v>
       </c>
       <c r="B414" s="3">
-        <v>34227.0</v>
+        <v>29900.0</v>
       </c>
       <c r="C414" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D414" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E414" s="3">
-        <v>16790.0</v>
+        <v>14190.0</v>
       </c>
       <c r="F414" s="5">
-        <v>58</v>
+        <v>75</v>
       </c>
       <c r="G414" s="3">
-        <v>604.0</v>
+        <v>467.0</v>
       </c>
       <c r="H414" s="3">
-        <v>35032.0</v>
+        <v>35025.0</v>
       </c>
       <c r="I414" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J414" t="s">
         <v>15</v>
       </c>
       <c r="K414" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="415" spans="1:11">
       <c r="A415" t="s">
         <v>11</v>
       </c>
       <c r="B415" s="3">
-        <v>30300.0</v>
+        <v>33923.0</v>
       </c>
       <c r="C415" t="s">
-        <v>19</v>
+        <v>64</v>
       </c>
       <c r="D415" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E415" s="3">
-        <v>17290.0</v>
+        <v>18190.0</v>
       </c>
       <c r="F415" s="5">
-        <v>17</v>
+        <v>62</v>
       </c>
       <c r="G415" s="3">
-        <v>1164.0</v>
+        <v>445.0</v>
       </c>
       <c r="H415" s="3">
-        <v>19788.0</v>
+        <v>27590.0</v>
       </c>
       <c r="I415" s="7" t="s">
-        <v>18</v>
+        <v>60</v>
       </c>
       <c r="J415" t="s">
         <v>15</v>
       </c>
       <c r="K415" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="416" spans="1:11">
       <c r="A416" t="s">
         <v>11</v>
       </c>
       <c r="B416" s="3">
-        <v>35000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="C416" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D416" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E416" s="3">
-        <v>15590.0</v>
+        <v>14190.0</v>
       </c>
       <c r="F416" s="5">
-        <v>61</v>
+        <v>29</v>
       </c>
       <c r="G416" s="3">
-        <v>585.0</v>
+        <v>1101.0</v>
       </c>
       <c r="H416" s="3">
-        <v>35685.0</v>
+        <v>31929.0</v>
       </c>
       <c r="I416" s="7" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="J416" t="s">
         <v>15</v>
       </c>
       <c r="K416" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="417" spans="1:11">
       <c r="A417" t="s">
         <v>11</v>
       </c>
       <c r="B417" s="3">
-        <v>30700.0</v>
+        <v>34000.0</v>
       </c>
       <c r="C417" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D417" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E417" s="3">
-        <v>17390.0</v>
+        <v>15990.0</v>
       </c>
       <c r="F417" s="5">
-        <v>27</v>
+        <v>63</v>
       </c>
       <c r="G417" s="3">
-        <v>1007.0</v>
+        <v>615.0</v>
       </c>
       <c r="H417" s="3">
-        <v>27189.0</v>
+        <v>38745.0</v>
       </c>
       <c r="I417" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J417" t="s">
         <v>15</v>
       </c>
       <c r="K417" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="418" spans="1:11">
       <c r="A418" t="s">
         <v>11</v>
       </c>
       <c r="B418" s="3">
-        <v>35000.0</v>
+        <v>30200.0</v>
       </c>
       <c r="C418" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="D418" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E418" s="3">
-        <v>18490.0</v>
+        <v>11290.0</v>
       </c>
       <c r="F418" s="5">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="G418" s="3">
-        <v>1026.0</v>
+        <v>1149.0</v>
       </c>
       <c r="H418" s="3">
-        <v>32832.0</v>
+        <v>31023.0</v>
       </c>
       <c r="I418" s="7" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="J418" t="s">
         <v>15</v>
       </c>
       <c r="K418" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="419" spans="1:11">
       <c r="A419" t="s">
         <v>11</v>
       </c>
       <c r="B419" s="3">
-        <v>30784.0</v>
+        <v>34227.0</v>
       </c>
       <c r="C419" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D419" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E419" s="3">
-        <v>20190.0</v>
+        <v>16790.0</v>
       </c>
       <c r="F419" s="5">
-        <v>29</v>
+        <v>58</v>
       </c>
       <c r="G419" s="3">
-        <v>853.0</v>
+        <v>604.0</v>
       </c>
       <c r="H419" s="3">
-        <v>24737.0</v>
+        <v>35032.0</v>
       </c>
       <c r="I419" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J419" t="s">
         <v>15</v>
       </c>
       <c r="K419" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
     </row>
     <row r="420" spans="1:11">
       <c r="A420" t="s">
         <v>11</v>
       </c>
       <c r="B420" s="3">
-        <v>35500.0</v>
+        <v>30300.0</v>
       </c>
       <c r="C420" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="D420" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E420" s="3">
-        <v>15190.0</v>
+        <v>17290.0</v>
       </c>
       <c r="F420" s="5">
-        <v>79</v>
+        <v>17</v>
       </c>
       <c r="G420" s="3">
-        <v>500.0</v>
+        <v>1164.0</v>
       </c>
       <c r="H420" s="3">
-        <v>39500.0</v>
+        <v>19788.0</v>
       </c>
       <c r="I420" s="7" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="J420" t="s">
         <v>15</v>
       </c>
       <c r="K420" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="421" spans="1:11">
       <c r="A421" t="s">
         <v>11</v>
       </c>
       <c r="B421" s="3">
-        <v>30832.0</v>
+        <v>35000.0</v>
       </c>
       <c r="C421" t="s">
         <v>23</v>
       </c>
       <c r="D421" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E421" s="3">
-        <v>20190.0</v>
+        <v>15590.0</v>
       </c>
       <c r="F421" s="5">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="G421" s="3">
-        <v>853.0</v>
+        <v>585.0</v>
       </c>
       <c r="H421" s="3">
-        <v>24737.0</v>
+        <v>35685.0</v>
       </c>
       <c r="I421" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J421" t="s">
         <v>15</v>
       </c>
       <c r="K421" t="s">
-        <v>50</v>
+        <v>16</v>
       </c>
     </row>
     <row r="422" spans="1:11">
       <c r="A422" t="s">
         <v>11</v>
       </c>
       <c r="B422" s="3">
-        <v>35550.0</v>
+        <v>30700.0</v>
       </c>
       <c r="C422" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D422" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E422" s="3">
-        <v>15590.0</v>
+        <v>17390.0</v>
       </c>
       <c r="F422" s="5">
-        <v>77</v>
+        <v>27</v>
       </c>
       <c r="G422" s="3">
-        <v>528.0</v>
+        <v>1007.0</v>
       </c>
       <c r="H422" s="3">
-        <v>40656.0</v>
+        <v>27189.0</v>
       </c>
       <c r="I422" s="7" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="J422" t="s">
         <v>15</v>
       </c>
       <c r="K422" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="423" spans="1:11">
       <c r="A423" t="s">
         <v>11</v>
       </c>
       <c r="B423" s="3">
-        <v>32150.0</v>
+        <v>35000.0</v>
       </c>
       <c r="C423" t="s">
         <v>19</v>
       </c>
       <c r="D423" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E423" s="3">
-        <v>15590.0</v>
+        <v>18490.0</v>
       </c>
       <c r="F423" s="5">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="G423" s="3">
-        <v>808.0</v>
+        <v>1026.0</v>
       </c>
       <c r="H423" s="3">
-        <v>26664.0</v>
+        <v>32832.0</v>
       </c>
       <c r="I423" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J423" t="s">
         <v>15</v>
       </c>
       <c r="K423" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="424" spans="1:11">
       <c r="A424" t="s">
         <v>11</v>
       </c>
       <c r="B424" s="3">
-        <v>35652.0</v>
+        <v>30784.0</v>
       </c>
       <c r="C424" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="D424" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E424" s="3">
-        <v>17890.0</v>
+        <v>20190.0</v>
       </c>
       <c r="F424" s="5">
-        <v>51</v>
+        <v>29</v>
       </c>
       <c r="G424" s="3">
-        <v>632.0</v>
+        <v>853.0</v>
       </c>
       <c r="H424" s="3">
-        <v>32232.0</v>
+        <v>24737.0</v>
       </c>
       <c r="I424" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J424" t="s">
         <v>15</v>
       </c>
       <c r="K424" t="s">
-        <v>68</v>
+        <v>50</v>
       </c>
     </row>
     <row r="425" spans="1:11">
       <c r="A425" t="s">
         <v>11</v>
       </c>
       <c r="B425" s="3">
-        <v>32500.0</v>
+        <v>35500.0</v>
       </c>
       <c r="C425" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="D425" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E425" s="3">
-        <v>16990.0</v>
+        <v>15190.0</v>
       </c>
       <c r="F425" s="5">
-        <v>44</v>
+        <v>79</v>
       </c>
       <c r="G425" s="3">
-        <v>666.0</v>
+        <v>500.0</v>
       </c>
       <c r="H425" s="3">
-        <v>29304.0</v>
+        <v>39500.0</v>
       </c>
       <c r="I425" s="7" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="J425" t="s">
         <v>15</v>
       </c>
       <c r="K425" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="426" spans="1:11">
       <c r="A426" t="s">
         <v>11</v>
       </c>
       <c r="B426" s="3">
-        <v>32700.0</v>
+        <v>30832.0</v>
       </c>
       <c r="C426" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D426" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E426" s="3">
-        <v>14290.0</v>
+        <v>20190.0</v>
       </c>
       <c r="F426" s="5">
-        <v>61</v>
+        <v>29</v>
       </c>
       <c r="G426" s="3">
-        <v>568.0</v>
+        <v>853.0</v>
       </c>
       <c r="H426" s="3">
-        <v>34648.0</v>
+        <v>24737.0</v>
       </c>
       <c r="I426" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J426" t="s">
         <v>15</v>
       </c>
       <c r="K426" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
     </row>
     <row r="427" spans="1:11">
       <c r="A427" t="s">
         <v>11</v>
       </c>
       <c r="B427" s="3">
-        <v>33000.0</v>
+        <v>35550.0</v>
       </c>
       <c r="C427" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="D427" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E427" s="3">
-        <v>14590.0</v>
+        <v>15590.0</v>
       </c>
       <c r="F427" s="5">
-        <v>51</v>
+        <v>77</v>
       </c>
       <c r="G427" s="3">
-        <v>737.0</v>
+        <v>528.0</v>
       </c>
       <c r="H427" s="3">
-        <v>37587.0</v>
+        <v>40656.0</v>
       </c>
       <c r="I427" s="7" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="J427" t="s">
         <v>15</v>
       </c>
       <c r="K427" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="428" spans="1:11">
       <c r="A428" t="s">
         <v>11</v>
       </c>
       <c r="B428" s="3">
-        <v>33200.0</v>
+        <v>32150.0</v>
       </c>
       <c r="C428" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="D428" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E428" s="3">
-        <v>13290.0</v>
+        <v>15590.0</v>
       </c>
       <c r="F428" s="5">
-        <v>49</v>
+        <v>33</v>
       </c>
       <c r="G428" s="3">
-        <v>752.0</v>
+        <v>808.0</v>
       </c>
       <c r="H428" s="3">
-        <v>36848.0</v>
+        <v>26664.0</v>
       </c>
       <c r="I428" s="7" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="J428" t="s">
         <v>15</v>
       </c>
       <c r="K428" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="429" spans="1:11">
       <c r="A429" t="s">
         <v>11</v>
       </c>
       <c r="B429" s="3">
-        <v>33300.0</v>
+        <v>35652.0</v>
       </c>
       <c r="C429" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="D429" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E429" s="3">
-        <v>16390.0</v>
+        <v>17890.0</v>
       </c>
       <c r="F429" s="5">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="G429" s="3">
-        <v>744.0</v>
+        <v>632.0</v>
       </c>
       <c r="H429" s="3">
-        <v>29016.0</v>
+        <v>32232.0</v>
       </c>
       <c r="I429" s="7" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J429" t="s">
         <v>15</v>
       </c>
       <c r="K429" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="430" spans="1:11">
       <c r="A430" t="s">
         <v>11</v>
       </c>
       <c r="B430" s="3">
-        <v>33383.0</v>
+        <v>32500.0</v>
       </c>
       <c r="C430" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="D430" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E430" s="3">
-        <v>15890.0</v>
+        <v>16990.0</v>
       </c>
       <c r="F430" s="5">
-        <v>76</v>
+        <v>44</v>
       </c>
       <c r="G430" s="3">
-        <v>573.0</v>
+        <v>666.0</v>
       </c>
       <c r="H430" s="3">
-        <v>43548.0</v>
+        <v>29304.0</v>
       </c>
       <c r="I430" s="7" t="s">
-        <v>56</v>
+        <v>26</v>
       </c>
       <c r="J430" t="s">
         <v>15</v>
       </c>
       <c r="K430" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="431" spans="1:11">
       <c r="A431" t="s">
         <v>11</v>
       </c>
       <c r="B431" s="3">
-        <v>33383.0</v>
+        <v>32700.0</v>
       </c>
       <c r="C431" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D431" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E431" s="3">
-        <v>15890.0</v>
+        <v>14290.0</v>
       </c>
       <c r="F431" s="5">
-        <v>76</v>
+        <v>61</v>
       </c>
       <c r="G431" s="3">
-        <v>573.0</v>
+        <v>568.0</v>
       </c>
       <c r="H431" s="3">
-        <v>43548.0</v>
+        <v>34648.0</v>
       </c>
       <c r="I431" s="7" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="J431" t="s">
         <v>15</v>
       </c>
       <c r="K431" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="432" spans="1:11">
       <c r="A432" t="s">
         <v>11</v>
       </c>
       <c r="B432" s="3">
-        <v>29000.0</v>
+        <v>33000.0</v>
       </c>
       <c r="C432" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="D432" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E432" s="3">
-        <v>9590.0</v>
+        <v>14590.0</v>
       </c>
       <c r="F432" s="5">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="G432" s="3">
-        <v>796.0</v>
+        <v>737.0</v>
       </c>
       <c r="H432" s="3">
-        <v>36616.0</v>
+        <v>37587.0</v>
       </c>
       <c r="I432" s="7" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J432" t="s">
         <v>15</v>
       </c>
       <c r="K432" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="433" spans="1:11">
       <c r="A433" t="s">
         <v>11</v>
       </c>
       <c r="B433" s="3">
-        <v>33438.0</v>
+        <v>33200.0</v>
       </c>
       <c r="C433" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D433" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E433" s="3">
-        <v>14190.0</v>
+        <v>13290.0</v>
       </c>
       <c r="F433" s="5">
-        <v>29</v>
+        <v>49</v>
       </c>
       <c r="G433" s="3">
-        <v>1237.0</v>
+        <v>752.0</v>
       </c>
       <c r="H433" s="3">
-        <v>35873.0</v>
+        <v>36848.0</v>
       </c>
       <c r="I433" s="7" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="J433" t="s">
         <v>15</v>
       </c>
       <c r="K433" t="s">
-        <v>69</v>
+        <v>16</v>
       </c>
     </row>
     <row r="434" spans="1:11">
       <c r="A434" t="s">
         <v>11</v>
       </c>
       <c r="B434" s="3">
-        <v>29900.0</v>
+        <v>33300.0</v>
       </c>
       <c r="C434" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="D434" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E434" s="3">
-        <v>14190.0</v>
+        <v>16390.0</v>
       </c>
       <c r="F434" s="5">
-        <v>75</v>
+        <v>39</v>
       </c>
       <c r="G434" s="3">
-        <v>467.0</v>
+        <v>744.0</v>
       </c>
       <c r="H434" s="3">
-        <v>35025.0</v>
+        <v>29016.0</v>
       </c>
       <c r="I434" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="J434" t="s">
         <v>15</v>
       </c>
       <c r="K434" t="s">
-        <v>16</v>
+        <v>67</v>
       </c>
     </row>
     <row r="435" spans="1:11">
       <c r="A435" t="s">
         <v>11</v>
       </c>
       <c r="B435" s="3">
-        <v>33923.0</v>
+        <v>33383.0</v>
       </c>
       <c r="C435" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
       <c r="D435" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E435" s="3">
-        <v>18190.0</v>
+        <v>15890.0</v>
       </c>
       <c r="F435" s="5">
-        <v>62</v>
+        <v>76</v>
       </c>
       <c r="G435" s="3">
-        <v>445.0</v>
+        <v>573.0</v>
       </c>
       <c r="H435" s="3">
-        <v>27590.0</v>
+        <v>43548.0</v>
       </c>
       <c r="I435" s="7" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="J435" t="s">
         <v>15</v>
       </c>
       <c r="K435" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="436" spans="1:11">
       <c r="A436" t="s">
         <v>11</v>
       </c>
       <c r="B436" s="3">
-        <v>22000.0</v>
+        <v>21200.0</v>
       </c>
       <c r="C436" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D436" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E436" s="3">
-        <v>9190.0</v>
+        <v>8190.0</v>
       </c>
       <c r="F436" s="5">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="G436" s="3">
-        <v>958.0</v>
+        <v>606.0</v>
       </c>
       <c r="H436" s="3">
-        <v>22034.0</v>
+        <v>24240.0</v>
       </c>
       <c r="I436" s="7" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="J436" t="s">
         <v>15</v>
       </c>
       <c r="K436" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="437" spans="1:11">
       <c r="A437" t="s">
         <v>11</v>
       </c>
       <c r="B437" s="3">
-        <v>22100.0</v>
+        <v>27700.0</v>
       </c>
       <c r="C437" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D437" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E437" s="3">
-        <v>13890.0</v>
+        <v>11990.0</v>
       </c>
       <c r="F437" s="5">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="G437" s="3">
-        <v>653.0</v>
+        <v>1030.0</v>
       </c>
       <c r="H437" s="3">
-        <v>16325.0</v>
+        <v>22660.0</v>
       </c>
       <c r="I437" s="7" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="J437" t="s">
         <v>15</v>
       </c>
       <c r="K437" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="438" spans="1:11">
       <c r="A438" t="s">
         <v>11</v>
       </c>
       <c r="B438" s="3">
-        <v>22115.0</v>
+        <v>22000.0</v>
       </c>
       <c r="C438" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D438" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E438" s="3">
-        <v>11690.0</v>
+        <v>13690.0</v>
       </c>
       <c r="F438" s="5">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="G438" s="3">
         <v>496.0</v>
       </c>
       <c r="H438" s="3">
-        <v>20336.0</v>
+        <v>18352.0</v>
       </c>
       <c r="I438" s="7" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="J438" t="s">
         <v>15</v>
       </c>
       <c r="K438" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="439" spans="1:11">
       <c r="A439" t="s">
         <v>11</v>
       </c>
       <c r="B439" s="3">
-        <v>22400.0</v>
+        <v>22000.0</v>
       </c>
       <c r="C439" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D439" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E439" s="3">
-        <v>18990.0</v>
+        <v>9990.0</v>
       </c>
       <c r="F439" s="5">
-        <v>23</v>
+        <v>89</v>
       </c>
       <c r="G439" s="3">
-        <v>768.0</v>
+        <v>334.0</v>
       </c>
       <c r="H439" s="3">
-        <v>17664.0</v>
+        <v>29726.0</v>
       </c>
       <c r="I439" s="7" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="J439" t="s">
         <v>15</v>
       </c>
       <c r="K439" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="440" spans="1:11">
       <c r="A440" t="s">
         <v>11</v>
       </c>
       <c r="B440" s="3">
-        <v>23200.0</v>
+        <v>22000.0</v>
       </c>
       <c r="C440" t="s">
+        <v>30</v>
+      </c>
+      <c r="D440" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E440" s="3">
+        <v>9190.0</v>
+      </c>
+      <c r="F440" s="5">
+        <v>23</v>
+      </c>
+      <c r="G440" s="3">
+        <v>958.0</v>
+      </c>
+      <c r="H440" s="3">
+        <v>22034.0</v>
+      </c>
+      <c r="I440" s="7" t="s">
         <v>31</v>
-      </c>
-[...16 lines deleted...]
-        <v>32</v>
       </c>
       <c r="J440" t="s">
         <v>15</v>
       </c>
       <c r="K440" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="441" spans="1:11">
       <c r="A441" t="s">
         <v>11</v>
       </c>
       <c r="B441" s="3">
-        <v>23300.0</v>
+        <v>22100.0</v>
       </c>
       <c r="C441" t="s">
+        <v>30</v>
+      </c>
+      <c r="D441" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E441" s="3">
+        <v>13890.0</v>
+      </c>
+      <c r="F441" s="5">
+        <v>25</v>
+      </c>
+      <c r="G441" s="3">
+        <v>653.0</v>
+      </c>
+      <c r="H441" s="3">
+        <v>16325.0</v>
+      </c>
+      <c r="I441" s="7" t="s">
         <v>31</v>
-      </c>
-[...16 lines deleted...]
-        <v>32</v>
       </c>
       <c r="J441" t="s">
         <v>15</v>
       </c>
       <c r="K441" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="442" spans="1:11">
       <c r="A442" t="s">
         <v>11</v>
       </c>
       <c r="B442" s="3">
-        <v>20875.0</v>
+        <v>22115.0</v>
       </c>
       <c r="C442" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="D442" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E442" s="3">
-        <v>11390.0</v>
+        <v>11690.0</v>
       </c>
       <c r="F442" s="5">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="G442" s="3">
-        <v>773.0</v>
+        <v>496.0</v>
       </c>
       <c r="H442" s="3">
-        <v>23190.0</v>
+        <v>20336.0</v>
       </c>
       <c r="I442" s="7" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="J442" t="s">
         <v>15</v>
       </c>
       <c r="K442" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="443" spans="1:11">
       <c r="A443" t="s">
         <v>11</v>
       </c>
       <c r="B443" s="3">
-        <v>23400.0</v>
+        <v>22400.0</v>
       </c>
       <c r="C443" t="s">
+        <v>30</v>
+      </c>
+      <c r="D443" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E443" s="3">
+        <v>18990.0</v>
+      </c>
+      <c r="F443" s="5">
+        <v>23</v>
+      </c>
+      <c r="G443" s="3">
+        <v>768.0</v>
+      </c>
+      <c r="H443" s="3">
+        <v>17664.0</v>
+      </c>
+      <c r="I443" s="7" t="s">
         <v>31</v>
-      </c>
-[...16 lines deleted...]
-        <v>32</v>
       </c>
       <c r="J443" t="s">
         <v>15</v>
       </c>
       <c r="K443" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="444" spans="1:11">
       <c r="A444" t="s">
         <v>11</v>
       </c>
       <c r="B444" s="3">
-        <v>20906.0</v>
+        <v>23200.0</v>
       </c>
       <c r="C444" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D444" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E444" s="3">
-        <v>14790.0</v>
+        <v>9890.0</v>
       </c>
       <c r="F444" s="5">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="G444" s="3">
-        <v>281.0</v>
+        <v>849.0</v>
       </c>
       <c r="H444" s="3">
-        <v>10397.0</v>
+        <v>22923.0</v>
       </c>
       <c r="I444" s="7" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="J444" t="s">
         <v>15</v>
       </c>
       <c r="K444" t="s">
-        <v>70</v>
+        <v>16</v>
       </c>
     </row>
     <row r="445" spans="1:11">
       <c r="A445" t="s">
         <v>11</v>
       </c>
       <c r="B445" s="3">
-        <v>24300.0</v>
+        <v>23300.0</v>
       </c>
       <c r="C445" t="s">
+        <v>30</v>
+      </c>
+      <c r="D445" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E445" s="3">
+        <v>8390.0</v>
+      </c>
+      <c r="F445" s="5">
+        <v>27</v>
+      </c>
+      <c r="G445" s="3">
+        <v>949.0</v>
+      </c>
+      <c r="H445" s="3">
+        <v>25623.0</v>
+      </c>
+      <c r="I445" s="7" t="s">
         <v>31</v>
-      </c>
-[...16 lines deleted...]
-        <v>32</v>
       </c>
       <c r="J445" t="s">
         <v>15</v>
       </c>
       <c r="K445" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="446" spans="1:11">
       <c r="A446" t="s">
         <v>11</v>
       </c>
       <c r="B446" s="3">
-        <v>20906.0</v>
+        <v>20875.0</v>
       </c>
       <c r="C446" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D446" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E446" s="3">
-        <v>14790.0</v>
+        <v>11390.0</v>
       </c>
       <c r="F446" s="5">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="G446" s="3">
-        <v>282.0</v>
+        <v>773.0</v>
       </c>
       <c r="H446" s="3">
-        <v>10152.0</v>
+        <v>23190.0</v>
       </c>
       <c r="I446" s="7" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="J446" t="s">
         <v>15</v>
       </c>
       <c r="K446" t="s">
-        <v>70</v>
+        <v>16</v>
       </c>
     </row>
     <row r="447" spans="1:11">
       <c r="A447" t="s">
         <v>11</v>
       </c>
       <c r="B447" s="3">
-        <v>24400.0</v>
+        <v>23400.0</v>
       </c>
       <c r="C447" t="s">
+        <v>30</v>
+      </c>
+      <c r="D447" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E447" s="3">
+        <v>10990.0</v>
+      </c>
+      <c r="F447" s="5">
+        <v>40</v>
+      </c>
+      <c r="G447" s="3">
+        <v>564.0</v>
+      </c>
+      <c r="H447" s="3">
+        <v>22560.0</v>
+      </c>
+      <c r="I447" s="7" t="s">
         <v>31</v>
-      </c>
-[...16 lines deleted...]
-        <v>14</v>
       </c>
       <c r="J447" t="s">
         <v>15</v>
       </c>
       <c r="K447" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="448" spans="1:11">
       <c r="A448" t="s">
         <v>11</v>
       </c>
       <c r="B448" s="3">
         <v>20906.0</v>
       </c>
       <c r="C448" t="s">
         <v>20</v>
       </c>
       <c r="D448" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E448" s="3">
         <v>14790.0</v>
       </c>
       <c r="F448" s="5">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G448" s="3">
-        <v>282.0</v>
+        <v>281.0</v>
       </c>
       <c r="H448" s="3">
-        <v>10152.0</v>
+        <v>10397.0</v>
       </c>
       <c r="I448" s="7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J448" t="s">
         <v>15</v>
       </c>
       <c r="K448" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="449" spans="1:11">
       <c r="A449" t="s">
         <v>11</v>
       </c>
       <c r="B449" s="3">
-        <v>24500.0</v>
+        <v>24300.0</v>
       </c>
       <c r="C449" t="s">
+        <v>30</v>
+      </c>
+      <c r="D449" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E449" s="3">
+        <v>15390.0</v>
+      </c>
+      <c r="F449" s="5">
+        <v>36</v>
+      </c>
+      <c r="G449" s="3">
+        <v>575.0</v>
+      </c>
+      <c r="H449" s="3">
+        <v>20700.0</v>
+      </c>
+      <c r="I449" s="7" t="s">
         <v>31</v>
-      </c>
-[...16 lines deleted...]
-        <v>14</v>
       </c>
       <c r="J449" t="s">
         <v>15</v>
       </c>
       <c r="K449" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="450" spans="1:11">
       <c r="A450" t="s">
         <v>11</v>
       </c>
       <c r="B450" s="3">
-        <v>21051.0</v>
+        <v>20906.0</v>
       </c>
       <c r="C450" t="s">
         <v>20</v>
       </c>
       <c r="D450" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E450" s="3">
         <v>14790.0</v>
       </c>
       <c r="F450" s="5">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="G450" s="3">
-        <v>281.0</v>
+        <v>282.0</v>
       </c>
       <c r="H450" s="3">
-        <v>10397.0</v>
+        <v>10152.0</v>
       </c>
       <c r="I450" s="7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J450" t="s">
         <v>15</v>
       </c>
       <c r="K450" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="451" spans="1:11">
       <c r="A451" t="s">
         <v>11</v>
       </c>
       <c r="B451" s="3">
-        <v>25050.0</v>
+        <v>24400.0</v>
       </c>
       <c r="C451" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="D451" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E451" s="3">
-        <v>12990.0</v>
+        <v>13490.0</v>
       </c>
       <c r="F451" s="5">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="G451" s="3">
-        <v>809.0</v>
+        <v>918.0</v>
       </c>
       <c r="H451" s="3">
-        <v>27506.0</v>
+        <v>16524.0</v>
       </c>
       <c r="I451" s="7" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="J451" t="s">
         <v>15</v>
       </c>
       <c r="K451" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="452" spans="1:11">
       <c r="A452" t="s">
         <v>11</v>
       </c>
       <c r="B452" s="3">
-        <v>21187.0</v>
+        <v>20906.0</v>
       </c>
       <c r="C452" t="s">
         <v>20</v>
       </c>
       <c r="D452" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E452" s="3">
-        <v>15190.0</v>
+        <v>14790.0</v>
       </c>
       <c r="F452" s="5">
         <v>36</v>
       </c>
       <c r="G452" s="3">
-        <v>281.0</v>
+        <v>282.0</v>
       </c>
       <c r="H452" s="3">
-        <v>10116.0</v>
+        <v>10152.0</v>
       </c>
       <c r="I452" s="7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J452" t="s">
         <v>15</v>
       </c>
       <c r="K452" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="453" spans="1:11">
       <c r="A453" t="s">
         <v>11</v>
       </c>
       <c r="B453" s="3">
-        <v>25195.0</v>
+        <v>24500.0</v>
       </c>
       <c r="C453" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D453" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E453" s="3">
-        <v>13190.0</v>
+        <v>12890.0</v>
       </c>
       <c r="F453" s="5">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="G453" s="3">
-        <v>933.0</v>
+        <v>854.0</v>
       </c>
       <c r="H453" s="3">
-        <v>28923.0</v>
+        <v>17934.0</v>
       </c>
       <c r="I453" s="7" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="J453" t="s">
         <v>15</v>
       </c>
       <c r="K453" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="454" spans="1:11">
       <c r="A454" t="s">
         <v>11</v>
       </c>
       <c r="B454" s="3">
-        <v>21187.0</v>
+        <v>21051.0</v>
       </c>
       <c r="C454" t="s">
         <v>20</v>
       </c>
       <c r="D454" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E454" s="3">
-        <v>15190.0</v>
+        <v>14790.0</v>
       </c>
       <c r="F454" s="5">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G454" s="3">
         <v>281.0</v>
       </c>
       <c r="H454" s="3">
-        <v>10116.0</v>
+        <v>10397.0</v>
       </c>
       <c r="I454" s="7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J454" t="s">
         <v>15</v>
       </c>
       <c r="K454" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="455" spans="1:11">
       <c r="A455" t="s">
         <v>11</v>
       </c>
       <c r="B455" s="3">
-        <v>25270.0</v>
+        <v>25050.0</v>
       </c>
       <c r="C455" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D455" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E455" s="3">
-        <v>12490.0</v>
+        <v>12990.0</v>
       </c>
       <c r="F455" s="5">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="G455" s="3">
-        <v>933.0</v>
+        <v>809.0</v>
       </c>
       <c r="H455" s="3">
-        <v>28923.0</v>
+        <v>27506.0</v>
       </c>
       <c r="I455" s="7" t="s">
-        <v>32</v>
+        <v>58</v>
       </c>
       <c r="J455" t="s">
         <v>15</v>
       </c>
       <c r="K455" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="456" spans="1:11">
       <c r="A456" t="s">
         <v>11</v>
       </c>
       <c r="B456" s="3">
-        <v>21200.0</v>
+        <v>21187.0</v>
       </c>
       <c r="C456" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="D456" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E456" s="3">
-        <v>8190.0</v>
+        <v>15190.0</v>
       </c>
       <c r="F456" s="5">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="G456" s="3">
-        <v>606.0</v>
+        <v>281.0</v>
       </c>
       <c r="H456" s="3">
-        <v>24240.0</v>
+        <v>10116.0</v>
       </c>
       <c r="I456" s="7" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="J456" t="s">
         <v>15</v>
       </c>
       <c r="K456" t="s">
-        <v>16</v>
+        <v>70</v>
       </c>
     </row>
     <row r="457" spans="1:11">
       <c r="A457" t="s">
         <v>11</v>
       </c>
       <c r="B457" s="3">
-        <v>27700.0</v>
+        <v>25195.0</v>
       </c>
       <c r="C457" t="s">
+        <v>30</v>
+      </c>
+      <c r="D457" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E457" s="3">
+        <v>13190.0</v>
+      </c>
+      <c r="F457" s="5">
         <v>31</v>
       </c>
-      <c r="D457" s="7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G457" s="3">
-        <v>1030.0</v>
+        <v>933.0</v>
       </c>
       <c r="H457" s="3">
-        <v>22660.0</v>
+        <v>28923.0</v>
       </c>
       <c r="I457" s="7" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="J457" t="s">
         <v>15</v>
       </c>
       <c r="K457" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="458" spans="1:11">
       <c r="A458" t="s">
         <v>11</v>
       </c>
       <c r="B458" s="3">
-        <v>22000.0</v>
+        <v>21187.0</v>
       </c>
       <c r="C458" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="D458" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E458" s="3">
-        <v>13690.0</v>
+        <v>15190.0</v>
       </c>
       <c r="F458" s="5">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="G458" s="3">
-        <v>496.0</v>
+        <v>281.0</v>
       </c>
       <c r="H458" s="3">
-        <v>18352.0</v>
+        <v>10116.0</v>
       </c>
       <c r="I458" s="7" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="J458" t="s">
         <v>15</v>
       </c>
       <c r="K458" t="s">
-        <v>16</v>
+        <v>70</v>
       </c>
     </row>
     <row r="459" spans="1:11">
       <c r="A459" t="s">
         <v>11</v>
       </c>
       <c r="B459" s="3">
-        <v>22000.0</v>
+        <v>25270.0</v>
       </c>
       <c r="C459" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="D459" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E459" s="3">
-        <v>9990.0</v>
+        <v>12490.0</v>
       </c>
       <c r="F459" s="5">
-        <v>89</v>
+        <v>31</v>
       </c>
       <c r="G459" s="3">
-        <v>334.0</v>
+        <v>933.0</v>
       </c>
       <c r="H459" s="3">
-        <v>29726.0</v>
+        <v>28923.0</v>
       </c>
       <c r="I459" s="7" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="J459" t="s">
         <v>15</v>
       </c>
       <c r="K459" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="460" spans="1:11">
       <c r="A460" t="s">
         <v>11</v>
       </c>
       <c r="B460" s="3">
-        <v>17085.0</v>
+        <v>19440.0</v>
       </c>
       <c r="C460" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D460" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E460" s="3">
-        <v>9890.0</v>
+        <v>8190.0</v>
       </c>
       <c r="F460" s="5">
         <v>41</v>
       </c>
       <c r="G460" s="3">
-        <v>378.0</v>
+        <v>526.0</v>
       </c>
       <c r="H460" s="3">
-        <v>15498.0</v>
+        <v>21566.0</v>
       </c>
       <c r="I460" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J460" t="s">
         <v>15</v>
       </c>
       <c r="K460" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
     </row>
     <row r="461" spans="1:11">
       <c r="A461" t="s">
         <v>11</v>
       </c>
       <c r="B461" s="3">
-        <v>19700.0</v>
+        <v>16181.0</v>
       </c>
       <c r="C461" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="D461" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E461" s="3">
-        <v>7890.0</v>
+        <v>9490.0</v>
       </c>
       <c r="F461" s="5">
-        <v>48</v>
+        <v>62</v>
       </c>
       <c r="G461" s="3">
-        <v>500.0</v>
+        <v>293.0</v>
       </c>
       <c r="H461" s="3">
-        <v>24000.0</v>
+        <v>18166.0</v>
       </c>
       <c r="I461" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J461" t="s">
         <v>15</v>
       </c>
       <c r="K461" t="s">
-        <v>67</v>
+        <v>16</v>
       </c>
     </row>
     <row r="462" spans="1:11">
       <c r="A462" t="s">
         <v>11</v>
       </c>
       <c r="B462" s="3">
-        <v>17085.0</v>
+        <v>19654.5</v>
       </c>
       <c r="C462" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D462" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E462" s="3">
-        <v>9890.0</v>
+        <v>6990.0</v>
       </c>
       <c r="F462" s="5">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="G462" s="3">
-        <v>371.0</v>
+        <v>464.0</v>
       </c>
       <c r="H462" s="3">
-        <v>15953.0</v>
+        <v>22272.0</v>
       </c>
       <c r="I462" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J462" t="s">
         <v>15</v>
       </c>
       <c r="K462" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="463" spans="1:11">
       <c r="A463" t="s">
         <v>11</v>
       </c>
       <c r="B463" s="3">
-        <v>20000.0</v>
+        <v>16820.0</v>
       </c>
       <c r="C463" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
       <c r="D463" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E463" s="3">
-        <v>7590.0</v>
+        <v>9390.0</v>
       </c>
       <c r="F463" s="5">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="G463" s="3">
-        <v>701.0</v>
+        <v>440.0</v>
       </c>
       <c r="H463" s="3">
-        <v>25236.0</v>
+        <v>18040.0</v>
       </c>
       <c r="I463" s="7" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="J463" t="s">
         <v>15</v>
       </c>
       <c r="K463" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
     </row>
     <row r="464" spans="1:11">
       <c r="A464" t="s">
         <v>11</v>
       </c>
       <c r="B464" s="3">
-        <v>17495.0</v>
+        <v>19700.0</v>
       </c>
       <c r="C464" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D464" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E464" s="3">
-        <v>9990.0</v>
+        <v>7990.0</v>
       </c>
       <c r="F464" s="5">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="G464" s="3">
-        <v>555.0</v>
+        <v>411.0</v>
       </c>
       <c r="H464" s="3">
-        <v>23310.0</v>
+        <v>22194.0</v>
       </c>
       <c r="I464" s="7" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="J464" t="s">
         <v>15</v>
       </c>
       <c r="K464" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="465" spans="1:11">
       <c r="A465" t="s">
         <v>11</v>
       </c>
       <c r="B465" s="3">
-        <v>20000.0</v>
+        <v>17085.0</v>
       </c>
       <c r="C465" t="s">
-        <v>71</v>
+        <v>20</v>
       </c>
       <c r="D465" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E465" s="3">
-        <v>6990.0</v>
+        <v>9890.0</v>
       </c>
       <c r="F465" s="5">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="G465" s="3">
-        <v>729.0</v>
+        <v>378.0</v>
       </c>
       <c r="H465" s="3">
-        <v>26244.0</v>
+        <v>15498.0</v>
       </c>
       <c r="I465" s="7" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="J465" t="s">
         <v>15</v>
       </c>
       <c r="K465" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
     </row>
     <row r="466" spans="1:11">
       <c r="A466" t="s">
         <v>11</v>
       </c>
       <c r="B466" s="3">
-        <v>17932.0</v>
+        <v>19700.0</v>
       </c>
       <c r="C466" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D466" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E466" s="3">
-        <v>10290.0</v>
+        <v>7890.0</v>
       </c>
       <c r="F466" s="5">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="G466" s="3">
-        <v>387.0</v>
+        <v>500.0</v>
       </c>
       <c r="H466" s="3">
-        <v>15867.0</v>
+        <v>24000.0</v>
       </c>
       <c r="I466" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J466" t="s">
         <v>15</v>
       </c>
       <c r="K466" t="s">
-        <v>16</v>
+        <v>67</v>
       </c>
     </row>
     <row r="467" spans="1:11">
       <c r="A467" t="s">
         <v>11</v>
       </c>
       <c r="B467" s="3">
-        <v>20289.0</v>
+        <v>17085.0</v>
       </c>
       <c r="C467" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="D467" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E467" s="3">
-        <v>12690.0</v>
+        <v>9890.0</v>
       </c>
       <c r="F467" s="5">
-        <v>27</v>
+        <v>43</v>
       </c>
       <c r="G467" s="3">
-        <v>470.0</v>
+        <v>371.0</v>
       </c>
       <c r="H467" s="3">
-        <v>12690.0</v>
+        <v>15953.0</v>
       </c>
       <c r="I467" s="7" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="J467" t="s">
         <v>15</v>
       </c>
       <c r="K467" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="468" spans="1:11">
       <c r="A468" t="s">
         <v>11</v>
       </c>
       <c r="B468" s="3">
-        <v>18000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="C468" t="s">
         <v>71</v>
       </c>
       <c r="D468" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E468" s="3">
-        <v>7290.0</v>
+        <v>7590.0</v>
       </c>
       <c r="F468" s="5">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="G468" s="3">
-        <v>566.0</v>
+        <v>701.0</v>
       </c>
       <c r="H468" s="3">
-        <v>21508.0</v>
+        <v>25236.0</v>
       </c>
       <c r="I468" s="7" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="J468" t="s">
         <v>15</v>
       </c>
       <c r="K468" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="469" spans="1:11">
       <c r="A469" t="s">
         <v>11</v>
       </c>
       <c r="B469" s="3">
-        <v>20300.0</v>
+        <v>17495.0</v>
       </c>
       <c r="C469" t="s">
+        <v>30</v>
+      </c>
+      <c r="D469" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E469" s="3">
+        <v>9990.0</v>
+      </c>
+      <c r="F469" s="5">
+        <v>42</v>
+      </c>
+      <c r="G469" s="3">
+        <v>555.0</v>
+      </c>
+      <c r="H469" s="3">
+        <v>23310.0</v>
+      </c>
+      <c r="I469" s="7" t="s">
         <v>31</v>
-      </c>
-[...16 lines deleted...]
-        <v>32</v>
       </c>
       <c r="J469" t="s">
         <v>15</v>
       </c>
       <c r="K469" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="470" spans="1:11">
       <c r="A470" t="s">
         <v>11</v>
       </c>
       <c r="B470" s="3">
-        <v>18362.0</v>
+        <v>20000.0</v>
       </c>
       <c r="C470" t="s">
-        <v>20</v>
+        <v>71</v>
       </c>
       <c r="D470" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E470" s="3">
-        <v>9990.0</v>
+        <v>6990.0</v>
       </c>
       <c r="F470" s="5">
         <v>36</v>
       </c>
       <c r="G470" s="3">
-        <v>467.0</v>
+        <v>729.0</v>
       </c>
       <c r="H470" s="3">
-        <v>16812.0</v>
+        <v>26244.0</v>
       </c>
       <c r="I470" s="7" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="J470" t="s">
         <v>15</v>
       </c>
       <c r="K470" t="s">
-        <v>16</v>
+        <v>72</v>
       </c>
     </row>
     <row r="471" spans="1:11">
       <c r="A471" t="s">
         <v>11</v>
       </c>
       <c r="B471" s="3">
-        <v>20347.5</v>
+        <v>17932.0</v>
       </c>
       <c r="C471" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="D471" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E471" s="3">
-        <v>6590.0</v>
+        <v>10290.0</v>
       </c>
       <c r="F471" s="5">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="G471" s="3">
-        <v>474.0</v>
+        <v>387.0</v>
       </c>
       <c r="H471" s="3">
-        <v>23226.0</v>
+        <v>15867.0</v>
       </c>
       <c r="I471" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J471" t="s">
         <v>15</v>
       </c>
       <c r="K471" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="472" spans="1:11">
       <c r="A472" t="s">
         <v>11</v>
       </c>
       <c r="B472" s="3">
-        <v>19087.5</v>
+        <v>20289.0</v>
       </c>
       <c r="C472" t="s">
+        <v>30</v>
+      </c>
+      <c r="D472" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E472" s="3">
+        <v>12690.0</v>
+      </c>
+      <c r="F472" s="5">
+        <v>27</v>
+      </c>
+      <c r="G472" s="3">
+        <v>470.0</v>
+      </c>
+      <c r="H472" s="3">
+        <v>12690.0</v>
+      </c>
+      <c r="I472" s="7" t="s">
         <v>31</v>
-      </c>
-[...16 lines deleted...]
-        <v>14</v>
       </c>
       <c r="J472" t="s">
         <v>15</v>
       </c>
       <c r="K472" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="473" spans="1:11">
       <c r="A473" t="s">
         <v>11</v>
       </c>
       <c r="B473" s="3">
-        <v>19094.5</v>
+        <v>18000.0</v>
       </c>
       <c r="C473" t="s">
+        <v>71</v>
+      </c>
+      <c r="D473" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E473" s="3">
+        <v>7290.0</v>
+      </c>
+      <c r="F473" s="5">
+        <v>38</v>
+      </c>
+      <c r="G473" s="3">
+        <v>566.0</v>
+      </c>
+      <c r="H473" s="3">
+        <v>21508.0</v>
+      </c>
+      <c r="I473" s="7" t="s">
         <v>31</v>
       </c>
-      <c r="D473" s="7" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="J473" t="s">
         <v>15</v>
       </c>
       <c r="K473" t="s">
-        <v>16</v>
+        <v>72</v>
       </c>
     </row>
     <row r="474" spans="1:11">
       <c r="A474" t="s">
         <v>11</v>
       </c>
       <c r="B474" s="3">
-        <v>19382.5</v>
+        <v>20300.0</v>
       </c>
       <c r="C474" t="s">
+        <v>30</v>
+      </c>
+      <c r="D474" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="E474" s="3">
+        <v>11890.0</v>
+      </c>
+      <c r="F474" s="5">
+        <v>25</v>
+      </c>
+      <c r="G474" s="3">
+        <v>595.0</v>
+      </c>
+      <c r="H474" s="3">
+        <v>14875.0</v>
+      </c>
+      <c r="I474" s="7" t="s">
         <v>31</v>
-      </c>
-[...16 lines deleted...]
-        <v>14</v>
       </c>
       <c r="J474" t="s">
         <v>15</v>
       </c>
       <c r="K474" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="475" spans="1:11">
       <c r="A475" t="s">
         <v>11</v>
       </c>
       <c r="B475" s="3">
-        <v>19382.5</v>
+        <v>18362.0</v>
       </c>
       <c r="C475" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="D475" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E475" s="3">
-        <v>6990.0</v>
+        <v>9990.0</v>
       </c>
       <c r="F475" s="5">
-        <v>51</v>
+        <v>36</v>
       </c>
       <c r="G475" s="3">
-        <v>427.0</v>
+        <v>467.0</v>
       </c>
       <c r="H475" s="3">
-        <v>21777.0</v>
+        <v>16812.0</v>
       </c>
       <c r="I475" s="7" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="J475" t="s">
         <v>15</v>
       </c>
       <c r="K475" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="476" spans="1:11">
       <c r="A476" t="s">
         <v>11</v>
       </c>
       <c r="B476" s="3">
-        <v>19382.5</v>
+        <v>20347.5</v>
       </c>
       <c r="C476" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D476" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E476" s="3">
-        <v>6990.0</v>
+        <v>6590.0</v>
       </c>
       <c r="F476" s="5">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="G476" s="3">
-        <v>427.0</v>
+        <v>474.0</v>
       </c>
       <c r="H476" s="3">
-        <v>21777.0</v>
+        <v>23226.0</v>
       </c>
       <c r="I476" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J476" t="s">
         <v>15</v>
       </c>
       <c r="K476" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="477" spans="1:11">
       <c r="A477" t="s">
         <v>11</v>
       </c>
       <c r="B477" s="3">
-        <v>19382.5</v>
+        <v>19087.5</v>
       </c>
       <c r="C477" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D477" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E477" s="3">
         <v>6990.0</v>
       </c>
       <c r="F477" s="5">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="G477" s="3">
-        <v>427.0</v>
+        <v>423.0</v>
       </c>
       <c r="H477" s="3">
-        <v>21777.0</v>
+        <v>19458.0</v>
       </c>
       <c r="I477" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J477" t="s">
         <v>15</v>
       </c>
       <c r="K477" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="478" spans="1:11">
       <c r="A478" t="s">
         <v>11</v>
       </c>
       <c r="B478" s="3">
-        <v>19396.0</v>
+        <v>19094.5</v>
       </c>
       <c r="C478" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D478" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E478" s="3">
-        <v>8590.0</v>
+        <v>6590.0</v>
       </c>
       <c r="F478" s="5">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="G478" s="3">
-        <v>478.0</v>
+        <v>452.0</v>
       </c>
       <c r="H478" s="3">
-        <v>20076.0</v>
+        <v>20792.0</v>
       </c>
       <c r="I478" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J478" t="s">
         <v>15</v>
       </c>
       <c r="K478" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
     </row>
     <row r="479" spans="1:11">
       <c r="A479" t="s">
         <v>11</v>
       </c>
       <c r="B479" s="3">
-        <v>19440.0</v>
+        <v>19382.5</v>
       </c>
       <c r="C479" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D479" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E479" s="3">
-        <v>8190.0</v>
+        <v>6990.0</v>
       </c>
       <c r="F479" s="5">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="G479" s="3">
-        <v>526.0</v>
+        <v>427.0</v>
       </c>
       <c r="H479" s="3">
-        <v>21566.0</v>
+        <v>21777.0</v>
       </c>
       <c r="I479" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J479" t="s">
         <v>15</v>
       </c>
       <c r="K479" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
     </row>
     <row r="480" spans="1:11">
       <c r="A480" t="s">
         <v>11</v>
       </c>
       <c r="B480" s="3">
-        <v>16181.0</v>
+        <v>19382.5</v>
       </c>
       <c r="C480" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D480" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E480" s="3">
-        <v>9490.0</v>
+        <v>6990.0</v>
       </c>
       <c r="F480" s="5">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="G480" s="3">
-        <v>293.0</v>
+        <v>427.0</v>
       </c>
       <c r="H480" s="3">
-        <v>18166.0</v>
+        <v>21777.0</v>
       </c>
       <c r="I480" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J480" t="s">
         <v>15</v>
       </c>
       <c r="K480" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="481" spans="1:11">
       <c r="A481" t="s">
         <v>11</v>
       </c>
       <c r="B481" s="3">
-        <v>19654.5</v>
+        <v>19382.5</v>
       </c>
       <c r="C481" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D481" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E481" s="3">
         <v>6990.0</v>
       </c>
       <c r="F481" s="5">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="G481" s="3">
-        <v>464.0</v>
+        <v>427.0</v>
       </c>
       <c r="H481" s="3">
-        <v>22272.0</v>
+        <v>21777.0</v>
       </c>
       <c r="I481" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J481" t="s">
         <v>15</v>
       </c>
       <c r="K481" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="482" spans="1:11">
       <c r="A482" t="s">
         <v>11</v>
       </c>
       <c r="B482" s="3">
-        <v>16820.0</v>
+        <v>19382.5</v>
       </c>
       <c r="C482" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D482" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E482" s="3">
-        <v>9390.0</v>
+        <v>6990.0</v>
       </c>
       <c r="F482" s="5">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="G482" s="3">
-        <v>440.0</v>
+        <v>427.0</v>
       </c>
       <c r="H482" s="3">
-        <v>18040.0</v>
+        <v>21777.0</v>
       </c>
       <c r="I482" s="7" t="s">
-        <v>32</v>
+        <v>14</v>
       </c>
       <c r="J482" t="s">
         <v>15</v>
       </c>
       <c r="K482" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="483" spans="1:11">
       <c r="A483" t="s">
         <v>11</v>
       </c>
       <c r="B483" s="3">
-        <v>19700.0</v>
+        <v>19396.0</v>
       </c>
       <c r="C483" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D483" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E483" s="3">
-        <v>7990.0</v>
+        <v>8590.0</v>
       </c>
       <c r="F483" s="5">
-        <v>54</v>
+        <v>42</v>
       </c>
       <c r="G483" s="3">
-        <v>411.0</v>
+        <v>478.0</v>
       </c>
       <c r="H483" s="3">
-        <v>22194.0</v>
+        <v>20076.0</v>
       </c>
       <c r="I483" s="7" t="s">
         <v>14</v>
       </c>
       <c r="J483" t="s">
         <v>15</v>
       </c>
       <c r="K483" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
     </row>
     <row r="484" spans="1:11">
       <c r="A484" t="s">
         <v>11</v>
       </c>
       <c r="B484" s="3">
-        <v>10507.5</v>
+        <v>15365.0</v>
       </c>
       <c r="C484" t="s">
-        <v>71</v>
+        <v>29</v>
       </c>
       <c r="D484" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E484" s="3">
-        <v>2590.0</v>
+        <v>8990.0</v>
       </c>
       <c r="F484" s="5">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="G484" s="3">
-        <v>290.0</v>
+        <v>439.0</v>
       </c>
       <c r="H484" s="3">
-        <v>13340.0</v>
+        <v>17560.0</v>
       </c>
       <c r="I484" s="7" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="J484" t="s">
         <v>15</v>
       </c>
       <c r="K484" t="s">
-        <v>73</v>
+        <v>16</v>
       </c>
     </row>
     <row r="485" spans="1:11">
       <c r="A485" t="s">
         <v>11</v>
       </c>
       <c r="B485" s="3">
-        <v>12616.0</v>
+        <v>10507.5</v>
       </c>
       <c r="C485" t="s">
-        <v>20</v>
+        <v>71</v>
       </c>
       <c r="D485" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E485" s="3">
-        <v>7890.0</v>
+        <v>2590.0</v>
       </c>
       <c r="F485" s="5">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="G485" s="3">
-        <v>440.0</v>
+        <v>290.0</v>
       </c>
       <c r="H485" s="3">
-        <v>18040.0</v>
+        <v>13340.0</v>
       </c>
       <c r="I485" s="7" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="J485" t="s">
         <v>15</v>
       </c>
       <c r="K485" t="s">
-        <v>16</v>
+        <v>73</v>
       </c>
     </row>
     <row r="486" spans="1:11">
       <c r="A486" t="s">
         <v>11</v>
       </c>
       <c r="B486" s="3">
-        <v>13828.0</v>
+        <v>12616.0</v>
       </c>
       <c r="C486" t="s">
         <v>20</v>
       </c>
       <c r="D486" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E486" s="3">
-        <v>8490.0</v>
+        <v>7890.0</v>
       </c>
       <c r="F486" s="5">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G486" s="3">
-        <v>315.0</v>
+        <v>440.0</v>
       </c>
       <c r="H486" s="3">
-        <v>12600.0</v>
+        <v>18040.0</v>
       </c>
       <c r="I486" s="7" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="J486" t="s">
         <v>15</v>
       </c>
       <c r="K486" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="487" spans="1:11">
       <c r="A487" t="s">
         <v>11</v>
       </c>
       <c r="B487" s="3">
-        <v>14025.0</v>
+        <v>13828.0</v>
       </c>
       <c r="C487" t="s">
         <v>20</v>
       </c>
       <c r="D487" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E487" s="3">
-        <v>8190.0</v>
+        <v>8490.0</v>
       </c>
       <c r="F487" s="5">
         <v>40</v>
       </c>
       <c r="G487" s="3">
         <v>315.0</v>
       </c>
       <c r="H487" s="3">
         <v>12600.0</v>
       </c>
       <c r="I487" s="7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J487" t="s">
         <v>15</v>
       </c>
       <c r="K487" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="488" spans="1:11">
       <c r="A488" t="s">
         <v>11</v>
       </c>
       <c r="B488" s="3">
-        <v>14342.0</v>
+        <v>14025.0</v>
       </c>
       <c r="C488" t="s">
         <v>20</v>
       </c>
       <c r="D488" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E488" s="3">
-        <v>8890.0</v>
+        <v>8190.0</v>
       </c>
       <c r="F488" s="5">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="G488" s="3">
-        <v>405.0</v>
+        <v>315.0</v>
       </c>
       <c r="H488" s="3">
-        <v>12960.0</v>
+        <v>12600.0</v>
       </c>
       <c r="I488" s="7" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="J488" t="s">
         <v>15</v>
       </c>
       <c r="K488" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="489" spans="1:11">
       <c r="A489" t="s">
         <v>11</v>
       </c>
       <c r="B489" s="3">
         <v>14342.0</v>
       </c>
       <c r="C489" t="s">
         <v>20</v>
       </c>
       <c r="D489" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E489" s="3">
         <v>8890.0</v>
       </c>
       <c r="F489" s="5">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="G489" s="3">
-        <v>396.0</v>
+        <v>405.0</v>
       </c>
       <c r="H489" s="3">
-        <v>11484.0</v>
+        <v>12960.0</v>
       </c>
       <c r="I489" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J489" t="s">
         <v>15</v>
       </c>
       <c r="K489" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="490" spans="1:11">
       <c r="A490" t="s">
         <v>11</v>
       </c>
       <c r="B490" s="3">
         <v>14342.0</v>
       </c>
       <c r="C490" t="s">
         <v>20</v>
       </c>
       <c r="D490" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E490" s="3">
-        <v>8990.0</v>
+        <v>8890.0</v>
       </c>
       <c r="F490" s="5">
         <v>29</v>
       </c>
       <c r="G490" s="3">
-        <v>416.0</v>
+        <v>396.0</v>
       </c>
       <c r="H490" s="3">
-        <v>12064.0</v>
+        <v>11484.0</v>
       </c>
       <c r="I490" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J490" t="s">
         <v>15</v>
       </c>
       <c r="K490" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="491" spans="1:11">
       <c r="A491" t="s">
         <v>11</v>
       </c>
       <c r="B491" s="3">
-        <v>15365.0</v>
+        <v>14342.0</v>
       </c>
       <c r="C491" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="D491" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E491" s="3">
         <v>8990.0</v>
       </c>
       <c r="F491" s="5">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="G491" s="3">
-        <v>439.0</v>
+        <v>416.0</v>
       </c>
       <c r="H491" s="3">
-        <v>17560.0</v>
+        <v>12064.0</v>
       </c>
       <c r="I491" s="7" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="J491" t="s">
         <v>15</v>
       </c>
       <c r="K491" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:K1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>